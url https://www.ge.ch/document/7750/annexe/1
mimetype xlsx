--- v0 (2026-02-23)
+++ v1 (2026-04-20)
@@ -1,184 +1,219 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\UO6825\13_DOMAINES_CULTURELS\02 05 Livre\02 05 02 Institutions Livre\Organismes\Maisons d'édition contrats_prestations\Mise au concours 2022\Documents mis en ligne\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\UO7598\13_DOMAINES_CULTURELS\02 05 Livre\Institutions Livre\Maisons d'édition_contrats_prestations\26_02_Mise au concours 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AE93EA54-0F82-4425-B351-C63E40E44BFC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11835"/>
+    <workbookView xWindow="-120" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="cloture 31 dec." sheetId="2" r:id="rId1"/>
     <sheet name="cloture au 30 juin" sheetId="1" r:id="rId2"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'cloture 31 dec.'!$A$1:$G$46</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'cloture au 30 juin'!$A$1:$H$44</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'cloture 31 dec.'!$A$1:$I$46</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'cloture au 30 juin'!$A$1:$J$44</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C45" i="2" l="1"/>
-[...1 lines deleted...]
-  <c r="E45" i="2"/>
+  <c r="H46" i="2" l="1"/>
+  <c r="H45" i="2"/>
+  <c r="H27" i="2"/>
+  <c r="F27" i="2"/>
+  <c r="H26" i="2"/>
+  <c r="F26" i="2"/>
+  <c r="H16" i="2"/>
+  <c r="F16" i="2"/>
+  <c r="H8" i="2"/>
+  <c r="F8" i="2"/>
+  <c r="D44" i="1"/>
+  <c r="D43" i="1"/>
+  <c r="D26" i="1"/>
+  <c r="I25" i="1"/>
+  <c r="D25" i="1"/>
+  <c r="I15" i="1"/>
+  <c r="D15" i="1"/>
+  <c r="D7" i="1"/>
+  <c r="J7" i="1"/>
+  <c r="I7" i="1"/>
+  <c r="I43" i="1"/>
   <c r="F45" i="2"/>
   <c r="G45" i="2"/>
+  <c r="E45" i="2"/>
+  <c r="C45" i="2"/>
+  <c r="D45" i="2"/>
+  <c r="I45" i="2"/>
   <c r="B45" i="2"/>
   <c r="C26" i="2"/>
   <c r="D26" i="2"/>
   <c r="E26" i="2"/>
-  <c r="F26" i="2"/>
   <c r="G26" i="2"/>
+  <c r="I26" i="2"/>
   <c r="B26" i="2"/>
   <c r="C16" i="2"/>
   <c r="D16" i="2"/>
   <c r="E16" i="2"/>
-  <c r="F16" i="2"/>
   <c r="G16" i="2"/>
+  <c r="I16" i="2"/>
   <c r="B16" i="2"/>
   <c r="C8" i="2"/>
   <c r="D8" i="2"/>
   <c r="E8" i="2"/>
-  <c r="F8" i="2"/>
   <c r="G8" i="2"/>
+  <c r="I8" i="2"/>
   <c r="B8" i="2"/>
   <c r="C7" i="1"/>
-  <c r="D7" i="1"/>
   <c r="E7" i="1"/>
   <c r="F7" i="1"/>
   <c r="G7" i="1"/>
   <c r="H7" i="1"/>
   <c r="B7" i="1"/>
   <c r="B15" i="1"/>
-  <c r="E26" i="1" l="1"/>
+  <c r="F46" i="2" l="1"/>
+  <c r="I26" i="1"/>
+  <c r="I44" i="1" s="1"/>
+  <c r="J25" i="1"/>
   <c r="H25" i="1"/>
   <c r="H26" i="1" s="1"/>
   <c r="G25" i="1"/>
-  <c r="G26" i="1" s="1"/>
   <c r="F25" i="1"/>
+  <c r="F26" i="1" s="1"/>
   <c r="E25" i="1"/>
-  <c r="D25" i="1"/>
-  <c r="D26" i="1" s="1"/>
+  <c r="E26" i="1" s="1"/>
   <c r="C25" i="1"/>
-  <c r="C26" i="1" s="1"/>
   <c r="B25" i="1"/>
+  <c r="B26" i="1" s="1"/>
+  <c r="J15" i="1"/>
   <c r="H15" i="1"/>
   <c r="G15" i="1"/>
+  <c r="G26" i="1" s="1"/>
   <c r="F15" i="1"/>
   <c r="E15" i="1"/>
-  <c r="D15" i="1"/>
   <c r="C15" i="1"/>
-  <c r="F26" i="1"/>
-[...1 lines deleted...]
-  <c r="H43" i="1" l="1"/>
+  <c r="C26" i="1" l="1"/>
+  <c r="J26" i="1"/>
+  <c r="J43" i="1"/>
+  <c r="H43" i="1"/>
   <c r="H44" i="1" s="1"/>
   <c r="G43" i="1"/>
   <c r="G44" i="1" s="1"/>
   <c r="F43" i="1"/>
+  <c r="F44" i="1" s="1"/>
   <c r="E43" i="1"/>
   <c r="E44" i="1" s="1"/>
-  <c r="D43" i="1"/>
   <c r="C43" i="1"/>
   <c r="C44" i="1" s="1"/>
   <c r="B43" i="1"/>
   <c r="B44" i="1" s="1"/>
-  <c r="D44" i="1"/>
-[...1 lines deleted...]
-  <c r="B27" i="2" l="1"/>
+  <c r="J44" i="1" l="1"/>
+  <c r="B27" i="2"/>
   <c r="B46" i="2" s="1"/>
   <c r="C27" i="2"/>
   <c r="C46" i="2" s="1"/>
-  <c r="F27" i="2"/>
-  <c r="F46" i="2"/>
+  <c r="G27" i="2"/>
+  <c r="G46" i="2" s="1"/>
   <c r="D27" i="2"/>
   <c r="D46" i="2" s="1"/>
   <c r="E27" i="2"/>
   <c r="E46" i="2" s="1"/>
-  <c r="G27" i="2"/>
-  <c r="G46" i="2" s="1"/>
+  <c r="I27" i="2"/>
+  <c r="I46" i="2" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="61">
   <si>
     <t>Charges</t>
   </si>
   <si>
     <t>total des charges de personnel</t>
   </si>
   <si>
     <t>Amortissements</t>
   </si>
   <si>
     <t>Produits</t>
   </si>
   <si>
     <t>TOTAL DES CHARGES</t>
   </si>
   <si>
     <t>TOTAL DES PRODUITS</t>
   </si>
   <si>
     <t>RESULTAT D'EXPLOITATION</t>
   </si>
   <si>
-    <t>PB 2022-2023</t>
-[...1 lines deleted...]
-  <si>
     <t>Charges de personnel</t>
   </si>
   <si>
     <t>Salaires</t>
   </si>
   <si>
     <t>Charges sociales</t>
   </si>
   <si>
     <t>Achats édition et production</t>
   </si>
   <si>
     <t>Droits d'auteurs</t>
   </si>
   <si>
     <t>Honoraires traduction</t>
   </si>
   <si>
     <t>Autres charges de production</t>
   </si>
   <si>
     <t>Charges de production</t>
   </si>
   <si>
     <t>Charges de fonctionnement</t>
@@ -240,96 +275,111 @@
   <si>
     <t xml:space="preserve">Subvention CIIP </t>
   </si>
   <si>
     <t xml:space="preserve">Subvention OFC </t>
   </si>
   <si>
     <t>Communication (y.c. presse, salons, expositions…)</t>
   </si>
   <si>
     <t xml:space="preserve">Ventes numériques </t>
   </si>
   <si>
     <t>Communication (y.c presse, salons, expositions…)</t>
   </si>
   <si>
     <t>Logistique (téléphone, internet, affranchissements, transporteur, etc.)</t>
   </si>
   <si>
     <t xml:space="preserve">Subventions Etat de Genève : </t>
   </si>
   <si>
     <t xml:space="preserve">    Soutiens ponctuels </t>
   </si>
   <si>
-    <t>PB 2026</t>
-[...16 lines deleted...]
-  <si>
     <t>PB 2026-2027</t>
   </si>
   <si>
-    <t>PB 2025-2026</t>
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve">    Contrat prestations 2019-2022, puis 2023-2026</t>
   </si>
   <si>
     <t xml:space="preserve">    Soutiens ponctuels</t>
+  </si>
+  <si>
+    <t>B 2026</t>
+  </si>
+  <si>
+    <t>PB 2027</t>
+  </si>
+  <si>
+    <t>PB 2028</t>
+  </si>
+  <si>
+    <t>PB 2029</t>
+  </si>
+  <si>
+    <t>PB 2030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C 2025 </t>
+  </si>
+  <si>
+    <t>B 2025</t>
+  </si>
+  <si>
+    <t>PB 2029-2030</t>
+  </si>
+  <si>
+    <t>PB 2028-2029</t>
+  </si>
+  <si>
+    <t>PB 2027-2028</t>
+  </si>
+  <si>
+    <t>B 2025-2026</t>
+  </si>
+  <si>
+    <t>PB 2029-2031</t>
+  </si>
+  <si>
+    <t>C 2025-2026</t>
+  </si>
+  <si>
+    <t>C 2024-2025</t>
+  </si>
+  <si>
+    <t>B 2024-2025</t>
+  </si>
+  <si>
+    <t>PB 2031</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -512,51 +562,51 @@
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -674,186 +724,195 @@
     <xf numFmtId="0" fontId="12" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -990,1664 +1049,1915 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:I50"/>
+  <dimension ref="A1:K50"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A31" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="71.140625" style="1" customWidth="1"/>
-[...127 lines deleted...]
-    <col min="16124" max="16130" width="13.140625" customWidth="1"/>
+    <col min="1" max="1" width="71.1796875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="13.54296875" style="2" customWidth="1"/>
+    <col min="3" max="9" width="13.54296875" customWidth="1"/>
+    <col min="253" max="253" width="57" customWidth="1"/>
+    <col min="254" max="260" width="13.1796875" customWidth="1"/>
+    <col min="509" max="509" width="57" customWidth="1"/>
+    <col min="510" max="516" width="13.1796875" customWidth="1"/>
+    <col min="765" max="765" width="57" customWidth="1"/>
+    <col min="766" max="772" width="13.1796875" customWidth="1"/>
+    <col min="1021" max="1021" width="57" customWidth="1"/>
+    <col min="1022" max="1028" width="13.1796875" customWidth="1"/>
+    <col min="1277" max="1277" width="57" customWidth="1"/>
+    <col min="1278" max="1284" width="13.1796875" customWidth="1"/>
+    <col min="1533" max="1533" width="57" customWidth="1"/>
+    <col min="1534" max="1540" width="13.1796875" customWidth="1"/>
+    <col min="1789" max="1789" width="57" customWidth="1"/>
+    <col min="1790" max="1796" width="13.1796875" customWidth="1"/>
+    <col min="2045" max="2045" width="57" customWidth="1"/>
+    <col min="2046" max="2052" width="13.1796875" customWidth="1"/>
+    <col min="2301" max="2301" width="57" customWidth="1"/>
+    <col min="2302" max="2308" width="13.1796875" customWidth="1"/>
+    <col min="2557" max="2557" width="57" customWidth="1"/>
+    <col min="2558" max="2564" width="13.1796875" customWidth="1"/>
+    <col min="2813" max="2813" width="57" customWidth="1"/>
+    <col min="2814" max="2820" width="13.1796875" customWidth="1"/>
+    <col min="3069" max="3069" width="57" customWidth="1"/>
+    <col min="3070" max="3076" width="13.1796875" customWidth="1"/>
+    <col min="3325" max="3325" width="57" customWidth="1"/>
+    <col min="3326" max="3332" width="13.1796875" customWidth="1"/>
+    <col min="3581" max="3581" width="57" customWidth="1"/>
+    <col min="3582" max="3588" width="13.1796875" customWidth="1"/>
+    <col min="3837" max="3837" width="57" customWidth="1"/>
+    <col min="3838" max="3844" width="13.1796875" customWidth="1"/>
+    <col min="4093" max="4093" width="57" customWidth="1"/>
+    <col min="4094" max="4100" width="13.1796875" customWidth="1"/>
+    <col min="4349" max="4349" width="57" customWidth="1"/>
+    <col min="4350" max="4356" width="13.1796875" customWidth="1"/>
+    <col min="4605" max="4605" width="57" customWidth="1"/>
+    <col min="4606" max="4612" width="13.1796875" customWidth="1"/>
+    <col min="4861" max="4861" width="57" customWidth="1"/>
+    <col min="4862" max="4868" width="13.1796875" customWidth="1"/>
+    <col min="5117" max="5117" width="57" customWidth="1"/>
+    <col min="5118" max="5124" width="13.1796875" customWidth="1"/>
+    <col min="5373" max="5373" width="57" customWidth="1"/>
+    <col min="5374" max="5380" width="13.1796875" customWidth="1"/>
+    <col min="5629" max="5629" width="57" customWidth="1"/>
+    <col min="5630" max="5636" width="13.1796875" customWidth="1"/>
+    <col min="5885" max="5885" width="57" customWidth="1"/>
+    <col min="5886" max="5892" width="13.1796875" customWidth="1"/>
+    <col min="6141" max="6141" width="57" customWidth="1"/>
+    <col min="6142" max="6148" width="13.1796875" customWidth="1"/>
+    <col min="6397" max="6397" width="57" customWidth="1"/>
+    <col min="6398" max="6404" width="13.1796875" customWidth="1"/>
+    <col min="6653" max="6653" width="57" customWidth="1"/>
+    <col min="6654" max="6660" width="13.1796875" customWidth="1"/>
+    <col min="6909" max="6909" width="57" customWidth="1"/>
+    <col min="6910" max="6916" width="13.1796875" customWidth="1"/>
+    <col min="7165" max="7165" width="57" customWidth="1"/>
+    <col min="7166" max="7172" width="13.1796875" customWidth="1"/>
+    <col min="7421" max="7421" width="57" customWidth="1"/>
+    <col min="7422" max="7428" width="13.1796875" customWidth="1"/>
+    <col min="7677" max="7677" width="57" customWidth="1"/>
+    <col min="7678" max="7684" width="13.1796875" customWidth="1"/>
+    <col min="7933" max="7933" width="57" customWidth="1"/>
+    <col min="7934" max="7940" width="13.1796875" customWidth="1"/>
+    <col min="8189" max="8189" width="57" customWidth="1"/>
+    <col min="8190" max="8196" width="13.1796875" customWidth="1"/>
+    <col min="8445" max="8445" width="57" customWidth="1"/>
+    <col min="8446" max="8452" width="13.1796875" customWidth="1"/>
+    <col min="8701" max="8701" width="57" customWidth="1"/>
+    <col min="8702" max="8708" width="13.1796875" customWidth="1"/>
+    <col min="8957" max="8957" width="57" customWidth="1"/>
+    <col min="8958" max="8964" width="13.1796875" customWidth="1"/>
+    <col min="9213" max="9213" width="57" customWidth="1"/>
+    <col min="9214" max="9220" width="13.1796875" customWidth="1"/>
+    <col min="9469" max="9469" width="57" customWidth="1"/>
+    <col min="9470" max="9476" width="13.1796875" customWidth="1"/>
+    <col min="9725" max="9725" width="57" customWidth="1"/>
+    <col min="9726" max="9732" width="13.1796875" customWidth="1"/>
+    <col min="9981" max="9981" width="57" customWidth="1"/>
+    <col min="9982" max="9988" width="13.1796875" customWidth="1"/>
+    <col min="10237" max="10237" width="57" customWidth="1"/>
+    <col min="10238" max="10244" width="13.1796875" customWidth="1"/>
+    <col min="10493" max="10493" width="57" customWidth="1"/>
+    <col min="10494" max="10500" width="13.1796875" customWidth="1"/>
+    <col min="10749" max="10749" width="57" customWidth="1"/>
+    <col min="10750" max="10756" width="13.1796875" customWidth="1"/>
+    <col min="11005" max="11005" width="57" customWidth="1"/>
+    <col min="11006" max="11012" width="13.1796875" customWidth="1"/>
+    <col min="11261" max="11261" width="57" customWidth="1"/>
+    <col min="11262" max="11268" width="13.1796875" customWidth="1"/>
+    <col min="11517" max="11517" width="57" customWidth="1"/>
+    <col min="11518" max="11524" width="13.1796875" customWidth="1"/>
+    <col min="11773" max="11773" width="57" customWidth="1"/>
+    <col min="11774" max="11780" width="13.1796875" customWidth="1"/>
+    <col min="12029" max="12029" width="57" customWidth="1"/>
+    <col min="12030" max="12036" width="13.1796875" customWidth="1"/>
+    <col min="12285" max="12285" width="57" customWidth="1"/>
+    <col min="12286" max="12292" width="13.1796875" customWidth="1"/>
+    <col min="12541" max="12541" width="57" customWidth="1"/>
+    <col min="12542" max="12548" width="13.1796875" customWidth="1"/>
+    <col min="12797" max="12797" width="57" customWidth="1"/>
+    <col min="12798" max="12804" width="13.1796875" customWidth="1"/>
+    <col min="13053" max="13053" width="57" customWidth="1"/>
+    <col min="13054" max="13060" width="13.1796875" customWidth="1"/>
+    <col min="13309" max="13309" width="57" customWidth="1"/>
+    <col min="13310" max="13316" width="13.1796875" customWidth="1"/>
+    <col min="13565" max="13565" width="57" customWidth="1"/>
+    <col min="13566" max="13572" width="13.1796875" customWidth="1"/>
+    <col min="13821" max="13821" width="57" customWidth="1"/>
+    <col min="13822" max="13828" width="13.1796875" customWidth="1"/>
+    <col min="14077" max="14077" width="57" customWidth="1"/>
+    <col min="14078" max="14084" width="13.1796875" customWidth="1"/>
+    <col min="14333" max="14333" width="57" customWidth="1"/>
+    <col min="14334" max="14340" width="13.1796875" customWidth="1"/>
+    <col min="14589" max="14589" width="57" customWidth="1"/>
+    <col min="14590" max="14596" width="13.1796875" customWidth="1"/>
+    <col min="14845" max="14845" width="57" customWidth="1"/>
+    <col min="14846" max="14852" width="13.1796875" customWidth="1"/>
+    <col min="15101" max="15101" width="57" customWidth="1"/>
+    <col min="15102" max="15108" width="13.1796875" customWidth="1"/>
+    <col min="15357" max="15357" width="57" customWidth="1"/>
+    <col min="15358" max="15364" width="13.1796875" customWidth="1"/>
+    <col min="15613" max="15613" width="57" customWidth="1"/>
+    <col min="15614" max="15620" width="13.1796875" customWidth="1"/>
+    <col min="15869" max="15869" width="57" customWidth="1"/>
+    <col min="15870" max="15876" width="13.1796875" customWidth="1"/>
+    <col min="16125" max="16125" width="57" customWidth="1"/>
+    <col min="16126" max="16132" width="13.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-    <row r="2" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:10" ht="13" x14ac:dyDescent="0.3">
+      <c r="A1" s="64" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="C2" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="D2" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="E2" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="F2" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="G2" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="C2" s="13" t="s">
-[...15 lines deleted...]
-    <row r="3" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H2" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="I2" s="14" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="24" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="31"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
-      <c r="G3" s="37"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G3" s="46"/>
+      <c r="H3" s="37"/>
+      <c r="I3" s="37"/>
+    </row>
+    <row r="4" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="18" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B4" s="49"/>
       <c r="C4" s="38"/>
       <c r="D4" s="19"/>
       <c r="E4" s="47"/>
       <c r="F4" s="47"/>
-      <c r="G4" s="38"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G4" s="47"/>
+      <c r="H4" s="38"/>
+      <c r="I4" s="38"/>
+    </row>
+    <row r="5" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="6" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B5" s="8"/>
       <c r="C5" s="48"/>
       <c r="D5" s="48"/>
       <c r="E5" s="48"/>
       <c r="F5" s="48"/>
-      <c r="G5" s="39"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G5" s="48"/>
+      <c r="H5" s="39"/>
+      <c r="I5" s="39"/>
+    </row>
+    <row r="6" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="6" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B6" s="8"/>
       <c r="C6" s="48"/>
       <c r="D6" s="48"/>
       <c r="E6" s="48"/>
       <c r="F6" s="48"/>
-      <c r="G6" s="39"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G6" s="48"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+    </row>
+    <row r="7" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="6"/>
       <c r="B7" s="8"/>
       <c r="C7" s="48"/>
       <c r="D7" s="48"/>
       <c r="E7" s="48"/>
       <c r="F7" s="48"/>
-      <c r="G7" s="39"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G7" s="48"/>
+      <c r="H7" s="39"/>
+      <c r="I7" s="39"/>
+    </row>
+    <row r="8" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="9">
         <f>SUM(B5:B7)</f>
         <v>0</v>
       </c>
       <c r="C8" s="9">
-        <f t="shared" ref="C8:G8" si="0">SUM(C5:C7)</f>
+        <f t="shared" ref="C8:I8" si="0">SUM(C5:C7)</f>
         <v>0</v>
       </c>
       <c r="D8" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E8" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F8" s="9">
-        <f t="shared" si="0"/>
+        <f>SUM(F5:F7)</f>
         <v>0</v>
       </c>
       <c r="G8" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-    </row>
-    <row r="9" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H8" s="9">
+        <f>SUM(H5:H7)</f>
+        <v>0</v>
+      </c>
+      <c r="I8" s="9">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="34" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B9" s="35"/>
       <c r="C9" s="35"/>
       <c r="D9" s="35"/>
       <c r="E9" s="35"/>
       <c r="F9" s="35"/>
-      <c r="G9" s="41"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G9" s="35"/>
+      <c r="H9" s="41"/>
+      <c r="I9" s="41"/>
+    </row>
+    <row r="10" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="48"/>
       <c r="D10" s="48"/>
       <c r="E10" s="48"/>
       <c r="F10" s="48"/>
-      <c r="G10" s="39"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G10" s="48"/>
+      <c r="H10" s="39"/>
+      <c r="I10" s="39"/>
+    </row>
+    <row r="11" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="48"/>
       <c r="D11" s="48"/>
       <c r="E11" s="48"/>
       <c r="F11" s="48"/>
-      <c r="G11" s="39"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G11" s="48"/>
+      <c r="H11" s="39"/>
+      <c r="I11" s="39"/>
+    </row>
+    <row r="12" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="48"/>
       <c r="D12" s="48"/>
       <c r="E12" s="48"/>
       <c r="F12" s="48"/>
-      <c r="G12" s="39"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G12" s="48"/>
+      <c r="H12" s="39"/>
+      <c r="I12" s="39"/>
+    </row>
+    <row r="13" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B13" s="8"/>
       <c r="C13" s="48"/>
       <c r="D13" s="48"/>
       <c r="E13" s="48"/>
       <c r="F13" s="48"/>
-      <c r="G13" s="39"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G13" s="48"/>
+      <c r="H13" s="39"/>
+      <c r="I13" s="39"/>
+    </row>
+    <row r="14" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B14" s="8"/>
       <c r="C14" s="48"/>
       <c r="D14" s="48"/>
       <c r="E14" s="48"/>
       <c r="F14" s="48"/>
-      <c r="G14" s="39"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G14" s="48"/>
+      <c r="H14" s="39"/>
+      <c r="I14" s="39"/>
+    </row>
+    <row r="15" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="5"/>
       <c r="B15" s="8"/>
       <c r="C15" s="48"/>
       <c r="D15" s="48"/>
       <c r="E15" s="48"/>
       <c r="F15" s="48"/>
-      <c r="G15" s="39"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G15" s="48"/>
+      <c r="H15" s="39"/>
+      <c r="I15" s="39"/>
+    </row>
+    <row r="16" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="7" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B16" s="9">
         <f>SUM(B10:B15)</f>
         <v>0</v>
       </c>
       <c r="C16" s="9">
-        <f t="shared" ref="C16:G16" si="1">SUM(C10:C15)</f>
+        <f t="shared" ref="C16:I16" si="1">SUM(C10:C15)</f>
         <v>0</v>
       </c>
       <c r="D16" s="9">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="E16" s="9">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F16" s="9">
-        <f t="shared" si="1"/>
+        <f>SUM(F10:F15)</f>
         <v>0</v>
       </c>
       <c r="G16" s="9">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H16" s="33"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H16" s="9">
+        <f>SUM(H10:H15)</f>
+        <v>0</v>
+      </c>
+      <c r="I16" s="9">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="J16" s="33"/>
+    </row>
+    <row r="17" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="18" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B17" s="35"/>
       <c r="C17" s="35"/>
       <c r="D17" s="35"/>
       <c r="E17" s="35"/>
       <c r="F17" s="35"/>
-      <c r="G17" s="41"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G17" s="35"/>
+      <c r="H17" s="41"/>
+      <c r="I17" s="41"/>
+      <c r="J17" s="33"/>
+    </row>
+    <row r="18" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B18" s="32"/>
       <c r="C18" s="32"/>
       <c r="D18" s="32"/>
       <c r="E18" s="32"/>
       <c r="F18" s="32"/>
-      <c r="G18" s="42"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G18" s="32"/>
+      <c r="H18" s="42"/>
+      <c r="I18" s="42"/>
+      <c r="J18" s="33"/>
+    </row>
+    <row r="19" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B19" s="32"/>
       <c r="C19" s="32"/>
       <c r="D19" s="32"/>
       <c r="E19" s="32"/>
       <c r="F19" s="32"/>
-      <c r="G19" s="42"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G19" s="32"/>
+      <c r="H19" s="42"/>
+      <c r="I19" s="42"/>
+      <c r="J19" s="33"/>
+    </row>
+    <row r="20" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="5" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B20" s="32"/>
       <c r="C20" s="32"/>
       <c r="D20" s="32"/>
       <c r="E20" s="32"/>
       <c r="F20" s="32"/>
-      <c r="G20" s="42"/>
-[...2 lines deleted...]
-    <row r="21" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G20" s="32"/>
+      <c r="H20" s="42"/>
+      <c r="I20" s="42"/>
+      <c r="J20" s="33"/>
+    </row>
+    <row r="21" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="5" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B21" s="32"/>
       <c r="C21" s="32"/>
       <c r="D21" s="32"/>
       <c r="E21" s="32"/>
       <c r="F21" s="32"/>
-      <c r="G21" s="42"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G21" s="32"/>
+      <c r="H21" s="42"/>
+      <c r="I21" s="42"/>
+      <c r="J21" s="33"/>
+    </row>
+    <row r="22" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B22" s="32"/>
       <c r="C22" s="32"/>
       <c r="D22" s="32"/>
       <c r="E22" s="32"/>
       <c r="F22" s="32"/>
-      <c r="G22" s="42"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G22" s="32"/>
+      <c r="H22" s="42"/>
+      <c r="I22" s="42"/>
+      <c r="J22" s="33"/>
+    </row>
+    <row r="23" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B23" s="32"/>
       <c r="C23" s="32"/>
       <c r="D23" s="32"/>
       <c r="E23" s="32"/>
       <c r="F23" s="32"/>
-      <c r="G23" s="42"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G23" s="32"/>
+      <c r="H23" s="42"/>
+      <c r="I23" s="42"/>
+      <c r="J23" s="33"/>
+    </row>
+    <row r="24" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="8"/>
       <c r="C24" s="48"/>
       <c r="D24" s="48"/>
       <c r="E24" s="48"/>
       <c r="F24" s="48"/>
-      <c r="G24" s="39"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G24" s="48"/>
+      <c r="H24" s="39"/>
+      <c r="I24" s="39"/>
+    </row>
+    <row r="25" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="5"/>
       <c r="B25" s="8"/>
       <c r="C25" s="48"/>
       <c r="D25" s="48"/>
       <c r="E25" s="48"/>
       <c r="F25" s="48"/>
-      <c r="G25" s="39"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G25" s="48"/>
+      <c r="H25" s="39"/>
+      <c r="I25" s="39"/>
+    </row>
+    <row r="26" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="7" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B26" s="61">
         <f>SUM(B18:B25)</f>
         <v>0</v>
       </c>
       <c r="C26" s="61">
-        <f t="shared" ref="C26:G26" si="2">SUM(C18:C25)</f>
+        <f t="shared" ref="C26:I26" si="2">SUM(C18:C25)</f>
         <v>0</v>
       </c>
       <c r="D26" s="61">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="E26" s="61">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F26" s="61">
-        <f t="shared" si="2"/>
+        <f>SUM(F18:F25)</f>
         <v>0</v>
       </c>
       <c r="G26" s="61">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H26" s="61">
+        <f>SUM(H18:H25)</f>
+        <v>0</v>
+      </c>
+      <c r="I26" s="61">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="22" t="s">
         <v>4</v>
       </c>
       <c r="B27" s="36">
-        <f t="shared" ref="B27:G27" si="3">B26+B16+B8</f>
+        <f t="shared" ref="B27:I27" si="3">B26+B16+B8</f>
         <v>0</v>
       </c>
       <c r="C27" s="36">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="D27" s="36">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="E27" s="36">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="F27" s="36">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="G27" s="45">
+      <c r="G27" s="36">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H27" s="36">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="I27" s="45">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="20"/>
       <c r="B28" s="21"/>
       <c r="C28" s="21"/>
       <c r="D28" s="21"/>
       <c r="E28" s="21"/>
       <c r="F28" s="21"/>
-      <c r="G28" s="44"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G28" s="21"/>
+      <c r="H28" s="44"/>
+      <c r="I28" s="44"/>
+    </row>
+    <row r="29" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="24" t="s">
         <v>3</v>
       </c>
       <c r="B29" s="25"/>
       <c r="C29" s="46"/>
       <c r="D29" s="46"/>
       <c r="E29" s="46"/>
       <c r="F29" s="46"/>
-      <c r="G29" s="37"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G29" s="46"/>
+      <c r="H29" s="37"/>
+      <c r="I29" s="37"/>
+    </row>
+    <row r="30" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B30" s="10"/>
       <c r="C30" s="48"/>
       <c r="D30" s="48"/>
       <c r="E30" s="48"/>
       <c r="F30" s="48"/>
-      <c r="G30" s="39"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G30" s="48"/>
+      <c r="H30" s="39"/>
+      <c r="I30" s="39"/>
+    </row>
+    <row r="31" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B31" s="10"/>
       <c r="C31" s="48"/>
       <c r="D31" s="48"/>
       <c r="E31" s="48"/>
       <c r="F31" s="48"/>
-      <c r="G31" s="39"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G31" s="48"/>
+      <c r="H31" s="39"/>
+      <c r="I31" s="39"/>
+    </row>
+    <row r="32" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="5" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B32" s="10"/>
       <c r="C32" s="54"/>
       <c r="D32" s="48"/>
       <c r="E32" s="48"/>
       <c r="F32" s="48"/>
       <c r="G32" s="48"/>
-      <c r="H32" s="60"/>
-[...2 lines deleted...]
-    <row r="33" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H32" s="48"/>
+      <c r="I32" s="48"/>
+      <c r="J32" s="60"/>
+      <c r="K32" s="60"/>
+    </row>
+    <row r="33" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B33" s="10"/>
       <c r="C33" s="48"/>
       <c r="D33" s="48"/>
       <c r="E33" s="48"/>
       <c r="F33" s="48"/>
-      <c r="G33" s="39"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G33" s="48"/>
+      <c r="H33" s="39"/>
+      <c r="I33" s="39"/>
+    </row>
+    <row r="34" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B34" s="10"/>
       <c r="C34" s="48"/>
       <c r="D34" s="48"/>
       <c r="E34" s="48"/>
       <c r="F34" s="48"/>
-      <c r="G34" s="39"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G34" s="48"/>
+      <c r="H34" s="39"/>
+      <c r="I34" s="39"/>
+    </row>
+    <row r="35" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="5" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B35" s="10"/>
       <c r="C35" s="48"/>
       <c r="D35" s="48"/>
       <c r="E35" s="48"/>
       <c r="F35" s="48"/>
-      <c r="G35" s="39"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G35" s="48"/>
+      <c r="H35" s="39"/>
+      <c r="I35" s="39"/>
+    </row>
+    <row r="36" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="5" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B36" s="10"/>
       <c r="C36" s="48"/>
       <c r="D36" s="48"/>
       <c r="E36" s="48"/>
       <c r="F36" s="48"/>
-      <c r="G36" s="39"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G36" s="48"/>
+      <c r="H36" s="39"/>
+      <c r="I36" s="39"/>
+    </row>
+    <row r="37" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="5" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B37" s="10"/>
       <c r="C37" s="48"/>
       <c r="D37" s="48"/>
       <c r="E37" s="48"/>
       <c r="F37" s="48"/>
-      <c r="G37" s="39"/>
-[...1 lines deleted...]
-    <row r="38" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G37" s="48"/>
+      <c r="H37" s="39"/>
+      <c r="I37" s="39"/>
+    </row>
+    <row r="38" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="5" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B38" s="10"/>
       <c r="C38" s="48"/>
       <c r="D38" s="48"/>
       <c r="E38" s="48"/>
       <c r="F38" s="48"/>
-      <c r="G38" s="39"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G38" s="48"/>
+      <c r="H38" s="39"/>
+      <c r="I38" s="39"/>
+    </row>
+    <row r="39" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="5" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B39" s="10"/>
       <c r="C39" s="48"/>
       <c r="D39" s="48"/>
       <c r="E39" s="48"/>
       <c r="F39" s="48"/>
-      <c r="G39" s="39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G39" s="48"/>
+      <c r="H39" s="39"/>
+      <c r="I39" s="39"/>
+    </row>
+    <row r="40" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B40" s="10"/>
       <c r="C40" s="48"/>
       <c r="D40" s="48"/>
       <c r="E40" s="48"/>
       <c r="F40" s="48"/>
-      <c r="G40" s="39"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G40" s="48"/>
+      <c r="H40" s="39"/>
+      <c r="I40" s="39"/>
+    </row>
+    <row r="41" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B41" s="10"/>
       <c r="C41" s="48"/>
       <c r="D41" s="48"/>
       <c r="E41" s="48"/>
       <c r="F41" s="48"/>
-      <c r="G41" s="39"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G41" s="48"/>
+      <c r="H41" s="39"/>
+      <c r="I41" s="39"/>
+    </row>
+    <row r="42" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B42" s="10"/>
       <c r="C42" s="48"/>
       <c r="D42" s="48"/>
       <c r="E42" s="48"/>
       <c r="F42" s="48"/>
-      <c r="G42" s="39"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G42" s="48"/>
+      <c r="H42" s="39"/>
+      <c r="I42" s="39"/>
+    </row>
+    <row r="43" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="5"/>
       <c r="B43" s="10"/>
       <c r="C43" s="48"/>
       <c r="D43" s="48"/>
       <c r="E43" s="48"/>
       <c r="F43" s="48"/>
-      <c r="G43" s="39"/>
-[...1 lines deleted...]
-    <row r="44" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G43" s="48"/>
+      <c r="H43" s="39"/>
+      <c r="I43" s="39"/>
+    </row>
+    <row r="44" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="5"/>
       <c r="B44" s="10"/>
       <c r="C44" s="48"/>
       <c r="D44" s="48"/>
       <c r="E44" s="48"/>
       <c r="F44" s="48"/>
-      <c r="G44" s="39"/>
-[...1 lines deleted...]
-    <row r="45" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G44" s="48"/>
+      <c r="H44" s="39"/>
+      <c r="I44" s="39"/>
+    </row>
+    <row r="45" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="22" t="s">
         <v>5</v>
       </c>
       <c r="B45" s="36">
         <f>SUM(B30:B44)</f>
         <v>0</v>
       </c>
       <c r="C45" s="36">
-        <f t="shared" ref="C45:G45" si="4">SUM(C30:C44)</f>
+        <f t="shared" ref="C45:I45" si="4">SUM(C30:C44)</f>
         <v>0</v>
       </c>
       <c r="D45" s="36">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="E45" s="36">
+        <f>SUM(E30:E44)</f>
+        <v>0</v>
+      </c>
+      <c r="F45" s="36">
+        <f>SUM(F30:F44)</f>
+        <v>0</v>
+      </c>
+      <c r="G45" s="36">
+        <f>SUM(G30:G44)</f>
+        <v>0</v>
+      </c>
+      <c r="H45" s="36">
+        <f>SUM(H30:H44)</f>
+        <v>0</v>
+      </c>
+      <c r="I45" s="36">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F45" s="36">
-[...8 lines deleted...]
-    <row r="46" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="46" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B46" s="16">
-        <f t="shared" ref="B46:F46" si="5">B45-B27</f>
+        <f t="shared" ref="B46:D46" si="5">B45-B27</f>
         <v>0</v>
       </c>
       <c r="C46" s="16">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="D46" s="16">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="E46" s="16">
-        <f t="shared" si="5"/>
+        <f>E45-E27</f>
         <v>0</v>
       </c>
       <c r="F46" s="16">
-        <f t="shared" si="5"/>
-[...2 lines deleted...]
-      <c r="G46" s="17">
+        <f>F45-F27</f>
+        <v>0</v>
+      </c>
+      <c r="G46" s="16">
         <f>G45-G27</f>
         <v>0</v>
       </c>
-    </row>
-    <row r="49" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="H46" s="16">
+        <f>H45-H27</f>
+        <v>0</v>
+      </c>
+      <c r="I46" s="17">
+        <f>I45-I27</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A49"/>
       <c r="B49"/>
     </row>
-    <row r="50" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A50"/>
       <c r="B50"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="59" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;14Office cantonal de la culture et du sport&amp;10
 &amp;C&amp;"Arial,Gras"&amp;14Mise au concours 
 Contrats de prestations 2023-2026</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H49"/>
+  <dimension ref="A1:J49"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="71.140625" style="1" customWidth="1"/>
-[...128 lines deleted...]
-    <col min="16125" max="16131" width="13.140625" customWidth="1"/>
+    <col min="1" max="1" width="71.1796875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="13.81640625" style="2" customWidth="1"/>
+    <col min="3" max="4" width="13.81640625" style="4" customWidth="1"/>
+    <col min="5" max="10" width="13.81640625" customWidth="1"/>
+    <col min="254" max="254" width="57" customWidth="1"/>
+    <col min="255" max="261" width="13.1796875" customWidth="1"/>
+    <col min="510" max="510" width="57" customWidth="1"/>
+    <col min="511" max="517" width="13.1796875" customWidth="1"/>
+    <col min="766" max="766" width="57" customWidth="1"/>
+    <col min="767" max="773" width="13.1796875" customWidth="1"/>
+    <col min="1022" max="1022" width="57" customWidth="1"/>
+    <col min="1023" max="1029" width="13.1796875" customWidth="1"/>
+    <col min="1278" max="1278" width="57" customWidth="1"/>
+    <col min="1279" max="1285" width="13.1796875" customWidth="1"/>
+    <col min="1534" max="1534" width="57" customWidth="1"/>
+    <col min="1535" max="1541" width="13.1796875" customWidth="1"/>
+    <col min="1790" max="1790" width="57" customWidth="1"/>
+    <col min="1791" max="1797" width="13.1796875" customWidth="1"/>
+    <col min="2046" max="2046" width="57" customWidth="1"/>
+    <col min="2047" max="2053" width="13.1796875" customWidth="1"/>
+    <col min="2302" max="2302" width="57" customWidth="1"/>
+    <col min="2303" max="2309" width="13.1796875" customWidth="1"/>
+    <col min="2558" max="2558" width="57" customWidth="1"/>
+    <col min="2559" max="2565" width="13.1796875" customWidth="1"/>
+    <col min="2814" max="2814" width="57" customWidth="1"/>
+    <col min="2815" max="2821" width="13.1796875" customWidth="1"/>
+    <col min="3070" max="3070" width="57" customWidth="1"/>
+    <col min="3071" max="3077" width="13.1796875" customWidth="1"/>
+    <col min="3326" max="3326" width="57" customWidth="1"/>
+    <col min="3327" max="3333" width="13.1796875" customWidth="1"/>
+    <col min="3582" max="3582" width="57" customWidth="1"/>
+    <col min="3583" max="3589" width="13.1796875" customWidth="1"/>
+    <col min="3838" max="3838" width="57" customWidth="1"/>
+    <col min="3839" max="3845" width="13.1796875" customWidth="1"/>
+    <col min="4094" max="4094" width="57" customWidth="1"/>
+    <col min="4095" max="4101" width="13.1796875" customWidth="1"/>
+    <col min="4350" max="4350" width="57" customWidth="1"/>
+    <col min="4351" max="4357" width="13.1796875" customWidth="1"/>
+    <col min="4606" max="4606" width="57" customWidth="1"/>
+    <col min="4607" max="4613" width="13.1796875" customWidth="1"/>
+    <col min="4862" max="4862" width="57" customWidth="1"/>
+    <col min="4863" max="4869" width="13.1796875" customWidth="1"/>
+    <col min="5118" max="5118" width="57" customWidth="1"/>
+    <col min="5119" max="5125" width="13.1796875" customWidth="1"/>
+    <col min="5374" max="5374" width="57" customWidth="1"/>
+    <col min="5375" max="5381" width="13.1796875" customWidth="1"/>
+    <col min="5630" max="5630" width="57" customWidth="1"/>
+    <col min="5631" max="5637" width="13.1796875" customWidth="1"/>
+    <col min="5886" max="5886" width="57" customWidth="1"/>
+    <col min="5887" max="5893" width="13.1796875" customWidth="1"/>
+    <col min="6142" max="6142" width="57" customWidth="1"/>
+    <col min="6143" max="6149" width="13.1796875" customWidth="1"/>
+    <col min="6398" max="6398" width="57" customWidth="1"/>
+    <col min="6399" max="6405" width="13.1796875" customWidth="1"/>
+    <col min="6654" max="6654" width="57" customWidth="1"/>
+    <col min="6655" max="6661" width="13.1796875" customWidth="1"/>
+    <col min="6910" max="6910" width="57" customWidth="1"/>
+    <col min="6911" max="6917" width="13.1796875" customWidth="1"/>
+    <col min="7166" max="7166" width="57" customWidth="1"/>
+    <col min="7167" max="7173" width="13.1796875" customWidth="1"/>
+    <col min="7422" max="7422" width="57" customWidth="1"/>
+    <col min="7423" max="7429" width="13.1796875" customWidth="1"/>
+    <col min="7678" max="7678" width="57" customWidth="1"/>
+    <col min="7679" max="7685" width="13.1796875" customWidth="1"/>
+    <col min="7934" max="7934" width="57" customWidth="1"/>
+    <col min="7935" max="7941" width="13.1796875" customWidth="1"/>
+    <col min="8190" max="8190" width="57" customWidth="1"/>
+    <col min="8191" max="8197" width="13.1796875" customWidth="1"/>
+    <col min="8446" max="8446" width="57" customWidth="1"/>
+    <col min="8447" max="8453" width="13.1796875" customWidth="1"/>
+    <col min="8702" max="8702" width="57" customWidth="1"/>
+    <col min="8703" max="8709" width="13.1796875" customWidth="1"/>
+    <col min="8958" max="8958" width="57" customWidth="1"/>
+    <col min="8959" max="8965" width="13.1796875" customWidth="1"/>
+    <col min="9214" max="9214" width="57" customWidth="1"/>
+    <col min="9215" max="9221" width="13.1796875" customWidth="1"/>
+    <col min="9470" max="9470" width="57" customWidth="1"/>
+    <col min="9471" max="9477" width="13.1796875" customWidth="1"/>
+    <col min="9726" max="9726" width="57" customWidth="1"/>
+    <col min="9727" max="9733" width="13.1796875" customWidth="1"/>
+    <col min="9982" max="9982" width="57" customWidth="1"/>
+    <col min="9983" max="9989" width="13.1796875" customWidth="1"/>
+    <col min="10238" max="10238" width="57" customWidth="1"/>
+    <col min="10239" max="10245" width="13.1796875" customWidth="1"/>
+    <col min="10494" max="10494" width="57" customWidth="1"/>
+    <col min="10495" max="10501" width="13.1796875" customWidth="1"/>
+    <col min="10750" max="10750" width="57" customWidth="1"/>
+    <col min="10751" max="10757" width="13.1796875" customWidth="1"/>
+    <col min="11006" max="11006" width="57" customWidth="1"/>
+    <col min="11007" max="11013" width="13.1796875" customWidth="1"/>
+    <col min="11262" max="11262" width="57" customWidth="1"/>
+    <col min="11263" max="11269" width="13.1796875" customWidth="1"/>
+    <col min="11518" max="11518" width="57" customWidth="1"/>
+    <col min="11519" max="11525" width="13.1796875" customWidth="1"/>
+    <col min="11774" max="11774" width="57" customWidth="1"/>
+    <col min="11775" max="11781" width="13.1796875" customWidth="1"/>
+    <col min="12030" max="12030" width="57" customWidth="1"/>
+    <col min="12031" max="12037" width="13.1796875" customWidth="1"/>
+    <col min="12286" max="12286" width="57" customWidth="1"/>
+    <col min="12287" max="12293" width="13.1796875" customWidth="1"/>
+    <col min="12542" max="12542" width="57" customWidth="1"/>
+    <col min="12543" max="12549" width="13.1796875" customWidth="1"/>
+    <col min="12798" max="12798" width="57" customWidth="1"/>
+    <col min="12799" max="12805" width="13.1796875" customWidth="1"/>
+    <col min="13054" max="13054" width="57" customWidth="1"/>
+    <col min="13055" max="13061" width="13.1796875" customWidth="1"/>
+    <col min="13310" max="13310" width="57" customWidth="1"/>
+    <col min="13311" max="13317" width="13.1796875" customWidth="1"/>
+    <col min="13566" max="13566" width="57" customWidth="1"/>
+    <col min="13567" max="13573" width="13.1796875" customWidth="1"/>
+    <col min="13822" max="13822" width="57" customWidth="1"/>
+    <col min="13823" max="13829" width="13.1796875" customWidth="1"/>
+    <col min="14078" max="14078" width="57" customWidth="1"/>
+    <col min="14079" max="14085" width="13.1796875" customWidth="1"/>
+    <col min="14334" max="14334" width="57" customWidth="1"/>
+    <col min="14335" max="14341" width="13.1796875" customWidth="1"/>
+    <col min="14590" max="14590" width="57" customWidth="1"/>
+    <col min="14591" max="14597" width="13.1796875" customWidth="1"/>
+    <col min="14846" max="14846" width="57" customWidth="1"/>
+    <col min="14847" max="14853" width="13.1796875" customWidth="1"/>
+    <col min="15102" max="15102" width="57" customWidth="1"/>
+    <col min="15103" max="15109" width="13.1796875" customWidth="1"/>
+    <col min="15358" max="15358" width="57" customWidth="1"/>
+    <col min="15359" max="15365" width="13.1796875" customWidth="1"/>
+    <col min="15614" max="15614" width="57" customWidth="1"/>
+    <col min="15615" max="15621" width="13.1796875" customWidth="1"/>
+    <col min="15870" max="15870" width="57" customWidth="1"/>
+    <col min="15871" max="15877" width="13.1796875" customWidth="1"/>
+    <col min="16126" max="16126" width="57" customWidth="1"/>
+    <col min="16127" max="16133" width="13.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-    <row r="2" spans="1:8" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:10" ht="13" x14ac:dyDescent="0.3">
+      <c r="A1" s="64" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" ht="14" x14ac:dyDescent="0.3">
       <c r="A2" s="28"/>
       <c r="B2" s="29" t="s">
+        <v>58</v>
+      </c>
+      <c r="C2" s="29" t="s">
+        <v>59</v>
+      </c>
+      <c r="D2" s="29" t="s">
+        <v>57</v>
+      </c>
+      <c r="E2" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="F2" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2" s="29" t="s">
+        <v>54</v>
+      </c>
+      <c r="H2" s="29" t="s">
         <v>53</v>
       </c>
-      <c r="C2" s="29" t="s">
-[...5 lines deleted...]
-      <c r="E2" s="29" t="s">
+      <c r="I2" s="30" t="s">
         <v>52</v>
       </c>
-      <c r="F2" s="29" t="s">
-[...9 lines deleted...]
-    <row r="3" spans="1:8" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="J2" s="30" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="14" x14ac:dyDescent="0.3">
       <c r="A3" s="24" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="27"/>
       <c r="C3" s="27"/>
       <c r="D3" s="27"/>
       <c r="E3" s="27"/>
       <c r="F3" s="27"/>
       <c r="G3" s="27"/>
-      <c r="H3" s="50"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H3" s="27"/>
+      <c r="I3" s="50"/>
+      <c r="J3" s="50"/>
+    </row>
+    <row r="4" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="18" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B4" s="19"/>
       <c r="C4" s="19"/>
-      <c r="D4" s="47"/>
+      <c r="D4" s="19"/>
       <c r="E4" s="47"/>
       <c r="F4" s="47"/>
       <c r="G4" s="47"/>
-      <c r="H4" s="38"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H4" s="47"/>
+      <c r="I4" s="38"/>
+      <c r="J4" s="38"/>
+    </row>
+    <row r="5" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="6" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B5" s="8"/>
       <c r="C5" s="8"/>
-      <c r="D5" s="48"/>
+      <c r="D5" s="8"/>
       <c r="E5" s="48"/>
       <c r="F5" s="48"/>
       <c r="G5" s="48"/>
-      <c r="H5" s="39"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H5" s="48"/>
+      <c r="I5" s="39"/>
+      <c r="J5" s="39"/>
+    </row>
+    <row r="6" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="6" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B6" s="8"/>
       <c r="C6" s="8"/>
-      <c r="D6" s="48"/>
+      <c r="D6" s="8"/>
       <c r="E6" s="48"/>
       <c r="F6" s="48"/>
       <c r="G6" s="48"/>
-      <c r="H6" s="39"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H6" s="48"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+    </row>
+    <row r="7" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="9">
         <f>SUM(B5:B6)</f>
         <v>0</v>
       </c>
       <c r="C7" s="9">
-        <f t="shared" ref="C7:H7" si="0">SUM(C5:C6)</f>
+        <f t="shared" ref="C7:J7" si="0">SUM(C5:C6)</f>
         <v>0</v>
       </c>
       <c r="D7" s="9">
-        <f t="shared" si="0"/>
+        <f>SUM(D5:D6)</f>
         <v>0</v>
       </c>
       <c r="E7" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F7" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G7" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H7" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-    </row>
-    <row r="8" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I7" s="9">
+        <f>SUM(I5:I6)</f>
+        <v>0</v>
+      </c>
+      <c r="J7" s="9">
+        <f>SUM(J5:J6)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="18" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B8" s="19"/>
       <c r="C8" s="19"/>
-      <c r="D8" s="47"/>
+      <c r="D8" s="19"/>
       <c r="E8" s="47"/>
       <c r="F8" s="47"/>
       <c r="G8" s="47"/>
-      <c r="H8" s="38"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H8" s="47"/>
+      <c r="I8" s="38"/>
+      <c r="J8" s="38"/>
+    </row>
+    <row r="9" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="8"/>
-      <c r="D9" s="48"/>
+      <c r="D9" s="8"/>
       <c r="E9" s="48"/>
       <c r="F9" s="48"/>
       <c r="G9" s="48"/>
-      <c r="H9" s="39"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H9" s="48"/>
+      <c r="I9" s="39"/>
+      <c r="J9" s="39"/>
+    </row>
+    <row r="10" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
-      <c r="D10" s="48"/>
+      <c r="D10" s="8"/>
       <c r="E10" s="48"/>
       <c r="F10" s="48"/>
       <c r="G10" s="48"/>
-      <c r="H10" s="39"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H10" s="48"/>
+      <c r="I10" s="39"/>
+      <c r="J10" s="39"/>
+    </row>
+    <row r="11" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="8"/>
-      <c r="D11" s="48"/>
+      <c r="D11" s="8"/>
       <c r="E11" s="48"/>
       <c r="F11" s="48"/>
       <c r="G11" s="48"/>
-      <c r="H11" s="39"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H11" s="48"/>
+      <c r="I11" s="39"/>
+      <c r="J11" s="39"/>
+    </row>
+    <row r="12" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="8"/>
-      <c r="D12" s="48"/>
+      <c r="D12" s="8"/>
       <c r="E12" s="48"/>
       <c r="F12" s="48"/>
       <c r="G12" s="48"/>
-      <c r="H12" s="39"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H12" s="48"/>
+      <c r="I12" s="39"/>
+      <c r="J12" s="39"/>
+    </row>
+    <row r="13" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B13" s="8"/>
       <c r="C13" s="8"/>
-      <c r="D13" s="48"/>
+      <c r="D13" s="8"/>
       <c r="E13" s="48"/>
       <c r="F13" s="48"/>
       <c r="G13" s="48"/>
-      <c r="H13" s="39"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H13" s="48"/>
+      <c r="I13" s="39"/>
+      <c r="J13" s="39"/>
+    </row>
+    <row r="14" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="5"/>
       <c r="B14" s="8"/>
       <c r="C14" s="8"/>
-      <c r="D14" s="48"/>
+      <c r="D14" s="8"/>
       <c r="E14" s="48"/>
       <c r="F14" s="48"/>
       <c r="G14" s="48"/>
-      <c r="H14" s="39"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H14" s="48"/>
+      <c r="I14" s="39"/>
+      <c r="J14" s="39"/>
+    </row>
+    <row r="15" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="7" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B15" s="9">
         <f>SUM(B9:B14)</f>
         <v>0</v>
       </c>
       <c r="C15" s="9">
-        <f t="shared" ref="C15:H15" si="1">SUM(C9:C14)</f>
+        <f t="shared" ref="C15:J15" si="1">SUM(C9:C14)</f>
         <v>0</v>
       </c>
       <c r="D15" s="9">
-        <f t="shared" si="1"/>
+        <f>SUM(D9:D14)</f>
         <v>0</v>
       </c>
       <c r="E15" s="9">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F15" s="9">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G15" s="9">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H15" s="40">
+      <c r="H15" s="9">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-    </row>
-    <row r="16" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I15" s="40">
+        <f>SUM(I9:I14)</f>
+        <v>0</v>
+      </c>
+      <c r="J15" s="40">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="18" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B16" s="19"/>
       <c r="C16" s="19"/>
-      <c r="D16" s="47"/>
+      <c r="D16" s="19"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
-      <c r="H16" s="38"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H16" s="47"/>
+      <c r="I16" s="38"/>
+      <c r="J16" s="38"/>
+    </row>
+    <row r="17" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B17" s="8"/>
       <c r="C17" s="8"/>
-      <c r="D17" s="48"/>
+      <c r="D17" s="8"/>
       <c r="E17" s="48"/>
       <c r="F17" s="48"/>
       <c r="G17" s="48"/>
-      <c r="H17" s="39"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H17" s="48"/>
+      <c r="I17" s="39"/>
+      <c r="J17" s="39"/>
+    </row>
+    <row r="18" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B18" s="8"/>
       <c r="C18" s="8"/>
-      <c r="D18" s="48"/>
+      <c r="D18" s="8"/>
       <c r="E18" s="48"/>
       <c r="F18" s="48"/>
       <c r="G18" s="48"/>
-      <c r="H18" s="39"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H18" s="48"/>
+      <c r="I18" s="39"/>
+      <c r="J18" s="39"/>
+    </row>
+    <row r="19" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="5" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B19" s="8"/>
       <c r="C19" s="8"/>
-      <c r="D19" s="48"/>
+      <c r="D19" s="8"/>
       <c r="E19" s="48"/>
       <c r="F19" s="48"/>
       <c r="G19" s="48"/>
-      <c r="H19" s="39"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H19" s="48"/>
+      <c r="I19" s="39"/>
+      <c r="J19" s="39"/>
+    </row>
+    <row r="20" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="5" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B20" s="8"/>
       <c r="C20" s="8"/>
-      <c r="D20" s="48"/>
+      <c r="D20" s="8"/>
       <c r="E20" s="48"/>
       <c r="F20" s="48"/>
       <c r="G20" s="48"/>
-      <c r="H20" s="39"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H20" s="48"/>
+      <c r="I20" s="39"/>
+      <c r="J20" s="39"/>
+    </row>
+    <row r="21" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B21" s="8"/>
       <c r="C21" s="8"/>
-      <c r="D21" s="48"/>
+      <c r="D21" s="8"/>
       <c r="E21" s="48"/>
       <c r="F21" s="48"/>
       <c r="G21" s="48"/>
-      <c r="H21" s="39"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H21" s="48"/>
+      <c r="I21" s="39"/>
+      <c r="J21" s="39"/>
+    </row>
+    <row r="22" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B22" s="8"/>
       <c r="C22" s="8"/>
-      <c r="D22" s="48"/>
+      <c r="D22" s="8"/>
       <c r="E22" s="48"/>
       <c r="F22" s="48"/>
       <c r="G22" s="48"/>
-      <c r="H22" s="39"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H22" s="48"/>
+      <c r="I22" s="39"/>
+      <c r="J22" s="39"/>
+    </row>
+    <row r="23" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="5" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B23" s="8"/>
       <c r="C23" s="8"/>
-      <c r="D23" s="48"/>
+      <c r="D23" s="8"/>
       <c r="E23" s="48"/>
       <c r="F23" s="48"/>
       <c r="G23" s="48"/>
-      <c r="H23" s="39"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H23" s="48"/>
+      <c r="I23" s="39"/>
+      <c r="J23" s="39"/>
+    </row>
+    <row r="24" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="5"/>
       <c r="B24" s="8"/>
       <c r="C24" s="8"/>
-      <c r="D24" s="48"/>
+      <c r="D24" s="8"/>
       <c r="E24" s="48"/>
       <c r="F24" s="48"/>
       <c r="G24" s="48"/>
-      <c r="H24" s="39"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:8" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="H24" s="48"/>
+      <c r="I24" s="39"/>
+      <c r="J24" s="39"/>
+    </row>
+    <row r="25" spans="1:10" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A25" s="7" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B25" s="9">
-        <f t="shared" ref="B25:H25" si="2">SUM(B17:B24)</f>
+        <f t="shared" ref="B25:J25" si="2">SUM(B17:B24)</f>
         <v>0</v>
       </c>
       <c r="C25" s="9">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="D25" s="9">
-        <f t="shared" si="2"/>
+        <f>SUM(D17:D24)</f>
         <v>0</v>
       </c>
       <c r="E25" s="9">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F25" s="9">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G25" s="9">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="H25" s="40">
+      <c r="H25" s="9">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:8" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="I25" s="40">
+        <f>SUM(I17:I24)</f>
+        <v>0</v>
+      </c>
+      <c r="J25" s="40">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A26" s="22" t="s">
         <v>4</v>
       </c>
       <c r="B26" s="26">
-        <f t="shared" ref="B26:H26" si="3">B25+B15+B7</f>
+        <f t="shared" ref="B26:J26" si="3">B25+B15+B7</f>
         <v>0</v>
       </c>
       <c r="C26" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="D26" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="E26" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="F26" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G26" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="H26" s="43">
+      <c r="H26" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="I26" s="43">
+        <f>I25+I15+I7</f>
+        <v>0</v>
+      </c>
+      <c r="J26" s="43">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="20"/>
       <c r="B27" s="21"/>
       <c r="C27" s="21"/>
       <c r="D27" s="21"/>
       <c r="E27" s="21"/>
       <c r="F27" s="21"/>
       <c r="G27" s="21"/>
-      <c r="H27" s="44"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H27" s="21"/>
+      <c r="I27" s="44"/>
+      <c r="J27" s="44"/>
+    </row>
+    <row r="28" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="24" t="s">
         <v>3</v>
       </c>
       <c r="B28" s="25"/>
       <c r="C28" s="53"/>
-      <c r="D28" s="57"/>
+      <c r="D28" s="53"/>
       <c r="E28" s="57"/>
       <c r="F28" s="57"/>
       <c r="G28" s="57"/>
-      <c r="H28" s="51"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H28" s="57"/>
+      <c r="I28" s="51"/>
+      <c r="J28" s="51"/>
+    </row>
+    <row r="29" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B29" s="10"/>
       <c r="C29" s="54"/>
-      <c r="D29" s="48"/>
+      <c r="D29" s="54"/>
       <c r="E29" s="48"/>
       <c r="F29" s="48"/>
       <c r="G29" s="48"/>
-      <c r="H29" s="39"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H29" s="48"/>
+      <c r="I29" s="39"/>
+      <c r="J29" s="39"/>
+    </row>
+    <row r="30" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B30" s="10"/>
       <c r="C30" s="54"/>
-      <c r="D30" s="48"/>
+      <c r="D30" s="54"/>
       <c r="E30" s="48"/>
       <c r="F30" s="48"/>
       <c r="G30" s="48"/>
-      <c r="H30" s="39"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H30" s="48"/>
+      <c r="I30" s="39"/>
+      <c r="J30" s="39"/>
+    </row>
+    <row r="31" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="5" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B31" s="10"/>
       <c r="C31" s="54"/>
-      <c r="D31" s="48"/>
+      <c r="D31" s="54"/>
       <c r="E31" s="48"/>
       <c r="F31" s="48"/>
       <c r="G31" s="48"/>
-      <c r="H31" s="39"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H31" s="48"/>
+      <c r="I31" s="39"/>
+      <c r="J31" s="39"/>
+    </row>
+    <row r="32" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B32" s="10"/>
       <c r="C32" s="54"/>
-      <c r="D32" s="48"/>
+      <c r="D32" s="54"/>
       <c r="E32" s="48"/>
       <c r="F32" s="48"/>
       <c r="G32" s="48"/>
-      <c r="H32" s="39"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H32" s="48"/>
+      <c r="I32" s="39"/>
+      <c r="J32" s="39"/>
+    </row>
+    <row r="33" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B33" s="10"/>
       <c r="C33" s="54"/>
-      <c r="D33" s="48"/>
+      <c r="D33" s="54"/>
       <c r="E33" s="48"/>
       <c r="F33" s="48"/>
       <c r="G33" s="48"/>
-      <c r="H33" s="39"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H33" s="48"/>
+      <c r="I33" s="39"/>
+      <c r="J33" s="39"/>
+    </row>
+    <row r="34" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="5" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B34" s="10"/>
       <c r="C34" s="54"/>
-      <c r="D34" s="48"/>
+      <c r="D34" s="54"/>
       <c r="E34" s="48"/>
       <c r="F34" s="48"/>
       <c r="G34" s="48"/>
-      <c r="H34" s="39"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H34" s="48"/>
+      <c r="I34" s="39"/>
+      <c r="J34" s="39"/>
+    </row>
+    <row r="35" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="5" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B35" s="10"/>
       <c r="C35" s="54"/>
-      <c r="D35" s="48"/>
-      <c r="E35" s="58"/>
+      <c r="D35" s="54"/>
+      <c r="E35" s="48"/>
       <c r="F35" s="58"/>
       <c r="G35" s="58"/>
-      <c r="H35" s="59"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H35" s="58"/>
+      <c r="I35" s="59"/>
+      <c r="J35" s="59"/>
+    </row>
+    <row r="36" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="5" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B36" s="10"/>
       <c r="C36" s="54"/>
-      <c r="D36" s="48"/>
+      <c r="D36" s="54"/>
       <c r="E36" s="48"/>
       <c r="F36" s="48"/>
       <c r="G36" s="48"/>
-      <c r="H36" s="39"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H36" s="48"/>
+      <c r="I36" s="39"/>
+      <c r="J36" s="39"/>
+    </row>
+    <row r="37" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="5" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="B37" s="10"/>
       <c r="C37" s="54"/>
-      <c r="D37" s="48"/>
+      <c r="D37" s="54"/>
       <c r="E37" s="48"/>
       <c r="F37" s="48"/>
       <c r="G37" s="48"/>
-      <c r="H37" s="39"/>
-[...1 lines deleted...]
-    <row r="38" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H37" s="48"/>
+      <c r="I37" s="39"/>
+      <c r="J37" s="39"/>
+    </row>
+    <row r="38" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B38" s="10"/>
       <c r="C38" s="54"/>
-      <c r="D38" s="48"/>
+      <c r="D38" s="54"/>
       <c r="E38" s="48"/>
       <c r="F38" s="48"/>
       <c r="G38" s="48"/>
-      <c r="H38" s="39"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H38" s="48"/>
+      <c r="I38" s="39"/>
+      <c r="J38" s="39"/>
+    </row>
+    <row r="39" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B39" s="10"/>
       <c r="C39" s="54"/>
-      <c r="D39" s="48"/>
+      <c r="D39" s="54"/>
       <c r="E39" s="48"/>
       <c r="F39" s="48"/>
       <c r="G39" s="48"/>
-      <c r="H39" s="39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H39" s="48"/>
+      <c r="I39" s="39"/>
+      <c r="J39" s="39"/>
+    </row>
+    <row r="40" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B40" s="10"/>
       <c r="C40" s="54"/>
-      <c r="D40" s="48"/>
+      <c r="D40" s="54"/>
       <c r="E40" s="48"/>
       <c r="F40" s="48"/>
       <c r="G40" s="48"/>
-      <c r="H40" s="39"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H40" s="48"/>
+      <c r="I40" s="39"/>
+      <c r="J40" s="39"/>
+    </row>
+    <row r="41" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B41" s="10"/>
       <c r="C41" s="54"/>
-      <c r="D41" s="48"/>
+      <c r="D41" s="54"/>
       <c r="E41" s="48"/>
       <c r="F41" s="48"/>
       <c r="G41" s="48"/>
-      <c r="H41" s="39"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H41" s="48"/>
+      <c r="I41" s="39"/>
+      <c r="J41" s="39"/>
+    </row>
+    <row r="42" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="5"/>
       <c r="B42" s="10"/>
       <c r="C42" s="54"/>
-      <c r="D42" s="48"/>
+      <c r="D42" s="54"/>
       <c r="E42" s="48"/>
       <c r="F42" s="48"/>
       <c r="G42" s="48"/>
-      <c r="H42" s="39"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H42" s="48"/>
+      <c r="I42" s="39"/>
+      <c r="J42" s="39"/>
+    </row>
+    <row r="43" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="22" t="s">
         <v>5</v>
       </c>
       <c r="B43" s="23">
-        <f t="shared" ref="B43:H43" si="4">SUM(B29:B42)</f>
+        <f t="shared" ref="B43:J43" si="4">SUM(B29:B42)</f>
         <v>0</v>
       </c>
       <c r="C43" s="55">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="D43" s="23">
+      <c r="D43" s="55">
+        <f>SUM(D29:D42)</f>
+        <v>0</v>
+      </c>
+      <c r="E43" s="23">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="E43" s="55">
+      <c r="F43" s="55">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="F43" s="23">
+      <c r="G43" s="23">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="G43" s="55">
+      <c r="H43" s="55">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="H43" s="52">
+      <c r="I43" s="62">
+        <f>SUM(I29:I42)</f>
+        <v>0</v>
+      </c>
+      <c r="J43" s="52">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B44" s="11">
-        <f t="shared" ref="B44:H44" si="5">B43-B26</f>
+        <f t="shared" ref="B44:J44" si="5">B43-B26</f>
         <v>0</v>
       </c>
       <c r="C44" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="D44" s="11">
+      <c r="D44" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="E44" s="56">
+      <c r="E44" s="11">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="F44" s="11">
+      <c r="F44" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="G44" s="56">
+      <c r="G44" s="11">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="H44" s="12">
+      <c r="H44" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-    </row>
-    <row r="45" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I44" s="63">
+        <f>I43-I26</f>
+        <v>0</v>
+      </c>
+      <c r="J44" s="12">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A45"/>
       <c r="B45"/>
       <c r="C45"/>
-    </row>
-    <row r="47" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="D45"/>
+    </row>
+    <row r="47" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A47"/>
       <c r="B47"/>
       <c r="C47"/>
-    </row>
-    <row r="48" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="D47"/>
+    </row>
+    <row r="48" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A48"/>
       <c r="B48"/>
       <c r="C48"/>
-    </row>
-[...4 lines deleted...]
-    </row>
+      <c r="D48"/>
+    </row>
+    <row r="49" customFormat="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="62" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;14Office cantonal de la culture et du sport&amp;10
 &amp;C&amp;"Arial,Gras"&amp;14Mise au concours 
 Contrats de prestations 2023-2026</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>