--- v0 (2026-02-23)
+++ v1 (2026-04-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9924" w:type="dxa"/>
         <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2293"/>
         <w:gridCol w:w="1110"/>
         <w:gridCol w:w="653"/>
         <w:gridCol w:w="80"/>
         <w:gridCol w:w="685"/>
         <w:gridCol w:w="676"/>
         <w:gridCol w:w="458"/>
         <w:gridCol w:w="141"/>
         <w:gridCol w:w="445"/>
         <w:gridCol w:w="418"/>
         <w:gridCol w:w="210"/>
         <w:gridCol w:w="227"/>
         <w:gridCol w:w="230"/>
         <w:gridCol w:w="227"/>
         <w:gridCol w:w="332"/>
@@ -169,117 +169,108 @@
           </w:p>
           <w:p w14:paraId="428B6BF0" w14:textId="204483AD" w:rsidR="00646FC4" w:rsidRPr="006005DD" w:rsidRDefault="006005DD" w:rsidP="00646FC4">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="DeptLigne1"/>
             <w:r w:rsidRPr="006005DD">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Département de la cohésion sociale</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="0C9DCF16" w14:textId="33686316" w:rsidR="00557E49" w:rsidRPr="006005DD" w:rsidRDefault="006005DD" w:rsidP="006005DD">
+          <w:p w14:paraId="0C9DCF16" w14:textId="1EF97F82" w:rsidR="00557E49" w:rsidRPr="006005DD" w:rsidRDefault="00CE7602" w:rsidP="006005DD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006005DD">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t>Office cantonal de la culture et du sport</w:t>
+              <w:t>Service cantonal de la culture</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00557E49" w14:paraId="60267F56" w14:textId="77777777" w:rsidTr="00557E49">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9924" w:type="dxa"/>
             <w:gridSpan w:val="17"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0480E6E5" w14:textId="33D3EC3D" w:rsidR="00557E49" w:rsidRPr="004975F6" w:rsidRDefault="00557E49" w:rsidP="00C90A44">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004975F6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Fiche signalétique </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="006954C6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> candidature</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> contrat de prestations</w:t>
+              <w:t xml:space="preserve"> candidature contrat de prestations</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> – maison d’édition genevoise</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00557E49" w14:paraId="33B23CFA" w14:textId="77777777" w:rsidTr="00557E49">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9924" w:type="dxa"/>
             <w:gridSpan w:val="17"/>
           </w:tcPr>
           <w:p w14:paraId="058FB5F9" w14:textId="2830EEE0" w:rsidR="00557E49" w:rsidRPr="000F51A2" w:rsidRDefault="00557E49" w:rsidP="00C90A44">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F51A2">
@@ -564,57 +555,52 @@
           </w:tcPr>
           <w:p w14:paraId="5DA4CE25" w14:textId="77777777" w:rsidR="00557E49" w:rsidRDefault="00557E49" w:rsidP="00C90A44">
             <w:r>
               <w:t>Subventionnements complémentaires</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1441" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="2D89F860" w14:textId="77777777" w:rsidR="00557E49" w:rsidRDefault="00557E49" w:rsidP="00C90A44">
             <w:r>
               <w:t>0 OFC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="210A3373" w14:textId="7B3A7928" w:rsidR="00557E49" w:rsidRDefault="00557E49" w:rsidP="00C90A44">
             <w:r>
-              <w:t xml:space="preserve">0 Pro </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>0 Pro Helvetia</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1085" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="1F647B93" w14:textId="074B0F64" w:rsidR="00557E49" w:rsidRDefault="00557E49" w:rsidP="00C90A44">
             <w:r>
               <w:t>0 Loterie romande</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2298" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="4315815B" w14:textId="253BAEEC" w:rsidR="00557E49" w:rsidRDefault="00557E49" w:rsidP="00C90A44">
             <w:r>
               <w:t>0 autres (préciser)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -685,50 +671,70 @@
             <w:gridSpan w:val="14"/>
           </w:tcPr>
           <w:p w14:paraId="1D7E72B4" w14:textId="77777777" w:rsidR="00557E49" w:rsidRDefault="00557E49" w:rsidP="00C90A44"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00557E49" w14:paraId="09C9E992" w14:textId="77777777" w:rsidTr="00557E49">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4056" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="4D5DA47F" w14:textId="5E035685" w:rsidR="00557E49" w:rsidRDefault="00557E49" w:rsidP="00C90A44">
             <w:r>
               <w:t>Nombre de titres réimprimés</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5868" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
           </w:tcPr>
           <w:p w14:paraId="5FE9074C" w14:textId="7D01E93C" w:rsidR="00557E49" w:rsidRDefault="00557E49" w:rsidP="00C90A44"/>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00CE7602" w14:paraId="276D374D" w14:textId="77777777" w:rsidTr="00557E49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4056" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FC9BC57" w14:textId="7505501A" w:rsidR="00CE7602" w:rsidRDefault="00CE7602" w:rsidP="00C90A44">
+            <w:r w:rsidRPr="006D639F">
+              <w:t>Existence d’un fonds/Nb ouvrages</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5868" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+          </w:tcPr>
+          <w:p w14:paraId="094B439B" w14:textId="77777777" w:rsidR="00CE7602" w:rsidRDefault="00CE7602" w:rsidP="00C90A44"/>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="00557E49" w14:paraId="1F03FA5A" w14:textId="77777777" w:rsidTr="00557E49">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9924" w:type="dxa"/>
             <w:gridSpan w:val="17"/>
           </w:tcPr>
           <w:p w14:paraId="074C8E83" w14:textId="77777777" w:rsidR="00557E49" w:rsidRDefault="00557E49" w:rsidP="00C90A44"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00557E49" w14:paraId="4BCC89DB" w14:textId="77777777" w:rsidTr="00557E49">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4056" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="434848FA" w14:textId="28671646" w:rsidR="00557E49" w:rsidRDefault="00557E49" w:rsidP="00C90A44">
             <w:r>
               <w:t xml:space="preserve">Nombre de titres en lien avec Genève </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3113" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
@@ -781,113 +787,144 @@
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="574F7707" w14:textId="58F50F54" w:rsidR="00557E49" w:rsidRDefault="00557E49" w:rsidP="00C90A44"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2755" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="295207F8" w14:textId="581FD9D8" w:rsidR="00557E49" w:rsidRDefault="00557E49" w:rsidP="00C90A44">
             <w:r>
               <w:t>0 non pertinent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00557E49" w14:paraId="7FA12DA5" w14:textId="77777777" w:rsidTr="00557E49">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4056" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="1166C885" w14:textId="7A4CC885" w:rsidR="00557E49" w:rsidRDefault="00557E49" w:rsidP="00C90A44">
-[...1 lines deleted...]
-              <w:t>Nombre de traductions en français (préciser de quelles langues)</w:t>
+          <w:p w14:paraId="1166C885" w14:textId="54B2E64E" w:rsidR="00557E49" w:rsidRDefault="00557E49" w:rsidP="00C90A44">
+            <w:r>
+              <w:t xml:space="preserve">Nombre de traductions en français (préciser de quelles </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>langues)</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE7602" w:rsidRPr="006D639F">
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00CE7602" w:rsidRPr="006D639F">
+              <w:t>an</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5868" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
           </w:tcPr>
           <w:p w14:paraId="146B9E36" w14:textId="77777777" w:rsidR="00557E49" w:rsidRDefault="00557E49" w:rsidP="00C90A44"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00557E49" w14:paraId="38F5F045" w14:textId="77777777" w:rsidTr="00557E49">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4056" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="09A575F5" w14:textId="481435C9" w:rsidR="00557E49" w:rsidRDefault="00557E49" w:rsidP="00C90A44">
-[...1 lines deleted...]
-              <w:t>Nombre d’ouvrages du catalogue traduits dans d’autres langues (et lesquelles)</w:t>
+          <w:p w14:paraId="09A575F5" w14:textId="18FFF455" w:rsidR="00557E49" w:rsidRDefault="00557E49" w:rsidP="00C90A44">
+            <w:r>
+              <w:t xml:space="preserve">Nombre d’ouvrages du catalogue traduits dans d’autres langues (et </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>lesquelles</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D639F">
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE7602" w:rsidRPr="006D639F">
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00CE7602" w:rsidRPr="006D639F">
+              <w:t>an</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5868" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
           </w:tcPr>
           <w:p w14:paraId="597A03F0" w14:textId="77777777" w:rsidR="00557E49" w:rsidRDefault="00557E49" w:rsidP="00C90A44"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00557E49" w14:paraId="289F156B" w14:textId="77777777" w:rsidTr="00557E49">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4056" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="30034C32" w14:textId="4F44E6A8" w:rsidR="00557E49" w:rsidRDefault="00557E49" w:rsidP="00C90A44">
+          <w:p w14:paraId="30034C32" w14:textId="1FA94142" w:rsidR="00557E49" w:rsidRDefault="00557E49" w:rsidP="00C90A44">
             <w:r>
               <w:t>Nombre d’ouvrages publiés résultant de commandes</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE7602" w:rsidRPr="006D639F">
+              <w:t>/an</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5868" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
           </w:tcPr>
           <w:p w14:paraId="493F9E0C" w14:textId="77777777" w:rsidR="00557E49" w:rsidRDefault="00557E49" w:rsidP="00C90A44"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00557E49" w14:paraId="2371854E" w14:textId="77777777" w:rsidTr="00557E49">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4056" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="5015D3FD" w14:textId="4306AD46" w:rsidR="00557E49" w:rsidRDefault="00557E49" w:rsidP="00C90A44">
+          <w:p w14:paraId="5015D3FD" w14:textId="2CC8877B" w:rsidR="00557E49" w:rsidRDefault="00557E49" w:rsidP="00C90A44">
             <w:r>
               <w:t>Nombre d’ouvrages publiés sélectionnés à réception</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE7602" w:rsidRPr="006D639F">
+              <w:t>/an</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5868" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
           </w:tcPr>
           <w:p w14:paraId="6EA74E3E" w14:textId="77777777" w:rsidR="00557E49" w:rsidRDefault="00557E49" w:rsidP="00C90A44"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00557E49" w14:paraId="57AB76D1" w14:textId="77777777" w:rsidTr="00557E49">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4056" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="5937148B" w14:textId="77777777" w:rsidR="00557E49" w:rsidRDefault="00557E49" w:rsidP="00C90A44"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1899" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="311BEC91" w14:textId="77777777" w:rsidR="00557E49" w:rsidRDefault="00557E49" w:rsidP="000151FA"/>
@@ -956,86 +993,86 @@
             <w:r>
               <w:t xml:space="preserve">0 interne </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
           </w:tcPr>
           <w:p w14:paraId="1A371D08" w14:textId="1358AA13" w:rsidR="00557E49" w:rsidRDefault="00557E49" w:rsidP="00C90A44">
             <w:r>
               <w:t>0 externe (0 Suisse ; 0 étranger)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00557E49" w14:paraId="5AFEF968" w14:textId="77777777" w:rsidTr="00557E49">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4056" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="676B1ABD" w14:textId="77777777" w:rsidR="00557E49" w:rsidRDefault="00557E49" w:rsidP="00C90A44">
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>Photolithographie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1899" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="12EDAC4A" w14:textId="77777777" w:rsidR="00557E49" w:rsidRDefault="00557E49" w:rsidP="000151FA">
             <w:r>
               <w:t xml:space="preserve">0 interne </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
           </w:tcPr>
           <w:p w14:paraId="24869B42" w14:textId="41658F92" w:rsidR="00557E49" w:rsidRDefault="00557E49" w:rsidP="00C90A44">
             <w:r>
               <w:t>0 externe (0 Suisse ; 0 étranger)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00557E49" w14:paraId="73EF1605" w14:textId="77777777" w:rsidTr="00557E49">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4056" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="02B30119" w14:textId="77777777" w:rsidR="00557E49" w:rsidRDefault="00557E49" w:rsidP="00C90A44">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Impression</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1899" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="283DC84B" w14:textId="77777777" w:rsidR="00557E49" w:rsidRDefault="00557E49" w:rsidP="000151FA">
             <w:r>
               <w:t xml:space="preserve">0 Genève </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1898" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="65399F2B" w14:textId="77777777" w:rsidR="00557E49" w:rsidRDefault="00557E49" w:rsidP="000151FA">
             <w:r>
               <w:t>0 Suisse</w:t>
             </w:r>
           </w:p>
@@ -1176,51 +1213,59 @@
               <w:t>Distributeur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5868" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
           </w:tcPr>
           <w:p w14:paraId="67CF236D" w14:textId="77777777" w:rsidR="00557E49" w:rsidRDefault="00557E49" w:rsidP="00C90A44"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00557E49" w14:paraId="35619064" w14:textId="77777777" w:rsidTr="00557E49">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4056" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="6EFFA3BE" w14:textId="3612EB3D" w:rsidR="00557E49" w:rsidRDefault="00557E49" w:rsidP="00C90A44">
             <w:r>
               <w:t xml:space="preserve">Pourcentage des ventes directes </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04A852D4" w14:textId="76727EBB" w:rsidR="00557E49" w:rsidRDefault="00557E49" w:rsidP="00C90A44">
             <w:r>
-              <w:t>(via le site internet de la maison ou autres)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>via</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> le site internet de la maison ou autres)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5868" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
           </w:tcPr>
           <w:p w14:paraId="5A9C331C" w14:textId="547E1995" w:rsidR="00557E49" w:rsidRDefault="00557E49" w:rsidP="00C90A44"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00557E49" w14:paraId="61E6AB00" w14:textId="77777777" w:rsidTr="00557E49">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9924" w:type="dxa"/>
             <w:gridSpan w:val="17"/>
           </w:tcPr>
           <w:p w14:paraId="2782D9B5" w14:textId="77777777" w:rsidR="00557E49" w:rsidRDefault="00557E49" w:rsidP="00C90A44"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00557E49" w14:paraId="74CB1EB4" w14:textId="77777777" w:rsidTr="00557E49">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
@@ -1396,51 +1441,51 @@
               <w:t>0 oui (préciser)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00557E49" w14:paraId="011D88CB" w14:textId="77777777" w:rsidTr="00557E49">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4056" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="72D2700E" w14:textId="5C9C2B27" w:rsidR="00557E49" w:rsidRDefault="00557E49" w:rsidP="00C90A44">
             <w:r>
               <w:t>Membre d’une ou plusieurs associations, d’un groupe de professionnels spécifiques ou autre (préciser)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5868" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
           </w:tcPr>
           <w:p w14:paraId="6EF3269F" w14:textId="449DBFC3" w:rsidR="00557E49" w:rsidRDefault="00557E49" w:rsidP="00C90A44"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00557E49" w14:paraId="7F7E1FEF" w14:textId="39089CE1" w:rsidTr="00557E49">
+      <w:tr w:rsidR="00557E49" w14:paraId="7F7E1FEF" w14:textId="39089CE1" w:rsidTr="006D639F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4136" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="39AA2C52" w14:textId="714DA026" w:rsidR="00557E49" w:rsidRDefault="00557E49" w:rsidP="00557E49">
             <w:r>
               <w:t xml:space="preserve">Poste/mandat de médiation culturelle </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2823" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="1E50E354" w14:textId="6B9EA5A9" w:rsidR="00557E49" w:rsidRDefault="00557E49" w:rsidP="00557E49">
             <w:r>
               <w:t xml:space="preserve">0 interne </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
@@ -1646,91 +1691,91 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2071" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="3357483A" w14:textId="77777777" w:rsidR="00557E49" w:rsidRDefault="00557E49" w:rsidP="00557E49">
             <w:r>
               <w:t>0 régulier</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="19DE40F6" w14:textId="77777777" w:rsidR="00F36260" w:rsidRPr="00C90A44" w:rsidRDefault="00F36260" w:rsidP="00C90A44"/>
     <w:sectPr w:rsidR="00F36260" w:rsidRPr="00C90A44">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D77405CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="1C4CEF72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -2132,205 +2177,211 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="119342398">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1296642770">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="2095083011">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1347092723">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1474836527">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1190072410">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="2132698590">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1730684013">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1161238813">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1503937408">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="328753484">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1498688350">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="2046783658">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0039145A"/>
     <w:rsid w:val="00013C7E"/>
     <w:rsid w:val="000151FA"/>
     <w:rsid w:val="00097AA2"/>
     <w:rsid w:val="000F51A2"/>
     <w:rsid w:val="00125708"/>
     <w:rsid w:val="0013656C"/>
     <w:rsid w:val="00144D1F"/>
     <w:rsid w:val="001A3D8C"/>
     <w:rsid w:val="00235744"/>
     <w:rsid w:val="002A6096"/>
     <w:rsid w:val="002F4388"/>
     <w:rsid w:val="003016B6"/>
     <w:rsid w:val="00316922"/>
     <w:rsid w:val="00365D7C"/>
     <w:rsid w:val="0039145A"/>
     <w:rsid w:val="003E567D"/>
     <w:rsid w:val="00457F14"/>
     <w:rsid w:val="004975F6"/>
     <w:rsid w:val="005212D0"/>
     <w:rsid w:val="00557E49"/>
     <w:rsid w:val="005F6C1A"/>
     <w:rsid w:val="006005DD"/>
+    <w:rsid w:val="0064119E"/>
     <w:rsid w:val="00646FC4"/>
     <w:rsid w:val="006954C6"/>
     <w:rsid w:val="006B3802"/>
+    <w:rsid w:val="006D639F"/>
     <w:rsid w:val="006F40AD"/>
     <w:rsid w:val="0070714F"/>
+    <w:rsid w:val="00735D40"/>
     <w:rsid w:val="00830880"/>
     <w:rsid w:val="008345A7"/>
     <w:rsid w:val="00890B58"/>
     <w:rsid w:val="008A2C91"/>
     <w:rsid w:val="00930AAF"/>
     <w:rsid w:val="00A30402"/>
     <w:rsid w:val="00A50A80"/>
     <w:rsid w:val="00B263D2"/>
     <w:rsid w:val="00B266B0"/>
     <w:rsid w:val="00B62BB1"/>
     <w:rsid w:val="00B65436"/>
     <w:rsid w:val="00B83F9B"/>
     <w:rsid w:val="00B931EC"/>
     <w:rsid w:val="00BF49C4"/>
     <w:rsid w:val="00C47D71"/>
     <w:rsid w:val="00C8491A"/>
     <w:rsid w:val="00C90A44"/>
     <w:rsid w:val="00CB1623"/>
+    <w:rsid w:val="00CE7602"/>
     <w:rsid w:val="00DE2333"/>
+    <w:rsid w:val="00E12DE3"/>
     <w:rsid w:val="00F17C28"/>
     <w:rsid w:val="00F36260"/>
     <w:rsid w:val="00F666F4"/>
     <w:rsid w:val="00FC4F98"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7CFB3861"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D4FDD6CC-3228-4C7D-B239-682A04596EF4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CH" w:eastAsia="fr-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2651,50 +2702,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0013656C"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre1Car"/>
     <w:qFormat/>
     <w:rsid w:val="0013656C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:before="480"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
@@ -2919,51 +2975,51 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="NotedefinCar"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00365D7C"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NotedefinCar">
     <w:name w:val="Note de fin Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Notedefin"/>
     <w:semiHidden/>
     <w:rsid w:val="00365D7C"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -3232,78 +3288,78 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95FE6106-F9FE-491B-AD73-FDD1E7E29742}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>388</Words>
-  <Characters>2248</Characters>
+  <Words>389</Words>
+  <Characters>2283</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
+  <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Etat de Genève</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2631</CharactersWithSpaces>
+  <CharactersWithSpaces>2667</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tissot Karine (DIP)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AdHocReviewCycleID">
     <vt:i4>-1780225431</vt:i4>
   </property>