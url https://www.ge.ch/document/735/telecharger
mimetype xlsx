--- v0 (2025-10-05)
+++ v1 (2026-08-01)
@@ -1,180 +1,205 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr codeName="ThisWorkbook" autoCompressPictures="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\UO2329\14_service_PM\CHEF PM\Informatique\INTERNET\Site impôts PM\Calculettes\2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\UO2329\14_service_PM\IT\Excel\Calculettes\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0D2F7B26-DF7F-43B3-BF90-A85DFCD75693}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3900639B-C95D-4AA7-9F65-0F47D4C3AA80}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Calculette SA ICC 2025" sheetId="5" r:id="rId1"/>
-    <sheet name="Calculette SA IFD 2025" sheetId="9" r:id="rId2"/>
+    <sheet name="Calculette SA ICC 2026" sheetId="5" r:id="rId1"/>
+    <sheet name="Calculette SA IFD 2026" sheetId="9" r:id="rId2"/>
     <sheet name="SA Data" sheetId="4" state="hidden" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <definedNames>
     <definedName name="mc_a" localSheetId="2">#REF!</definedName>
     <definedName name="mc_b" localSheetId="2">#REF!</definedName>
     <definedName name="mc_c" localSheetId="2">#REF!</definedName>
     <definedName name="mc_g" localSheetId="2">#REF!</definedName>
     <definedName name="mc_i" localSheetId="2">#REF!</definedName>
     <definedName name="solver_drv" hidden="1">1</definedName>
     <definedName name="solver_est" hidden="1">1</definedName>
     <definedName name="solver_itr" hidden="1">100</definedName>
     <definedName name="solver_lin" hidden="1">0</definedName>
     <definedName name="solver_num" hidden="1">0</definedName>
     <definedName name="solver_nwt" hidden="1">1</definedName>
     <definedName name="solver_opt" hidden="1">#REF!</definedName>
     <definedName name="solver_pre" hidden="1">0.000001</definedName>
     <definedName name="solver_scl" hidden="1">0</definedName>
     <definedName name="solver_sho" hidden="1">1</definedName>
     <definedName name="solver_tim" hidden="1">100</definedName>
     <definedName name="solver_tmp" hidden="1">[1]D2!$F$40,[1]D2!$F$24,[1]D2!$F$32,[1]D2!$F$43,[1]D2!$F$38,[1]D2!$F$20,[1]D2!$F$22,[1]D2!$F$28,[1]D2!$F$30</definedName>
     <definedName name="solver_tol" hidden="1">0.05</definedName>
     <definedName name="solver_typ" hidden="1">3</definedName>
     <definedName name="solver_val" hidden="1">0</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Calculette SA ICC 2025'!$B$1:$U$84</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'Calculette SA IFD 2025'!$A$1:$V$32</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Calculette SA ICC 2026'!$B$1:$U$84</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Calculette SA IFD 2026'!$A$1:$V$32</definedName>
   </definedNames>
   <calcPr calcId="191029" iterate="1"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="G25" i="5" l="1"/>
+  <c r="G41" i="5" l="1"/>
+  <c r="N41" i="5"/>
+  <c r="G25" i="5"/>
   <c r="O33" i="5"/>
-  <c r="G41" i="5" l="1"/>
-  <c r="O49" i="5"/>
+  <c r="O49" i="5" l="1"/>
   <c r="O32" i="5"/>
   <c r="N42" i="5" l="1"/>
   <c r="O45" i="5"/>
   <c r="O42" i="5" l="1"/>
   <c r="Q42" i="5" l="1"/>
   <c r="O41" i="5" l="1"/>
-  <c r="N41" i="5" l="1"/>
-  <c r="N45" i="5" s="1"/>
+  <c r="N45" i="5" l="1"/>
   <c r="O25" i="5"/>
   <c r="O28" i="5"/>
   <c r="U57" i="5"/>
   <c r="U55" i="5"/>
   <c r="J31" i="5"/>
   <c r="E9" i="5"/>
   <c r="H20" i="9"/>
   <c r="O20" i="9"/>
   <c r="J48" i="5" l="1"/>
   <c r="K31" i="5"/>
   <c r="O31" i="5" s="1"/>
   <c r="R20" i="9"/>
   <c r="Q25" i="5"/>
   <c r="U59" i="5"/>
   <c r="Q41" i="5"/>
   <c r="H22" i="9" l="1"/>
   <c r="R22" i="9" s="1"/>
   <c r="R24" i="9" s="1"/>
   <c r="G26" i="5"/>
   <c r="Q26" i="5" s="1"/>
   <c r="Q27" i="5" s="1"/>
   <c r="Q43" i="5" s="1"/>
   <c r="K48" i="5"/>
   <c r="Q44" i="5" l="1"/>
   <c r="G48" i="5" s="1"/>
   <c r="G33" i="5"/>
   <c r="G31" i="5"/>
   <c r="Q31" i="5" s="1"/>
   <c r="G28" i="5"/>
   <c r="Q28" i="5" s="1"/>
   <c r="U28" i="5" s="1"/>
   <c r="O48" i="5"/>
   <c r="Q33" i="5" l="1"/>
   <c r="G32" i="5"/>
   <c r="Q32" i="5" s="1"/>
   <c r="Q48" i="5"/>
   <c r="G45" i="5"/>
   <c r="Q45" i="5" s="1"/>
   <c r="U33" i="5" l="1"/>
   <c r="U36" i="5" s="1"/>
   <c r="U45" i="5"/>
   <c r="G49" i="5"/>
   <c r="Q49" i="5" s="1"/>
   <c r="U49" i="5" s="1"/>
   <c r="U51" i="5" l="1"/>
   <c r="U61" i="5" s="1"/>
 </calcChain>
 </file>
 
+<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>Guglielmetti Barbara (DF)</author>
+  </authors>
+  <commentList>
+    <comment ref="D64" authorId="0" shapeId="0" xr:uid="{5E53E4C7-2F85-4EE5-B636-492AF0913D54}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
+Centimes commune de Vernier non validé au 09.07.2026</t>
+        </r>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="233" uniqueCount="129">
   <si>
     <t>Impôt sur le bénéfice</t>
   </si>
   <si>
     <t>Taux de base</t>
   </si>
   <si>
     <t>Centimes additionnels cantonaux</t>
   </si>
   <si>
     <t>Impôt sur le capital</t>
   </si>
   <si>
     <t>Taux de base (ordinaire)</t>
   </si>
   <si>
     <t>Taux de base (réduit)</t>
   </si>
   <si>
     <t>Impôt sur le bénéfice et impôt sur le capital</t>
   </si>
   <si>
     <t>Centime additionnel spécial</t>
@@ -501,126 +526,126 @@
     <t>Art. 68 de la Loi de procédure fiscale (LPFisc)</t>
   </si>
   <si>
     <t>Art. 302 de la Loi générale sur les contributions publiques (LCP)</t>
   </si>
   <si>
     <t>I 4 05</t>
   </si>
   <si>
     <t>D 3 17</t>
   </si>
   <si>
     <t>du canton de Genève</t>
   </si>
   <si>
     <t>Arrêté approuvant le nombre des centimes additionnels à percevoir pour l'année 2024 par les communes</t>
   </si>
   <si>
     <t>Art. 68, 71 ou 72 de la Loi fédérale sur l'impôt fédéral direct (LIFD)</t>
   </si>
   <si>
     <t>Art. 69 et 70 de la Loi fédérale sur l'impôt fédéral direct (LIFD)</t>
   </si>
   <si>
     <t>Art. 174 de la Loi fédérale sur l'impôt fédéral direct (LIFD)</t>
+  </si>
+  <si>
+    <t>Art. 45B de la Loi sur l'imposition des personnes morales (LIPM) - Disposition légale plus applicable dès la période fiscale 2025</t>
+  </si>
+  <si>
+    <t>Art. 10 de la Loi sur l'imposition des personnes morales (LIPM)</t>
+  </si>
+  <si>
+    <t>Impôt cantonal et communal 2026</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Calcul de l'impôt cantonal et communal </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color indexed="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">2025              </t>
+      <t xml:space="preserve">2026              </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">                                                                                 sur le bénéfice et le capital et de l'impôt immobilier complémentaire</t>
     </r>
   </si>
   <si>
-    <t>Impôt cantonal et communal 2025</t>
-[...2 lines deleted...]
-    <t>Impôt fédéral direct 2025</t>
+    <t>Impôt fédéral direct 2026</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Calcul de l'impôt fédéral direct </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color indexed="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">2025             </t>
+      <t xml:space="preserve">2026             </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">                                                                                 sur le bénéfice</t>
     </r>
-  </si>
-[...4 lines deleted...]
-    <t>Art. 10 de la Loi sur l'imposition des personnes morales (LIPM)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="164" formatCode="0.000%"/>
     <numFmt numFmtId="165" formatCode="#,##0.00;[Red]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0;[Red]#,##0"/>
     <numFmt numFmtId="167" formatCode="[$-100C]d/\ mmmm\ yyyy;@"/>
     <numFmt numFmtId="168" formatCode="dd/mm/yyyy;@"/>
     <numFmt numFmtId="169" formatCode="0.0000%"/>
   </numFmts>
-  <fonts count="24" x14ac:knownFonts="1">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -716,91 +741,103 @@
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="81"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="8">
+  <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="65"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="23"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="23">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="hair">
@@ -1027,51 +1064,51 @@
         <color indexed="63"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="22" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="295">
+  <cellXfs count="297">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyProtection="1">
@@ -1771,268 +1808,270 @@
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="10" fontId="11" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="2" fillId="7" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="10" fontId="2" fillId="7" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" xfId="3" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="10" fontId="2" fillId="7" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="168" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...13 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="165" fontId="2" fillId="8" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="10" fontId="2" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="4" fontId="2" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="169" fontId="2" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
-[...87 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="168" fontId="2" fillId="6" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="168" fontId="2" fillId="6" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="2" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Milliers" xfId="4" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_Décla SA2007 version 0.1 (22-08-07)" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal_NOUVEAU BORDEREAU PM 2006 (version 09-09-05)" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal_Provision AF2006 (version 31 juillet 2006)" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
@@ -2633,161 +2672,161 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Feuil1">
     <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:AD100"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G11" sqref="G11:H11"/>
+      <selection activeCell="J17" sqref="J17:K17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.375" style="1" customWidth="1"/>
     <col min="3" max="3" width="3.625" style="1" customWidth="1"/>
     <col min="4" max="4" width="5.875" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.625" style="3" customWidth="1"/>
     <col min="6" max="6" width="2.625" style="4" customWidth="1"/>
     <col min="7" max="8" width="4.625" style="1" customWidth="1"/>
     <col min="9" max="9" width="2.5" style="1" customWidth="1"/>
     <col min="10" max="11" width="5.625" style="1" customWidth="1"/>
     <col min="12" max="12" width="3.375" style="1" customWidth="1"/>
     <col min="13" max="13" width="4.625" style="1" customWidth="1"/>
     <col min="14" max="14" width="4.125" style="5" customWidth="1"/>
     <col min="15" max="16" width="3.5" style="1" customWidth="1"/>
     <col min="17" max="19" width="3.75" style="1" customWidth="1"/>
     <col min="20" max="20" width="3.625" style="1" customWidth="1"/>
     <col min="21" max="21" width="10.625" style="1" customWidth="1"/>
     <col min="22" max="22" width="3.625" style="1" customWidth="1"/>
     <col min="23" max="16384" width="11" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:28" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="2:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="218"/>
       <c r="C2" s="216" t="s">
         <v>106</v>
       </c>
-      <c r="K2" s="240" t="s">
-[...11 lines deleted...]
-      <c r="U2" s="240"/>
+      <c r="K2" s="275" t="s">
+        <v>126</v>
+      </c>
+      <c r="L2" s="275"/>
+      <c r="M2" s="275"/>
+      <c r="N2" s="275"/>
+      <c r="O2" s="275"/>
+      <c r="P2" s="275"/>
+      <c r="Q2" s="275"/>
+      <c r="R2" s="275"/>
+      <c r="S2" s="275"/>
+      <c r="T2" s="275"/>
+      <c r="U2" s="275"/>
     </row>
     <row r="3" spans="2:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="218"/>
       <c r="C3" s="181" t="s">
         <v>104</v>
       </c>
       <c r="J3" s="178"/>
-      <c r="K3" s="240"/>
-[...9 lines deleted...]
-      <c r="U3" s="240"/>
+      <c r="K3" s="275"/>
+      <c r="L3" s="275"/>
+      <c r="M3" s="275"/>
+      <c r="N3" s="275"/>
+      <c r="O3" s="275"/>
+      <c r="P3" s="275"/>
+      <c r="Q3" s="275"/>
+      <c r="R3" s="275"/>
+      <c r="S3" s="275"/>
+      <c r="T3" s="275"/>
+      <c r="U3" s="275"/>
       <c r="W3" s="6"/>
     </row>
     <row r="4" spans="2:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="218"/>
       <c r="C4" s="1" t="s">
         <v>105</v>
       </c>
       <c r="J4" s="178"/>
-      <c r="K4" s="240"/>
-[...9 lines deleted...]
-      <c r="U4" s="240"/>
+      <c r="K4" s="275"/>
+      <c r="L4" s="275"/>
+      <c r="M4" s="275"/>
+      <c r="N4" s="275"/>
+      <c r="O4" s="275"/>
+      <c r="P4" s="275"/>
+      <c r="Q4" s="275"/>
+      <c r="R4" s="275"/>
+      <c r="S4" s="275"/>
+      <c r="T4" s="275"/>
+      <c r="U4" s="275"/>
       <c r="W4" s="6"/>
     </row>
     <row r="5" spans="2:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="218"/>
       <c r="C5" s="217" t="s">
         <v>96</v>
       </c>
       <c r="J5" s="178"/>
-      <c r="K5" s="240"/>
-[...9 lines deleted...]
-      <c r="U5" s="240"/>
+      <c r="K5" s="275"/>
+      <c r="L5" s="275"/>
+      <c r="M5" s="275"/>
+      <c r="N5" s="275"/>
+      <c r="O5" s="275"/>
+      <c r="P5" s="275"/>
+      <c r="Q5" s="275"/>
+      <c r="R5" s="275"/>
+      <c r="S5" s="275"/>
+      <c r="T5" s="275"/>
+      <c r="U5" s="275"/>
       <c r="W5" s="6"/>
     </row>
     <row r="6" spans="2:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="218"/>
       <c r="D6" s="1"/>
       <c r="W6" s="6"/>
     </row>
     <row r="7" spans="2:28" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B7" s="218"/>
       <c r="C7" s="178"/>
       <c r="D7" s="178"/>
       <c r="E7" s="178"/>
       <c r="F7" s="178"/>
       <c r="G7" s="178"/>
       <c r="H7" s="178"/>
       <c r="I7" s="178"/>
       <c r="J7" s="178"/>
       <c r="K7" s="178"/>
       <c r="L7" s="178"/>
       <c r="M7" s="178"/>
       <c r="N7" s="178"/>
       <c r="O7" s="178"/>
       <c r="P7" s="178"/>
       <c r="Q7" s="178"/>
       <c r="R7" s="178"/>
@@ -2828,558 +2867,558 @@
       <c r="Z8" s="176"/>
       <c r="AA8" s="177"/>
     </row>
     <row r="9" spans="2:28" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E9" s="3" t="str">
         <f>VLOOKUP('SA Data'!C21,'SA Data'!A22:B66,2)</f>
         <v>Genève</v>
       </c>
       <c r="W9" s="6"/>
       <c r="X9" s="176"/>
       <c r="Y9" s="176"/>
       <c r="Z9" s="176"/>
       <c r="AA9" s="177"/>
       <c r="AB9" s="176"/>
     </row>
     <row r="10" spans="2:28" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="W10" s="6"/>
     </row>
     <row r="11" spans="2:28" x14ac:dyDescent="0.2">
       <c r="B11" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="G11" s="266"/>
-      <c r="H11" s="267"/>
+      <c r="G11" s="253"/>
+      <c r="H11" s="254"/>
       <c r="J11" s="175"/>
       <c r="U11" s="175"/>
       <c r="W11" s="6"/>
     </row>
     <row r="12" spans="2:28" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="W12" s="6"/>
     </row>
     <row r="13" spans="2:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="12"/>
       <c r="D13" s="75"/>
       <c r="E13" s="239">
-        <v>45658</v>
+        <v>46023</v>
       </c>
       <c r="F13" s="137"/>
-      <c r="G13" s="268">
-[...2 lines deleted...]
-      <c r="H13" s="269"/>
+      <c r="G13" s="255">
+        <v>46387</v>
+      </c>
+      <c r="H13" s="256"/>
       <c r="J13" s="12"/>
       <c r="K13" s="12"/>
       <c r="L13" s="12"/>
       <c r="M13" s="15"/>
       <c r="Q13" s="14"/>
       <c r="R13" s="14"/>
       <c r="S13" s="14"/>
       <c r="T13" s="14"/>
       <c r="X13" s="13"/>
     </row>
     <row r="14" spans="2:28" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="2:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="1" t="s">
         <v>56</v>
       </c>
       <c r="I15" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="J15" s="271"/>
-      <c r="K15" s="272"/>
+      <c r="J15" s="258"/>
+      <c r="K15" s="259"/>
       <c r="M15" s="56"/>
       <c r="N15" s="56"/>
       <c r="O15" s="55"/>
       <c r="P15" s="56"/>
       <c r="Q15" s="78"/>
       <c r="R15" s="79"/>
       <c r="S15" s="80"/>
       <c r="T15" s="80"/>
       <c r="U15" s="80"/>
     </row>
     <row r="16" spans="2:28" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="I16" s="5"/>
       <c r="J16" s="153"/>
       <c r="K16" s="153"/>
       <c r="M16" s="56"/>
       <c r="N16" s="56"/>
       <c r="O16" s="55"/>
       <c r="P16" s="56"/>
       <c r="Q16" s="78"/>
       <c r="R16" s="79"/>
       <c r="S16" s="80"/>
       <c r="T16" s="80"/>
       <c r="U16" s="80"/>
     </row>
     <row r="17" spans="2:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="1" t="s">
         <v>58</v>
       </c>
       <c r="I17" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="J17" s="271"/>
-      <c r="K17" s="272"/>
+      <c r="J17" s="258"/>
+      <c r="K17" s="259"/>
       <c r="M17" s="1" t="s">
         <v>59</v>
       </c>
       <c r="N17" s="1"/>
       <c r="O17" s="5"/>
       <c r="Q17" s="2"/>
       <c r="R17" s="3"/>
       <c r="S17" s="4"/>
       <c r="T17" s="1" t="s">
         <v>57</v>
       </c>
       <c r="U17" s="152"/>
     </row>
     <row r="18" spans="2:25" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I18" s="5"/>
       <c r="J18" s="154"/>
       <c r="K18" s="154"/>
       <c r="N18" s="1"/>
       <c r="O18" s="5"/>
       <c r="Q18" s="2"/>
       <c r="R18" s="3"/>
       <c r="S18" s="4"/>
       <c r="U18" s="136"/>
     </row>
     <row r="19" spans="2:25" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B19" s="270" t="s">
+      <c r="B19" s="257" t="s">
         <v>60</v>
       </c>
-      <c r="C19" s="270"/>
-[...3 lines deleted...]
-      <c r="G19" s="270"/>
+      <c r="C19" s="257"/>
+      <c r="D19" s="257"/>
+      <c r="E19" s="257"/>
+      <c r="F19" s="257"/>
+      <c r="G19" s="257"/>
       <c r="I19" s="5"/>
       <c r="J19" s="136"/>
       <c r="K19" s="136"/>
-      <c r="M19" s="270" t="s">
+      <c r="M19" s="257" t="s">
         <v>61</v>
       </c>
-      <c r="N19" s="270"/>
-[...4 lines deleted...]
-      <c r="S19" s="270"/>
+      <c r="N19" s="257"/>
+      <c r="O19" s="257"/>
+      <c r="P19" s="257"/>
+      <c r="Q19" s="257"/>
+      <c r="R19" s="257"/>
+      <c r="S19" s="257"/>
       <c r="U19" s="136"/>
     </row>
     <row r="20" spans="2:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B20" s="270"/>
-[...4 lines deleted...]
-      <c r="G20" s="270"/>
+      <c r="B20" s="257"/>
+      <c r="C20" s="257"/>
+      <c r="D20" s="257"/>
+      <c r="E20" s="257"/>
+      <c r="F20" s="257"/>
+      <c r="G20" s="257"/>
       <c r="I20" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="J20" s="271"/>
-[...7 lines deleted...]
-      <c r="S20" s="270"/>
+      <c r="J20" s="258"/>
+      <c r="K20" s="259"/>
+      <c r="M20" s="257"/>
+      <c r="N20" s="257"/>
+      <c r="O20" s="257"/>
+      <c r="P20" s="257"/>
+      <c r="Q20" s="257"/>
+      <c r="R20" s="257"/>
+      <c r="S20" s="257"/>
       <c r="T20" s="1" t="s">
         <v>57</v>
       </c>
       <c r="U20" s="152"/>
     </row>
     <row r="21" spans="2:25" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G21" s="16"/>
       <c r="H21" s="16"/>
       <c r="I21" s="16"/>
       <c r="J21" s="16" t="s">
         <v>101</v>
       </c>
       <c r="K21" s="16"/>
       <c r="L21" s="16"/>
       <c r="M21" s="16"/>
       <c r="N21" s="16"/>
       <c r="O21" s="17"/>
       <c r="P21" s="17"/>
       <c r="Q21" s="18"/>
       <c r="R21" s="18"/>
       <c r="S21" s="18"/>
       <c r="T21" s="18"/>
       <c r="U21" s="4"/>
     </row>
     <row r="22" spans="2:25" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="8"/>
       <c r="D22" s="9"/>
       <c r="E22" s="10"/>
       <c r="F22" s="11"/>
       <c r="G22" s="19"/>
       <c r="H22" s="19"/>
       <c r="I22" s="19"/>
       <c r="J22" s="19"/>
       <c r="K22" s="19"/>
       <c r="L22" s="19"/>
       <c r="M22" s="19"/>
       <c r="N22" s="19"/>
       <c r="O22" s="20"/>
       <c r="P22" s="20"/>
       <c r="Q22" s="21"/>
       <c r="R22" s="21"/>
       <c r="S22" s="21"/>
       <c r="T22" s="21"/>
       <c r="U22" s="11"/>
     </row>
     <row r="23" spans="2:25" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F23" s="22"/>
-      <c r="G23" s="261" t="s">
+      <c r="G23" s="262" t="s">
         <v>62</v>
       </c>
-      <c r="H23" s="261"/>
-[...1 lines deleted...]
-      <c r="J23" s="247" t="s">
+      <c r="H23" s="262"/>
+      <c r="I23" s="262"/>
+      <c r="J23" s="250" t="s">
         <v>63</v>
       </c>
-      <c r="K23" s="247"/>
-[...1 lines deleted...]
-      <c r="M23" s="247"/>
+      <c r="K23" s="250"/>
+      <c r="L23" s="250"/>
+      <c r="M23" s="250"/>
       <c r="N23" s="16"/>
-      <c r="O23" s="245" t="s">
+      <c r="O23" s="252" t="s">
         <v>64</v>
       </c>
-      <c r="P23" s="245"/>
-[...2 lines deleted...]
-      <c r="S23" s="262"/>
+      <c r="P23" s="252"/>
+      <c r="Q23" s="260"/>
+      <c r="R23" s="260"/>
+      <c r="S23" s="260"/>
       <c r="T23" s="18"/>
       <c r="U23" s="18" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="24" spans="2:25" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="23" t="s">
         <v>66</v>
       </c>
       <c r="F24" s="22"/>
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
       <c r="K24" s="2"/>
       <c r="L24" s="2"/>
       <c r="M24" s="2"/>
       <c r="N24" s="16"/>
       <c r="O24" s="17"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="18"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="4"/>
       <c r="Y24" s="24"/>
     </row>
     <row r="25" spans="2:25" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B25" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="25"/>
       <c r="D25" s="26"/>
       <c r="E25" s="27"/>
       <c r="F25" s="28">
         <v>1</v>
       </c>
-      <c r="G25" s="273">
+      <c r="G25" s="263">
         <f>IF(J17-J20&lt;0,0,J17-J20)</f>
         <v>0</v>
       </c>
-      <c r="H25" s="273"/>
-      <c r="I25" s="273"/>
+      <c r="H25" s="263"/>
+      <c r="I25" s="263"/>
       <c r="J25" s="29"/>
       <c r="K25" s="29"/>
       <c r="L25" s="29"/>
       <c r="M25" s="29"/>
       <c r="N25" s="29"/>
-      <c r="O25" s="264">
+      <c r="O25" s="251">
         <f>'SA Data'!C5</f>
         <v>3.3300000000000003E-2</v>
       </c>
-      <c r="P25" s="264"/>
-      <c r="Q25" s="246">
+      <c r="P25" s="251"/>
+      <c r="Q25" s="261">
         <f>ROUND((G25*O25)/5,2)*5</f>
         <v>0</v>
       </c>
-      <c r="R25" s="246"/>
-      <c r="S25" s="246"/>
+      <c r="R25" s="261"/>
+      <c r="S25" s="261"/>
       <c r="T25" s="31"/>
       <c r="U25" s="4"/>
     </row>
     <row r="26" spans="2:25" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B26" s="274" t="s">
+      <c r="B26" s="244" t="s">
         <v>67</v>
       </c>
-      <c r="C26" s="274"/>
-[...1 lines deleted...]
-      <c r="E26" s="274"/>
+      <c r="C26" s="244"/>
+      <c r="D26" s="244"/>
+      <c r="E26" s="244"/>
       <c r="F26" s="28">
         <v>9</v>
       </c>
-      <c r="G26" s="251">
+      <c r="G26" s="245">
         <f>IF(O26&gt;0,Q25,0)</f>
         <v>0</v>
       </c>
-      <c r="H26" s="251"/>
-      <c r="I26" s="251"/>
+      <c r="H26" s="245"/>
+      <c r="I26" s="245"/>
       <c r="J26" s="29"/>
       <c r="K26" s="29"/>
       <c r="L26" s="29"/>
       <c r="M26" s="29"/>
       <c r="N26" s="29"/>
-      <c r="O26" s="275"/>
-[...1 lines deleted...]
-      <c r="Q26" s="252">
+      <c r="O26" s="246"/>
+      <c r="P26" s="247"/>
+      <c r="Q26" s="278">
         <f>ROUND((-G26*O26)/5,2)*5</f>
         <v>0</v>
       </c>
-      <c r="R26" s="252"/>
-      <c r="S26" s="252"/>
+      <c r="R26" s="278"/>
+      <c r="S26" s="278"/>
       <c r="T26" s="31"/>
       <c r="U26" s="4"/>
       <c r="W26" s="1" t="s">
         <v>100</v>
       </c>
       <c r="X26" s="1" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="27" spans="2:25" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="32" t="s">
         <v>68</v>
       </c>
       <c r="C27" s="25"/>
       <c r="D27" s="26"/>
       <c r="E27" s="27"/>
       <c r="F27" s="28"/>
       <c r="G27" s="29"/>
       <c r="H27" s="29"/>
       <c r="I27" s="29"/>
       <c r="J27" s="29"/>
       <c r="K27" s="29"/>
       <c r="L27" s="29"/>
       <c r="M27" s="29"/>
       <c r="N27" s="29"/>
       <c r="O27" s="30"/>
       <c r="P27" s="30"/>
-      <c r="Q27" s="246">
+      <c r="Q27" s="261">
         <f>SUM(Q25:Q26)</f>
         <v>0</v>
       </c>
-      <c r="R27" s="246"/>
-      <c r="S27" s="246"/>
+      <c r="R27" s="261"/>
+      <c r="S27" s="261"/>
       <c r="T27" s="31"/>
       <c r="U27" s="4"/>
     </row>
     <row r="28" spans="2:25" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="33" t="s">
         <v>69</v>
       </c>
       <c r="C28" s="33"/>
       <c r="D28" s="34"/>
       <c r="E28" s="35"/>
       <c r="F28" s="36">
         <v>2</v>
       </c>
-      <c r="G28" s="242">
+      <c r="G28" s="249">
         <f>Q27</f>
         <v>0</v>
       </c>
-      <c r="H28" s="242"/>
-      <c r="I28" s="242"/>
+      <c r="H28" s="249"/>
+      <c r="I28" s="249"/>
       <c r="J28" s="37"/>
       <c r="K28" s="37"/>
       <c r="L28" s="37"/>
       <c r="M28" s="37"/>
       <c r="N28" s="37"/>
-      <c r="O28" s="243">
+      <c r="O28" s="277">
         <f>'SA Data'!C7</f>
         <v>0.88500000000000001</v>
       </c>
-      <c r="P28" s="243"/>
-      <c r="Q28" s="242">
+      <c r="P28" s="277"/>
+      <c r="Q28" s="249">
         <f>ROUND((G28*O28)/5,2)*5</f>
         <v>0</v>
       </c>
-      <c r="R28" s="242"/>
-      <c r="S28" s="242"/>
+      <c r="R28" s="249"/>
+      <c r="S28" s="249"/>
       <c r="T28" s="31"/>
       <c r="U28" s="148">
         <f>SUM(Q27:Q28)</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="2:25" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F29" s="22"/>
       <c r="U29" s="5"/>
     </row>
     <row r="30" spans="2:25" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="23" t="s">
         <v>70</v>
       </c>
       <c r="F30" s="22"/>
       <c r="I30" s="2"/>
       <c r="J30" s="2"/>
       <c r="K30" s="2"/>
       <c r="L30" s="2"/>
       <c r="M30" s="2"/>
       <c r="N30" s="16"/>
       <c r="O30" s="17"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="18"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="18"/>
     </row>
     <row r="31" spans="2:25" s="12" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="38" t="s">
         <v>69</v>
       </c>
       <c r="C31" s="38"/>
       <c r="D31" s="39"/>
       <c r="E31" s="40"/>
       <c r="F31" s="41">
         <v>4</v>
       </c>
-      <c r="G31" s="251">
+      <c r="G31" s="245">
         <f>ROUND((Q27*80%)/5,2)*5</f>
         <v>0</v>
       </c>
-      <c r="H31" s="251"/>
-      <c r="I31" s="251"/>
+      <c r="H31" s="245"/>
+      <c r="I31" s="245"/>
       <c r="J31" s="67">
         <f>VLOOKUP('SA Data'!C21,'SA Data'!A22:C66,3)</f>
         <v>6621</v>
       </c>
-      <c r="K31" s="244" t="str">
+      <c r="K31" s="248" t="str">
         <f>VLOOKUP(J31,'SA Data'!C22:E66,3)</f>
         <v>Genève</v>
       </c>
-      <c r="L31" s="244"/>
-      <c r="M31" s="244"/>
+      <c r="L31" s="248"/>
+      <c r="M31" s="248"/>
       <c r="N31" s="43"/>
-      <c r="O31" s="250">
+      <c r="O31" s="265">
         <f>VLOOKUP(K31,'SA Data'!B22:D66,3)/100</f>
         <v>0.45490000000000003</v>
       </c>
-      <c r="P31" s="250"/>
-      <c r="Q31" s="251">
+      <c r="P31" s="265"/>
+      <c r="Q31" s="245">
         <f>ROUND((G31*O31)/5,2)*5</f>
         <v>0</v>
       </c>
-      <c r="R31" s="251"/>
-      <c r="S31" s="251"/>
+      <c r="R31" s="245"/>
+      <c r="S31" s="245"/>
       <c r="T31" s="44"/>
       <c r="U31" s="45"/>
       <c r="W31" s="47"/>
     </row>
     <row r="32" spans="2:25" s="12" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="48" t="s">
         <v>8</v>
       </c>
       <c r="C32" s="48"/>
       <c r="D32" s="49"/>
       <c r="E32" s="50"/>
       <c r="F32" s="51">
         <v>5</v>
       </c>
-      <c r="G32" s="248">
+      <c r="G32" s="242">
         <f>Q27-G31</f>
         <v>0</v>
       </c>
-      <c r="H32" s="248"/>
-      <c r="I32" s="248"/>
+      <c r="H32" s="242"/>
+      <c r="I32" s="242"/>
       <c r="J32" s="52"/>
       <c r="K32" s="52"/>
       <c r="L32" s="52"/>
       <c r="M32" s="52"/>
       <c r="N32" s="52"/>
-      <c r="O32" s="249">
+      <c r="O32" s="243">
         <f>'SA Data'!C19</f>
-        <v>0.44</v>
-[...2 lines deleted...]
-      <c r="Q32" s="248">
+        <v>0.44500000000000001</v>
+      </c>
+      <c r="P32" s="243"/>
+      <c r="Q32" s="242">
         <f>ROUND((G32*O32)/5,2)*5</f>
         <v>0</v>
       </c>
-      <c r="R32" s="248"/>
-      <c r="S32" s="248"/>
+      <c r="R32" s="242"/>
+      <c r="S32" s="242"/>
       <c r="T32" s="31"/>
       <c r="U32" s="47"/>
     </row>
     <row r="33" spans="2:23" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="48" t="s">
         <v>107</v>
       </c>
       <c r="C33" s="48"/>
       <c r="D33" s="49"/>
       <c r="E33" s="50"/>
       <c r="F33" s="51">
         <v>14</v>
       </c>
-      <c r="G33" s="248">
+      <c r="G33" s="242">
         <f>Q27</f>
         <v>0</v>
       </c>
-      <c r="H33" s="248"/>
-      <c r="I33" s="248"/>
+      <c r="H33" s="242"/>
+      <c r="I33" s="242"/>
       <c r="J33" s="52"/>
       <c r="K33" s="52"/>
       <c r="L33" s="52"/>
       <c r="M33" s="52"/>
       <c r="N33" s="52"/>
-      <c r="O33" s="249">
+      <c r="O33" s="243">
         <f>'SA Data'!C8</f>
         <v>0.28499999999999998</v>
       </c>
-      <c r="P33" s="249"/>
-      <c r="Q33" s="248">
+      <c r="P33" s="243"/>
+      <c r="Q33" s="242">
         <f>ROUND((G33*O33)/5,2)*5</f>
         <v>0</v>
       </c>
-      <c r="R33" s="248"/>
-      <c r="S33" s="248"/>
+      <c r="R33" s="242"/>
+      <c r="S33" s="242"/>
       <c r="T33" s="44"/>
       <c r="U33" s="148">
         <f>SUM(Q31:Q33)</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="2:23" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F34" s="22"/>
     </row>
     <row r="35" spans="2:23" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="53"/>
       <c r="C35" s="53"/>
       <c r="D35" s="53"/>
       <c r="E35" s="53"/>
       <c r="F35" s="54"/>
       <c r="G35" s="44"/>
       <c r="H35" s="55"/>
       <c r="I35" s="55"/>
       <c r="J35" s="56"/>
       <c r="K35" s="56"/>
       <c r="L35" s="56"/>
       <c r="M35" s="56"/>
       <c r="N35" s="55"/>
       <c r="O35" s="57"/>
       <c r="P35" s="57"/>
@@ -3424,365 +3463,365 @@
       <c r="B38" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C38" s="8"/>
       <c r="D38" s="9"/>
       <c r="E38" s="10"/>
       <c r="F38" s="66"/>
       <c r="G38" s="19"/>
       <c r="H38" s="19"/>
       <c r="I38" s="19"/>
       <c r="J38" s="19"/>
       <c r="K38" s="19"/>
       <c r="L38" s="19"/>
       <c r="M38" s="19"/>
       <c r="N38" s="19"/>
       <c r="O38" s="20"/>
       <c r="P38" s="20"/>
       <c r="Q38" s="21"/>
       <c r="R38" s="21"/>
       <c r="S38" s="21"/>
       <c r="T38" s="21"/>
       <c r="U38" s="11"/>
     </row>
     <row r="39" spans="2:23" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F39" s="22"/>
-      <c r="G39" s="261" t="s">
+      <c r="G39" s="262" t="s">
         <v>62</v>
       </c>
-      <c r="H39" s="261"/>
-[...1 lines deleted...]
-      <c r="J39" s="247" t="s">
+      <c r="H39" s="262"/>
+      <c r="I39" s="262"/>
+      <c r="J39" s="250" t="s">
         <v>63</v>
       </c>
-      <c r="K39" s="247"/>
-[...1 lines deleted...]
-      <c r="M39" s="247"/>
+      <c r="K39" s="250"/>
+      <c r="L39" s="250"/>
+      <c r="M39" s="250"/>
       <c r="N39" s="16" t="s">
         <v>71</v>
       </c>
-      <c r="O39" s="245" t="s">
+      <c r="O39" s="252" t="s">
         <v>64</v>
       </c>
-      <c r="P39" s="245"/>
-[...2 lines deleted...]
-      <c r="S39" s="262"/>
+      <c r="P39" s="252"/>
+      <c r="Q39" s="260"/>
+      <c r="R39" s="260"/>
+      <c r="S39" s="260"/>
       <c r="T39" s="18"/>
       <c r="U39" s="18" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="40" spans="2:23" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="23" t="s">
         <v>66</v>
       </c>
       <c r="F40" s="22"/>
       <c r="I40" s="2"/>
       <c r="J40" s="2"/>
       <c r="K40" s="2"/>
       <c r="L40" s="2"/>
       <c r="M40" s="2"/>
       <c r="N40" s="16"/>
       <c r="O40" s="17"/>
       <c r="P40" s="5"/>
       <c r="Q40" s="18"/>
       <c r="R40" s="5"/>
       <c r="S40" s="5"/>
       <c r="T40" s="5"/>
       <c r="U40" s="4"/>
     </row>
     <row r="41" spans="2:23" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B41" s="25" t="s">
         <v>98</v>
       </c>
       <c r="C41" s="25"/>
       <c r="D41" s="26"/>
       <c r="E41" s="27"/>
       <c r="F41" s="28">
         <v>6</v>
       </c>
-      <c r="G41" s="263">
+      <c r="G41" s="264">
         <f>IF(U17-U20-G42&lt;0,0,U17-U20-G42)</f>
         <v>0</v>
       </c>
-      <c r="H41" s="263"/>
-      <c r="I41" s="263"/>
+      <c r="H41" s="264"/>
+      <c r="I41" s="264"/>
       <c r="J41" s="29"/>
       <c r="K41" s="29"/>
       <c r="L41" s="29"/>
       <c r="M41" s="29"/>
       <c r="N41" s="29">
         <f>DAYS360(E13,G13,TRUE)+1</f>
         <v>360</v>
       </c>
-      <c r="O41" s="264">
+      <c r="O41" s="251">
         <f>'SA Data'!C12</f>
         <v>1.8E-3</v>
       </c>
-      <c r="P41" s="264"/>
-      <c r="Q41" s="246">
+      <c r="P41" s="251"/>
+      <c r="Q41" s="261">
         <f>ROUND((G41*O41/360*N41)/5,2)*5</f>
         <v>0</v>
       </c>
-      <c r="R41" s="246"/>
-      <c r="S41" s="246"/>
+      <c r="R41" s="261"/>
+      <c r="S41" s="261"/>
       <c r="T41" s="31"/>
       <c r="U41" s="4"/>
       <c r="W41" s="4"/>
     </row>
     <row r="42" spans="2:23" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="25" t="s">
         <v>99</v>
       </c>
       <c r="C42" s="25"/>
       <c r="D42" s="26"/>
       <c r="E42" s="27"/>
       <c r="F42" s="28">
         <v>6</v>
       </c>
-      <c r="G42" s="257"/>
-[...1 lines deleted...]
-      <c r="I42" s="259"/>
+      <c r="G42" s="266"/>
+      <c r="H42" s="267"/>
+      <c r="I42" s="268"/>
       <c r="J42" s="182"/>
       <c r="K42" s="182"/>
       <c r="L42" s="182"/>
       <c r="M42" s="182"/>
       <c r="N42" s="182">
         <f>DAYS360(E13,G13,TRUE)+1</f>
         <v>360</v>
       </c>
-      <c r="O42" s="265">
+      <c r="O42" s="269">
         <f>'SA Data'!C13</f>
         <v>5.0000000000000004E-6</v>
       </c>
-      <c r="P42" s="265"/>
-      <c r="Q42" s="246">
+      <c r="P42" s="269"/>
+      <c r="Q42" s="261">
         <f>ROUND((G42*O42/360*N42)/5,2)*5</f>
         <v>0</v>
       </c>
-      <c r="R42" s="246"/>
-      <c r="S42" s="246"/>
+      <c r="R42" s="261"/>
+      <c r="S42" s="261"/>
       <c r="T42" s="31"/>
       <c r="U42" s="4"/>
       <c r="W42" s="4"/>
     </row>
     <row r="43" spans="2:23" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="25" t="s">
         <v>94</v>
       </c>
       <c r="C43" s="25"/>
       <c r="D43" s="26"/>
       <c r="E43" s="27"/>
       <c r="F43" s="28">
         <v>13</v>
       </c>
       <c r="G43" s="180"/>
       <c r="H43" s="180"/>
       <c r="I43" s="180"/>
       <c r="J43" s="29"/>
       <c r="K43" s="29"/>
       <c r="L43" s="29"/>
       <c r="M43" s="29"/>
       <c r="N43" s="29"/>
       <c r="O43" s="30"/>
       <c r="P43" s="30"/>
-      <c r="Q43" s="241">
+      <c r="Q43" s="276">
         <f>ROUND(-MIN(Q27,Q41+Q42)/5,2)*5</f>
         <v>0</v>
       </c>
-      <c r="R43" s="241"/>
-      <c r="S43" s="241"/>
+      <c r="R43" s="276"/>
+      <c r="S43" s="276"/>
       <c r="T43" s="31"/>
       <c r="U43" s="4"/>
     </row>
     <row r="44" spans="2:23" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="32" t="s">
         <v>68</v>
       </c>
       <c r="C44" s="25"/>
       <c r="D44" s="26"/>
       <c r="E44" s="27"/>
       <c r="F44" s="28"/>
       <c r="G44" s="180"/>
       <c r="H44" s="180"/>
       <c r="I44" s="180"/>
       <c r="J44" s="29"/>
       <c r="K44" s="29"/>
       <c r="L44" s="29"/>
       <c r="M44" s="29"/>
       <c r="N44" s="29"/>
       <c r="O44" s="30"/>
       <c r="P44" s="30"/>
-      <c r="Q44" s="242">
+      <c r="Q44" s="249">
         <f>SUM(Q41:S43)</f>
         <v>0</v>
       </c>
-      <c r="R44" s="242"/>
-      <c r="S44" s="242"/>
+      <c r="R44" s="249"/>
+      <c r="S44" s="249"/>
       <c r="T44" s="31"/>
       <c r="U44" s="4"/>
     </row>
     <row r="45" spans="2:23" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="33" t="s">
         <v>69</v>
       </c>
       <c r="C45" s="33"/>
       <c r="D45" s="34"/>
       <c r="E45" s="35"/>
       <c r="F45" s="36">
         <v>7</v>
       </c>
-      <c r="G45" s="242">
+      <c r="G45" s="249">
         <f>Q44</f>
         <v>0</v>
       </c>
-      <c r="H45" s="242"/>
-      <c r="I45" s="242"/>
+      <c r="H45" s="249"/>
+      <c r="I45" s="249"/>
       <c r="J45" s="37"/>
       <c r="K45" s="37"/>
       <c r="L45" s="37"/>
       <c r="M45" s="37"/>
       <c r="N45" s="211" t="str">
         <f>IF(DAYS360(G11,E13)&lt;1080,MAX(N41-(1080-DAYS360(G11,E13)),0),"")</f>
         <v/>
       </c>
-      <c r="O45" s="243">
+      <c r="O45" s="277">
         <f>'SA Data'!C14</f>
         <v>0.77500000000000002</v>
       </c>
-      <c r="P45" s="243"/>
-      <c r="Q45" s="242">
+      <c r="P45" s="277"/>
+      <c r="Q45" s="249">
         <f>IF(N45="",(ROUND((G45*O45)/5,2)*5),(ROUND((G45*O45*N45/N41)/5,2)*5))</f>
         <v>0</v>
       </c>
-      <c r="R45" s="242"/>
-      <c r="S45" s="242"/>
+      <c r="R45" s="249"/>
+      <c r="S45" s="249"/>
       <c r="T45" s="31"/>
       <c r="U45" s="147">
         <f>SUM(Q44:S45)</f>
         <v>0</v>
       </c>
       <c r="W45" s="195"/>
     </row>
     <row r="46" spans="2:23" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F46" s="22"/>
       <c r="U46" s="5"/>
     </row>
     <row r="47" spans="2:23" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="23" t="s">
         <v>70</v>
       </c>
       <c r="F47" s="22"/>
       <c r="I47" s="2"/>
       <c r="J47" s="2"/>
       <c r="K47" s="2"/>
       <c r="L47" s="2"/>
       <c r="M47" s="2"/>
       <c r="N47" s="16"/>
       <c r="O47" s="17"/>
       <c r="P47" s="5"/>
       <c r="Q47" s="18"/>
       <c r="R47" s="5"/>
       <c r="S47" s="5"/>
       <c r="T47" s="5"/>
       <c r="U47" s="18"/>
     </row>
     <row r="48" spans="2:23" s="12" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="38" t="s">
         <v>69</v>
       </c>
       <c r="C48" s="38"/>
       <c r="D48" s="39"/>
       <c r="E48" s="40"/>
       <c r="F48" s="41">
         <v>4</v>
       </c>
-      <c r="G48" s="251">
+      <c r="G48" s="245">
         <f>ROUND((Q44*80%)/5,2)*5</f>
         <v>0</v>
       </c>
-      <c r="H48" s="251"/>
-      <c r="I48" s="251"/>
+      <c r="H48" s="245"/>
+      <c r="I48" s="245"/>
       <c r="J48" s="67">
         <f>J31</f>
         <v>6621</v>
       </c>
-      <c r="K48" s="244" t="str">
+      <c r="K48" s="248" t="str">
         <f>K31</f>
         <v>Genève</v>
       </c>
-      <c r="L48" s="244"/>
-      <c r="M48" s="244"/>
+      <c r="L48" s="248"/>
+      <c r="M48" s="248"/>
       <c r="N48" s="43"/>
-      <c r="O48" s="250">
+      <c r="O48" s="265">
         <f>O31</f>
         <v>0.45490000000000003</v>
       </c>
-      <c r="P48" s="250"/>
-      <c r="Q48" s="251">
+      <c r="P48" s="265"/>
+      <c r="Q48" s="245">
         <f>ROUND((G48*O48)/5,2)*5</f>
         <v>0</v>
       </c>
-      <c r="R48" s="251"/>
-      <c r="S48" s="251"/>
+      <c r="R48" s="245"/>
+      <c r="S48" s="245"/>
       <c r="T48" s="44"/>
       <c r="U48" s="45"/>
       <c r="W48" s="47"/>
     </row>
     <row r="49" spans="2:24" s="12" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="48" t="s">
         <v>8</v>
       </c>
       <c r="C49" s="48"/>
       <c r="D49" s="49"/>
       <c r="E49" s="50"/>
       <c r="F49" s="51">
         <v>5</v>
       </c>
-      <c r="G49" s="248">
+      <c r="G49" s="242">
         <f>Q44-G48</f>
         <v>0</v>
       </c>
-      <c r="H49" s="248"/>
-      <c r="I49" s="248"/>
+      <c r="H49" s="242"/>
+      <c r="I49" s="242"/>
       <c r="J49" s="52"/>
       <c r="K49" s="52"/>
       <c r="L49" s="52"/>
       <c r="M49" s="52"/>
       <c r="N49" s="52"/>
-      <c r="O49" s="249">
+      <c r="O49" s="243">
         <f>'SA Data'!C19</f>
-        <v>0.44</v>
-[...2 lines deleted...]
-      <c r="Q49" s="248">
+        <v>0.44500000000000001</v>
+      </c>
+      <c r="P49" s="243"/>
+      <c r="Q49" s="242">
         <f>ROUND((G49*O49)/5,2)*5</f>
         <v>0</v>
       </c>
-      <c r="R49" s="248"/>
-      <c r="S49" s="248"/>
+      <c r="R49" s="242"/>
+      <c r="S49" s="242"/>
       <c r="T49" s="42"/>
       <c r="U49" s="148">
         <f>SUM(Q48:Q49)</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="2:24" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="24"/>
       <c r="C50" s="24"/>
       <c r="D50" s="68"/>
       <c r="E50" s="69"/>
       <c r="F50" s="71"/>
       <c r="G50" s="72"/>
       <c r="H50" s="72"/>
       <c r="I50" s="72"/>
       <c r="J50" s="72"/>
       <c r="K50" s="72"/>
       <c r="L50" s="72"/>
       <c r="M50" s="72"/>
       <c r="N50" s="72"/>
       <c r="O50" s="73"/>
       <c r="P50" s="73"/>
       <c r="Q50" s="31"/>
       <c r="R50" s="31"/>
       <c r="S50" s="31"/>
@@ -3829,149 +3868,149 @@
       <c r="D53" s="9"/>
       <c r="E53" s="10"/>
       <c r="F53" s="66"/>
       <c r="G53" s="19"/>
       <c r="H53" s="19"/>
       <c r="I53" s="19"/>
       <c r="J53" s="19"/>
       <c r="K53" s="19"/>
       <c r="L53" s="19"/>
       <c r="M53" s="19"/>
       <c r="N53" s="19"/>
       <c r="O53" s="20"/>
       <c r="P53" s="20"/>
       <c r="Q53" s="21"/>
       <c r="R53" s="21"/>
       <c r="S53" s="21"/>
       <c r="T53" s="21"/>
       <c r="U53" s="11"/>
     </row>
     <row r="54" spans="2:24" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B54" s="82"/>
       <c r="C54" s="82"/>
       <c r="D54" s="83"/>
       <c r="E54" s="84"/>
       <c r="F54" s="85"/>
-      <c r="G54" s="261" t="s">
+      <c r="G54" s="262" t="s">
         <v>62</v>
       </c>
-      <c r="H54" s="261"/>
-[...4 lines deleted...]
-      <c r="M54" s="247"/>
+      <c r="H54" s="262"/>
+      <c r="I54" s="262"/>
+      <c r="J54" s="250"/>
+      <c r="K54" s="250"/>
+      <c r="L54" s="250"/>
+      <c r="M54" s="250"/>
       <c r="N54" s="16"/>
-      <c r="O54" s="245" t="s">
+      <c r="O54" s="252" t="s">
         <v>64</v>
       </c>
-      <c r="P54" s="245"/>
-[...2 lines deleted...]
-      <c r="S54" s="253"/>
+      <c r="P54" s="252"/>
+      <c r="Q54" s="270"/>
+      <c r="R54" s="270"/>
+      <c r="S54" s="270"/>
       <c r="T54" s="86"/>
       <c r="U54" s="86" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="55" spans="2:24" s="12" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="87" t="s">
         <v>73</v>
       </c>
       <c r="C55" s="38"/>
       <c r="D55" s="39"/>
       <c r="E55" s="40"/>
       <c r="F55" s="41">
         <v>8</v>
       </c>
-      <c r="G55" s="257"/>
-[...5 lines deleted...]
-      <c r="M55" s="260"/>
+      <c r="G55" s="266"/>
+      <c r="H55" s="267"/>
+      <c r="I55" s="268"/>
+      <c r="J55" s="274"/>
+      <c r="K55" s="274"/>
+      <c r="L55" s="274"/>
+      <c r="M55" s="274"/>
       <c r="N55" s="43"/>
-      <c r="O55" s="250">
+      <c r="O55" s="265">
         <v>2E-3</v>
       </c>
-      <c r="P55" s="250"/>
+      <c r="P55" s="265"/>
       <c r="Q55" s="42"/>
       <c r="R55" s="42"/>
       <c r="S55" s="42"/>
       <c r="T55" s="42"/>
       <c r="U55" s="148">
         <f>ROUND((G55*O55)/5,2)*5</f>
         <v>0</v>
       </c>
       <c r="W55" s="47"/>
     </row>
     <row r="56" spans="2:24" s="12" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B56" s="138"/>
       <c r="C56" s="139"/>
       <c r="D56" s="140"/>
       <c r="E56" s="141"/>
       <c r="F56" s="142"/>
       <c r="G56" s="164"/>
       <c r="H56" s="164"/>
       <c r="I56" s="164"/>
       <c r="J56" s="143"/>
       <c r="K56" s="143"/>
       <c r="L56" s="143"/>
       <c r="M56" s="143"/>
       <c r="N56" s="144"/>
       <c r="O56" s="145"/>
       <c r="P56" s="145"/>
       <c r="Q56" s="146"/>
       <c r="R56" s="146"/>
       <c r="S56" s="146"/>
       <c r="T56" s="146"/>
       <c r="U56" s="146"/>
       <c r="W56" s="47"/>
     </row>
     <row r="57" spans="2:24" s="12" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="87" t="s">
         <v>74</v>
       </c>
       <c r="C57" s="38"/>
       <c r="D57" s="39"/>
       <c r="E57" s="40"/>
       <c r="F57" s="41">
         <v>8</v>
       </c>
-      <c r="G57" s="254"/>
-[...1 lines deleted...]
-      <c r="I57" s="256"/>
+      <c r="G57" s="271"/>
+      <c r="H57" s="272"/>
+      <c r="I57" s="273"/>
       <c r="J57" s="88"/>
       <c r="K57" s="88"/>
       <c r="L57" s="88"/>
       <c r="M57" s="88"/>
       <c r="N57" s="43"/>
-      <c r="O57" s="250">
+      <c r="O57" s="265">
         <v>1E-3</v>
       </c>
-      <c r="P57" s="250"/>
+      <c r="P57" s="265"/>
       <c r="Q57" s="42"/>
       <c r="R57" s="42"/>
       <c r="S57" s="42"/>
       <c r="T57" s="42"/>
       <c r="U57" s="148">
         <f>ROUND((G57*O57)/5,2)*5</f>
         <v>0</v>
       </c>
       <c r="W57" s="47"/>
     </row>
     <row r="58" spans="2:24" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="89"/>
       <c r="C58" s="82"/>
       <c r="D58" s="83"/>
       <c r="E58" s="84"/>
       <c r="F58" s="85"/>
       <c r="G58" s="82"/>
       <c r="H58" s="82"/>
       <c r="I58" s="82"/>
       <c r="J58" s="82"/>
       <c r="K58" s="82"/>
       <c r="L58" s="82"/>
       <c r="M58" s="82"/>
       <c r="N58" s="90"/>
       <c r="O58" s="82"/>
@@ -4194,51 +4233,51 @@
       <c r="E67" s="192"/>
       <c r="F67" s="193"/>
       <c r="G67" s="190"/>
       <c r="H67" s="190"/>
       <c r="I67" s="190"/>
       <c r="J67" s="190"/>
       <c r="K67" s="190"/>
       <c r="L67" s="190"/>
       <c r="M67" s="190"/>
       <c r="N67" s="194"/>
       <c r="O67" s="190"/>
       <c r="P67" s="190"/>
       <c r="Q67" s="190"/>
       <c r="R67" s="190"/>
       <c r="S67" s="190"/>
       <c r="T67" s="190"/>
       <c r="U67" s="190" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="68" spans="2:21" x14ac:dyDescent="0.2">
       <c r="B68" s="219">
         <v>3</v>
       </c>
       <c r="C68" s="12" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="D68" s="75"/>
       <c r="E68" s="76"/>
       <c r="F68" s="220"/>
       <c r="G68" s="12"/>
       <c r="H68" s="12"/>
       <c r="I68" s="12"/>
       <c r="J68" s="12"/>
       <c r="K68" s="12"/>
       <c r="L68" s="12"/>
       <c r="M68" s="12"/>
       <c r="N68" s="46"/>
       <c r="O68" s="12"/>
       <c r="P68" s="12"/>
       <c r="Q68" s="12"/>
       <c r="R68" s="12"/>
       <c r="S68" s="12"/>
       <c r="T68" s="12"/>
       <c r="U68" s="12" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="69" spans="2:21" x14ac:dyDescent="0.2">
       <c r="B69" s="189">
         <v>4</v>
@@ -4518,51 +4557,51 @@
       </c>
       <c r="D79" s="75"/>
       <c r="E79" s="76"/>
       <c r="F79" s="220"/>
       <c r="G79" s="12"/>
       <c r="H79" s="12"/>
       <c r="I79" s="12"/>
       <c r="J79" s="12"/>
       <c r="K79" s="12"/>
       <c r="L79" s="12"/>
       <c r="M79" s="12"/>
       <c r="N79" s="46"/>
       <c r="O79" s="12"/>
       <c r="P79" s="12"/>
       <c r="Q79" s="12"/>
       <c r="R79" s="12"/>
       <c r="S79" s="12"/>
       <c r="T79" s="12"/>
       <c r="U79" s="12" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="80" spans="2:21" x14ac:dyDescent="0.2">
       <c r="B80" s="219"/>
       <c r="C80" s="12" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="D80" s="75"/>
       <c r="E80" s="76"/>
       <c r="F80" s="220"/>
       <c r="G80" s="12"/>
       <c r="H80" s="12"/>
       <c r="I80" s="12"/>
       <c r="J80" s="12"/>
       <c r="K80" s="12"/>
       <c r="L80" s="12"/>
       <c r="M80" s="12"/>
       <c r="N80" s="46"/>
       <c r="O80" s="12"/>
       <c r="P80" s="12"/>
       <c r="Q80" s="12"/>
       <c r="R80" s="12"/>
       <c r="S80" s="12"/>
       <c r="T80" s="12"/>
       <c r="U80" s="12" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="81" spans="2:30" x14ac:dyDescent="0.2">
       <c r="B81" s="183">
         <v>11</v>
@@ -4887,127 +4926,127 @@
       <c r="H98" s="24"/>
       <c r="I98" s="24"/>
       <c r="N98" s="1"/>
     </row>
     <row r="99" spans="3:14" x14ac:dyDescent="0.2">
       <c r="C99" s="24"/>
       <c r="D99" s="68"/>
       <c r="E99" s="113"/>
       <c r="F99" s="70"/>
       <c r="G99" s="24"/>
       <c r="H99" s="24"/>
       <c r="I99" s="24"/>
       <c r="N99" s="1"/>
     </row>
     <row r="100" spans="3:14" x14ac:dyDescent="0.2">
       <c r="C100" s="24"/>
       <c r="D100" s="68"/>
       <c r="E100" s="69"/>
       <c r="F100" s="70"/>
       <c r="G100" s="24"/>
       <c r="H100" s="24"/>
       <c r="I100" s="24"/>
       <c r="N100" s="1"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="RnOHy7AQBPDILOUClWBQmyzg5wdXDfE1/qlcLCQU5RHeY4uFMFtE0nPHcgnkjSN+3U2DznW6c4GNDhzQVHeBow==" saltValue="M6u4GAOXoH6QY5d1IRGWRw==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="PB0aNDtIUxKI4jgHOcn2HleY8z0MGByJN7Nu6ws2uNpVktfsYKwfwZRwmvxQ0TpON8PagOefOD8SOceCn0JMcg==" saltValue="1uCB4IM0vMCwyvTzICv+wQ==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <dataConsolidate/>
   <mergeCells count="64">
-    <mergeCell ref="G33:I33"/>
-[...46 lines deleted...]
-    <mergeCell ref="Q49:S49"/>
     <mergeCell ref="K2:U5"/>
     <mergeCell ref="Q43:S43"/>
     <mergeCell ref="Q44:S44"/>
     <mergeCell ref="O45:P45"/>
     <mergeCell ref="K48:M48"/>
     <mergeCell ref="O39:P39"/>
     <mergeCell ref="Q41:S41"/>
     <mergeCell ref="J39:M39"/>
     <mergeCell ref="Q32:S32"/>
     <mergeCell ref="O32:P32"/>
     <mergeCell ref="Q28:S28"/>
     <mergeCell ref="O28:P28"/>
     <mergeCell ref="O31:P31"/>
     <mergeCell ref="Q31:S31"/>
     <mergeCell ref="Q26:S26"/>
     <mergeCell ref="Q27:S27"/>
+    <mergeCell ref="G49:I49"/>
+    <mergeCell ref="O49:P49"/>
+    <mergeCell ref="Q54:S54"/>
+    <mergeCell ref="G57:I57"/>
+    <mergeCell ref="O57:P57"/>
+    <mergeCell ref="O54:P54"/>
+    <mergeCell ref="G55:I55"/>
+    <mergeCell ref="J55:M55"/>
+    <mergeCell ref="G54:I54"/>
+    <mergeCell ref="J54:M54"/>
+    <mergeCell ref="O55:P55"/>
+    <mergeCell ref="Q49:S49"/>
+    <mergeCell ref="G39:I39"/>
+    <mergeCell ref="Q39:S39"/>
+    <mergeCell ref="Q48:S48"/>
+    <mergeCell ref="Q45:S45"/>
+    <mergeCell ref="G41:I41"/>
+    <mergeCell ref="O41:P41"/>
+    <mergeCell ref="G45:I45"/>
+    <mergeCell ref="G48:I48"/>
+    <mergeCell ref="O48:P48"/>
+    <mergeCell ref="G42:I42"/>
+    <mergeCell ref="Q42:S42"/>
+    <mergeCell ref="O42:P42"/>
+    <mergeCell ref="J23:M23"/>
+    <mergeCell ref="O25:P25"/>
+    <mergeCell ref="O23:P23"/>
+    <mergeCell ref="G11:H11"/>
+    <mergeCell ref="G13:H13"/>
+    <mergeCell ref="B19:G20"/>
+    <mergeCell ref="M19:S20"/>
+    <mergeCell ref="J20:K20"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="Q23:S23"/>
+    <mergeCell ref="Q25:S25"/>
+    <mergeCell ref="G23:I23"/>
+    <mergeCell ref="G25:I25"/>
+    <mergeCell ref="G33:I33"/>
+    <mergeCell ref="O33:P33"/>
+    <mergeCell ref="Q33:S33"/>
+    <mergeCell ref="G32:I32"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="G26:I26"/>
+    <mergeCell ref="G31:I31"/>
+    <mergeCell ref="O26:P26"/>
+    <mergeCell ref="K31:M31"/>
+    <mergeCell ref="G28:I28"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <dataValidations count="2">
     <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G13:H13" xr:uid="{00000000-0002-0000-0000-000000000000}">
-      <formula1>45658</formula1>
-      <formula2>46022</formula2>
+      <formula1>46023</formula1>
+      <formula2>46387</formula2>
     </dataValidation>
     <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E13" xr:uid="{00000000-0002-0000-0000-000001000000}">
-      <formula1>45292</formula1>
-      <formula2>46022</formula2>
+      <formula1>45658</formula1>
+      <formula2>46387</formula2>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.47244094488188981" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"Arial,Gras"&amp;ESimulation n'ayant aucune valeur officielle</oddHeader>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="61" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="3074" r:id="rId4" name="Drop Down 2">
               <controlPr locked="0" defaultSize="0" print="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>8</xdr:row>
@@ -5049,439 +5088,439 @@
     <col min="5" max="5" width="3.625" style="3" customWidth="1"/>
     <col min="6" max="6" width="6.625" style="4" customWidth="1"/>
     <col min="7" max="7" width="2.625" style="4" customWidth="1"/>
     <col min="8" max="8" width="3.625" style="1" customWidth="1"/>
     <col min="9" max="10" width="4.625" style="1" customWidth="1"/>
     <col min="11" max="12" width="5.625" style="1" customWidth="1"/>
     <col min="13" max="13" width="3.625" style="1" customWidth="1"/>
     <col min="14" max="14" width="4.625" style="1" customWidth="1"/>
     <col min="15" max="15" width="4.125" style="5" customWidth="1"/>
     <col min="16" max="20" width="3.625" style="1" customWidth="1"/>
     <col min="21" max="21" width="4.75" style="1" customWidth="1"/>
     <col min="22" max="39" width="3.625" style="1" customWidth="1"/>
     <col min="40" max="16384" width="11" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:27" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G1" s="1"/>
       <c r="N1" s="5"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="2:27" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D2" s="216" t="s">
         <v>106</v>
       </c>
       <c r="G2" s="1"/>
-      <c r="K2" s="285" t="s">
-[...11 lines deleted...]
-      <c r="U2" s="285"/>
+      <c r="K2" s="280" t="s">
+        <v>128</v>
+      </c>
+      <c r="L2" s="280"/>
+      <c r="M2" s="280"/>
+      <c r="N2" s="280"/>
+      <c r="O2" s="280"/>
+      <c r="P2" s="280"/>
+      <c r="Q2" s="280"/>
+      <c r="R2" s="280"/>
+      <c r="S2" s="280"/>
+      <c r="T2" s="280"/>
+      <c r="U2" s="280"/>
     </row>
     <row r="3" spans="2:27" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D3" s="181" t="s">
         <v>104</v>
       </c>
       <c r="G3" s="1"/>
       <c r="J3" s="178"/>
-      <c r="K3" s="285"/>
-[...9 lines deleted...]
-      <c r="U3" s="285"/>
+      <c r="K3" s="280"/>
+      <c r="L3" s="280"/>
+      <c r="M3" s="280"/>
+      <c r="N3" s="280"/>
+      <c r="O3" s="280"/>
+      <c r="P3" s="280"/>
+      <c r="Q3" s="280"/>
+      <c r="R3" s="280"/>
+      <c r="S3" s="280"/>
+      <c r="T3" s="280"/>
+      <c r="U3" s="280"/>
       <c r="W3" s="6"/>
     </row>
     <row r="4" spans="2:27" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D4" s="1" t="s">
         <v>105</v>
       </c>
       <c r="G4" s="1"/>
       <c r="J4" s="178"/>
-      <c r="K4" s="285"/>
-[...9 lines deleted...]
-      <c r="U4" s="285"/>
+      <c r="K4" s="280"/>
+      <c r="L4" s="280"/>
+      <c r="M4" s="280"/>
+      <c r="N4" s="280"/>
+      <c r="O4" s="280"/>
+      <c r="P4" s="280"/>
+      <c r="Q4" s="280"/>
+      <c r="R4" s="280"/>
+      <c r="S4" s="280"/>
+      <c r="T4" s="280"/>
+      <c r="U4" s="280"/>
       <c r="W4" s="6"/>
     </row>
     <row r="5" spans="2:27" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D5" s="217" t="s">
         <v>96</v>
       </c>
       <c r="G5" s="1"/>
       <c r="J5" s="178"/>
-      <c r="K5" s="285"/>
-[...9 lines deleted...]
-      <c r="U5" s="285"/>
+      <c r="K5" s="280"/>
+      <c r="L5" s="280"/>
+      <c r="M5" s="280"/>
+      <c r="N5" s="280"/>
+      <c r="O5" s="280"/>
+      <c r="P5" s="280"/>
+      <c r="Q5" s="280"/>
+      <c r="R5" s="280"/>
+      <c r="S5" s="280"/>
+      <c r="T5" s="280"/>
+      <c r="U5" s="280"/>
       <c r="W5" s="6"/>
     </row>
     <row r="6" spans="2:27" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D6" s="1"/>
       <c r="G6" s="1"/>
       <c r="N6" s="5"/>
       <c r="O6" s="1"/>
       <c r="W6" s="6"/>
     </row>
     <row r="7" spans="2:27" ht="15.75" x14ac:dyDescent="0.25">
       <c r="C7" s="178"/>
       <c r="D7" s="178"/>
       <c r="E7" s="178"/>
       <c r="F7" s="178"/>
       <c r="G7" s="178"/>
       <c r="H7" s="178"/>
       <c r="I7" s="178"/>
       <c r="J7" s="178"/>
       <c r="K7" s="178"/>
       <c r="L7" s="178"/>
       <c r="M7" s="178"/>
       <c r="N7" s="178"/>
       <c r="O7" s="178"/>
       <c r="P7" s="178"/>
       <c r="Q7" s="178"/>
       <c r="R7" s="178"/>
       <c r="S7" s="178"/>
       <c r="T7" s="178"/>
       <c r="U7" s="179" t="s">
         <v>91</v>
       </c>
       <c r="W7" s="6"/>
       <c r="X7" s="176"/>
       <c r="Y7" s="176"/>
       <c r="Z7" s="176"/>
       <c r="AA7" s="177"/>
     </row>
     <row r="9" spans="2:27" ht="12" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="10" spans="2:27" x14ac:dyDescent="0.2">
       <c r="B10" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="12"/>
       <c r="D10" s="75"/>
       <c r="E10" s="76"/>
-      <c r="F10" s="286">
-[...2 lines deleted...]
-      <c r="G10" s="287"/>
+      <c r="F10" s="281">
+        <v>46023</v>
+      </c>
+      <c r="G10" s="282"/>
       <c r="H10" s="214"/>
-      <c r="I10" s="286">
-[...2 lines deleted...]
-      <c r="J10" s="287"/>
+      <c r="I10" s="281">
+        <v>46387</v>
+      </c>
+      <c r="J10" s="282"/>
       <c r="K10" s="166"/>
       <c r="L10" s="165"/>
       <c r="M10" s="165"/>
       <c r="O10" s="15"/>
       <c r="P10" s="5"/>
       <c r="Y10" s="13"/>
     </row>
     <row r="11" spans="2:27" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="12" spans="2:27" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="1" t="s">
         <v>76</v>
       </c>
       <c r="J12" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="K12" s="271"/>
-      <c r="L12" s="272"/>
+      <c r="K12" s="258"/>
+      <c r="L12" s="259"/>
       <c r="M12" s="114"/>
       <c r="N12" s="114"/>
       <c r="O12" s="56"/>
       <c r="P12" s="56"/>
       <c r="Q12" s="78"/>
       <c r="R12" s="79"/>
       <c r="S12" s="56"/>
       <c r="T12" s="56"/>
-      <c r="U12" s="289"/>
-      <c r="V12" s="289"/>
+      <c r="U12" s="284"/>
+      <c r="V12" s="284"/>
     </row>
     <row r="13" spans="2:27" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="K13" s="174"/>
       <c r="L13" s="174"/>
       <c r="M13" s="114"/>
       <c r="N13" s="114"/>
       <c r="O13" s="56"/>
       <c r="P13" s="56"/>
       <c r="Q13" s="78"/>
       <c r="R13" s="79"/>
       <c r="S13" s="56"/>
       <c r="T13" s="56"/>
       <c r="U13" s="136"/>
       <c r="V13" s="136"/>
     </row>
     <row r="14" spans="2:27" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="1" t="s">
         <v>77</v>
       </c>
       <c r="H14" s="16"/>
       <c r="I14" s="16"/>
       <c r="J14" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="K14" s="271"/>
-      <c r="L14" s="272"/>
+      <c r="K14" s="258"/>
+      <c r="L14" s="259"/>
       <c r="M14" s="16"/>
       <c r="N14" s="16"/>
       <c r="O14" s="16"/>
       <c r="P14" s="17"/>
       <c r="Q14" s="17"/>
       <c r="R14" s="18"/>
       <c r="S14" s="4"/>
     </row>
     <row r="15" spans="2:27" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H15" s="16"/>
       <c r="I15" s="16"/>
       <c r="J15" s="16"/>
       <c r="K15" s="16"/>
       <c r="L15" s="16"/>
       <c r="M15" s="16"/>
       <c r="N15" s="16"/>
       <c r="O15" s="17"/>
       <c r="P15" s="17"/>
       <c r="Q15" s="18"/>
       <c r="R15" s="4"/>
     </row>
     <row r="16" spans="2:27" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="8"/>
       <c r="D16" s="9"/>
       <c r="E16" s="10"/>
       <c r="F16" s="11"/>
       <c r="G16" s="11"/>
       <c r="H16" s="19"/>
       <c r="I16" s="19"/>
       <c r="J16" s="19"/>
       <c r="K16" s="19"/>
       <c r="L16" s="19"/>
       <c r="M16" s="19"/>
       <c r="N16" s="19"/>
       <c r="O16" s="20"/>
       <c r="P16" s="20"/>
       <c r="Q16" s="21"/>
       <c r="R16" s="11"/>
       <c r="S16" s="8"/>
       <c r="T16" s="8"/>
       <c r="U16" s="8"/>
     </row>
     <row r="17" spans="2:25" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G17" s="22"/>
-      <c r="H17" s="261" t="s">
+      <c r="H17" s="262" t="s">
         <v>62</v>
       </c>
-      <c r="I17" s="261"/>
-[...5 lines deleted...]
-      <c r="O17" s="245" t="s">
+      <c r="I17" s="262"/>
+      <c r="J17" s="262"/>
+      <c r="K17" s="250"/>
+      <c r="L17" s="250"/>
+      <c r="M17" s="250"/>
+      <c r="N17" s="250"/>
+      <c r="O17" s="252" t="s">
         <v>64</v>
       </c>
-      <c r="P17" s="245"/>
+      <c r="P17" s="252"/>
       <c r="Q17" s="18"/>
-      <c r="R17" s="262" t="s">
+      <c r="R17" s="260" t="s">
         <v>65</v>
       </c>
-      <c r="S17" s="262"/>
-[...1 lines deleted...]
-      <c r="U17" s="262"/>
+      <c r="S17" s="260"/>
+      <c r="T17" s="260"/>
+      <c r="U17" s="260"/>
     </row>
     <row r="18" spans="2:25" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="23"/>
       <c r="G18" s="22"/>
       <c r="J18" s="2"/>
       <c r="K18" s="2"/>
       <c r="L18" s="2"/>
       <c r="M18" s="2"/>
       <c r="N18" s="2"/>
       <c r="O18" s="17"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="18"/>
       <c r="R18" s="4"/>
       <c r="Y18" s="24"/>
     </row>
     <row r="19" spans="2:25" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G19" s="22"/>
       <c r="J19" s="2"/>
       <c r="K19" s="2"/>
       <c r="L19" s="2"/>
       <c r="M19" s="2"/>
       <c r="N19" s="2"/>
       <c r="O19" s="17"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="18"/>
       <c r="R19" s="4"/>
     </row>
     <row r="20" spans="2:25" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="60" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="60"/>
       <c r="D20" s="61"/>
       <c r="E20" s="62"/>
       <c r="F20" s="63"/>
       <c r="G20" s="115">
         <v>1</v>
       </c>
-      <c r="H20" s="290">
+      <c r="H20" s="285">
         <f>IF(K12-K14&lt;0,0,ROUNDDOWN(K12-K14,-2))</f>
         <v>0</v>
       </c>
-      <c r="I20" s="290"/>
-      <c r="J20" s="290"/>
+      <c r="I20" s="285"/>
+      <c r="J20" s="285"/>
       <c r="K20" s="116"/>
       <c r="L20" s="116"/>
       <c r="M20" s="116"/>
       <c r="N20" s="116"/>
-      <c r="O20" s="292">
+      <c r="O20" s="287">
         <f>'SA Data'!C73</f>
         <v>8.5000000000000006E-2</v>
       </c>
-      <c r="P20" s="292"/>
+      <c r="P20" s="287"/>
       <c r="Q20" s="60"/>
-      <c r="R20" s="281">
+      <c r="R20" s="294">
         <f>ROUND((H20*O20)/5,2)*5</f>
         <v>0</v>
       </c>
-      <c r="S20" s="281"/>
-[...1 lines deleted...]
-      <c r="U20" s="281"/>
+      <c r="S20" s="294"/>
+      <c r="T20" s="294"/>
+      <c r="U20" s="294"/>
     </row>
     <row r="21" spans="2:25" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="G21" s="22"/>
       <c r="O21" s="1"/>
     </row>
     <row r="22" spans="2:25" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B22" s="288" t="s">
+      <c r="B22" s="283" t="s">
         <v>67</v>
       </c>
-      <c r="C22" s="288"/>
-[...2 lines deleted...]
-      <c r="F22" s="288"/>
+      <c r="C22" s="283"/>
+      <c r="D22" s="283"/>
+      <c r="E22" s="283"/>
+      <c r="F22" s="283"/>
       <c r="G22" s="117">
         <v>2</v>
       </c>
-      <c r="H22" s="282">
+      <c r="H22" s="295">
         <f>IF(O22&gt;0,R20,0)</f>
         <v>0</v>
       </c>
-      <c r="I22" s="283"/>
-      <c r="J22" s="283"/>
+      <c r="I22" s="296"/>
+      <c r="J22" s="296"/>
       <c r="K22" s="81"/>
       <c r="L22" s="81"/>
       <c r="M22" s="81"/>
       <c r="N22" s="81"/>
-      <c r="O22" s="275"/>
-      <c r="P22" s="276"/>
+      <c r="O22" s="246"/>
+      <c r="P22" s="247"/>
       <c r="Q22" s="81"/>
-      <c r="R22" s="291">
+      <c r="R22" s="286">
         <f>ROUND((-H22*O22)/5,2)*5</f>
         <v>0</v>
       </c>
-      <c r="S22" s="291"/>
-[...1 lines deleted...]
-      <c r="U22" s="291"/>
+      <c r="S22" s="286"/>
+      <c r="T22" s="286"/>
+      <c r="U22" s="286"/>
     </row>
     <row r="23" spans="2:25" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="118"/>
       <c r="C23" s="118"/>
       <c r="D23" s="118"/>
       <c r="E23" s="118"/>
       <c r="F23" s="118"/>
       <c r="G23" s="119"/>
       <c r="H23" s="120"/>
       <c r="I23" s="121"/>
       <c r="J23" s="121"/>
       <c r="K23" s="122"/>
       <c r="L23" s="122"/>
       <c r="M23" s="122"/>
       <c r="N23" s="122"/>
       <c r="O23" s="123"/>
       <c r="P23" s="123"/>
       <c r="Q23" s="122"/>
       <c r="R23" s="124"/>
       <c r="S23" s="124"/>
       <c r="T23" s="124"/>
       <c r="U23" s="124"/>
     </row>
     <row r="24" spans="2:25" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B24" s="125" t="s">
         <v>78</v>
       </c>
       <c r="C24" s="98"/>
       <c r="D24" s="99"/>
       <c r="E24" s="100"/>
       <c r="F24" s="101"/>
       <c r="G24" s="101"/>
       <c r="H24" s="98"/>
       <c r="I24" s="98"/>
       <c r="J24" s="98"/>
       <c r="K24" s="98"/>
       <c r="L24" s="98"/>
       <c r="M24" s="98"/>
       <c r="N24" s="98"/>
       <c r="O24" s="98"/>
       <c r="P24" s="98"/>
       <c r="Q24" s="98"/>
-      <c r="R24" s="279">
+      <c r="R24" s="292">
         <f>SUM(R20:U22)</f>
         <v>0</v>
       </c>
-      <c r="S24" s="280"/>
-[...1 lines deleted...]
-      <c r="U24" s="280"/>
+      <c r="S24" s="293"/>
+      <c r="T24" s="293"/>
+      <c r="U24" s="293"/>
     </row>
     <row r="25" spans="2:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="167"/>
       <c r="C25" s="168"/>
       <c r="D25" s="169"/>
       <c r="E25" s="170"/>
       <c r="F25" s="171"/>
       <c r="G25" s="171"/>
       <c r="H25" s="168"/>
       <c r="I25" s="168"/>
       <c r="J25" s="168"/>
       <c r="K25" s="168"/>
       <c r="L25" s="168"/>
       <c r="M25" s="168"/>
       <c r="N25" s="168"/>
       <c r="O25" s="168"/>
       <c r="P25" s="168"/>
       <c r="Q25" s="168"/>
       <c r="R25" s="172"/>
       <c r="S25" s="173"/>
       <c r="T25" s="173"/>
       <c r="U25" s="173"/>
     </row>
     <row r="26" spans="2:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="O26" s="1"/>
@@ -5510,151 +5549,151 @@
       <c r="T27" s="156"/>
       <c r="U27" s="156"/>
       <c r="V27" s="126"/>
     </row>
     <row r="28" spans="2:25" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="157" t="s">
         <v>80</v>
       </c>
       <c r="C28" s="158"/>
       <c r="D28" s="158"/>
       <c r="E28" s="158"/>
       <c r="F28" s="158"/>
       <c r="G28" s="158"/>
       <c r="H28" s="158"/>
       <c r="I28" s="158"/>
       <c r="J28" s="158"/>
       <c r="K28" s="158"/>
       <c r="L28" s="158"/>
       <c r="M28" s="158"/>
       <c r="N28" s="158"/>
       <c r="O28" s="158"/>
       <c r="P28" s="158"/>
       <c r="Q28" s="158"/>
       <c r="R28" s="158"/>
       <c r="S28" s="158"/>
-      <c r="T28" s="277" t="s">
+      <c r="T28" s="290" t="s">
         <v>92</v>
       </c>
-      <c r="U28" s="278"/>
+      <c r="U28" s="291"/>
       <c r="V28" s="126"/>
     </row>
     <row r="29" spans="2:25" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="131"/>
       <c r="C29" s="131"/>
       <c r="D29" s="131"/>
       <c r="E29" s="131"/>
       <c r="F29" s="131"/>
       <c r="G29" s="131"/>
       <c r="H29" s="131"/>
       <c r="I29" s="131"/>
       <c r="J29" s="131"/>
       <c r="K29" s="131"/>
       <c r="L29" s="131"/>
       <c r="M29" s="131"/>
       <c r="N29" s="131"/>
       <c r="O29" s="131"/>
       <c r="P29" s="131"/>
       <c r="Q29" s="131"/>
       <c r="R29" s="131"/>
       <c r="S29" s="131"/>
       <c r="T29" s="131"/>
       <c r="U29" s="126"/>
       <c r="V29" s="126"/>
     </row>
     <row r="30" spans="2:25" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="162">
         <v>1</v>
       </c>
       <c r="C30" s="184" t="s">
         <v>120</v>
       </c>
       <c r="D30" s="9"/>
       <c r="E30" s="10"/>
       <c r="F30" s="11"/>
       <c r="G30" s="8"/>
       <c r="H30" s="8"/>
       <c r="I30" s="8"/>
       <c r="J30" s="8"/>
       <c r="K30" s="8"/>
       <c r="L30" s="8"/>
       <c r="M30" s="160"/>
       <c r="N30" s="161"/>
       <c r="O30" s="160"/>
       <c r="P30" s="160"/>
       <c r="Q30" s="160"/>
       <c r="R30" s="160"/>
       <c r="S30" s="8"/>
-      <c r="T30" s="293">
+      <c r="T30" s="288">
         <v>642.11</v>
       </c>
-      <c r="U30" s="293"/>
+      <c r="U30" s="288"/>
       <c r="V30" s="126"/>
     </row>
     <row r="31" spans="2:25" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="163">
         <v>2</v>
       </c>
       <c r="C31" s="190" t="s">
         <v>121</v>
       </c>
       <c r="G31" s="1"/>
       <c r="N31" s="5"/>
       <c r="O31" s="1"/>
-      <c r="T31" s="294">
+      <c r="T31" s="289">
         <v>642.11</v>
       </c>
-      <c r="U31" s="294"/>
+      <c r="U31" s="289"/>
       <c r="V31" s="126"/>
     </row>
     <row r="32" spans="2:25" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="183">
         <v>3</v>
       </c>
       <c r="C32" s="184" t="s">
         <v>122</v>
       </c>
       <c r="D32" s="223"/>
       <c r="E32" s="224"/>
       <c r="F32" s="225"/>
       <c r="G32" s="225"/>
       <c r="H32" s="226"/>
       <c r="I32" s="226"/>
       <c r="J32" s="226"/>
       <c r="K32" s="226"/>
       <c r="L32" s="226"/>
       <c r="M32" s="226"/>
       <c r="N32" s="226"/>
       <c r="O32" s="226"/>
       <c r="P32" s="226"/>
       <c r="Q32" s="226"/>
       <c r="R32" s="226"/>
       <c r="S32" s="226"/>
-      <c r="T32" s="284">
+      <c r="T32" s="279">
         <v>642.11</v>
       </c>
-      <c r="U32" s="284"/>
+      <c r="U32" s="279"/>
       <c r="V32" s="126"/>
     </row>
     <row r="33" spans="2:23" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="126"/>
       <c r="C33" s="126"/>
       <c r="D33" s="127"/>
       <c r="E33" s="128"/>
       <c r="F33" s="129"/>
       <c r="G33" s="129"/>
       <c r="H33" s="126"/>
       <c r="I33" s="126"/>
       <c r="J33" s="126"/>
       <c r="K33" s="126"/>
       <c r="L33" s="126"/>
       <c r="M33" s="126"/>
       <c r="N33" s="126"/>
       <c r="O33" s="126"/>
       <c r="P33" s="126"/>
       <c r="Q33" s="126"/>
       <c r="R33" s="126"/>
       <c r="S33" s="126"/>
       <c r="T33" s="126"/>
       <c r="U33" s="126"/>
       <c r="V33" s="126"/>
     </row>
@@ -5690,127 +5729,127 @@
     <row r="40" spans="2:23" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="41" spans="2:23" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="43" spans="2:23" x14ac:dyDescent="0.2">
       <c r="C43" s="132"/>
       <c r="D43" s="133"/>
       <c r="E43" s="134"/>
       <c r="F43" s="135"/>
       <c r="G43" s="135"/>
       <c r="H43" s="135"/>
       <c r="I43" s="135"/>
       <c r="J43" s="132"/>
       <c r="K43" s="132"/>
       <c r="L43" s="132"/>
       <c r="M43" s="132"/>
       <c r="N43" s="132"/>
       <c r="O43" s="130"/>
     </row>
     <row r="44" spans="2:23" x14ac:dyDescent="0.2">
       <c r="H44" s="4"/>
       <c r="I44" s="4"/>
     </row>
     <row r="48" spans="2:23" x14ac:dyDescent="0.2">
       <c r="B48" s="13"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="09w5aFq4/GV3u5B+o5656f+m9urVDV1ooN0xmoUWndVTndm1x9KqpgKaJsYUsqyNbProtzBOMdQ1E0KiFdr9qQ==" saltValue="wKqcAI+MMUKLpZTndJNgjA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="Q9r+KVN5lZMCpr0Yf/rQI7wU32Q74l9Z/2e7q+jOkU78EXNE8Wa9owB9z9lYe84yMHWd+fGjcm04CYjm0L44vQ==" saltValue="tNfFqwU5agMz5ZC2zDq5rA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="22">
+    <mergeCell ref="T28:U28"/>
+    <mergeCell ref="R24:U24"/>
+    <mergeCell ref="K17:N17"/>
+    <mergeCell ref="R20:U20"/>
+    <mergeCell ref="H22:J22"/>
+    <mergeCell ref="O22:P22"/>
     <mergeCell ref="T32:U32"/>
     <mergeCell ref="K2:U5"/>
     <mergeCell ref="F10:G10"/>
     <mergeCell ref="K14:L14"/>
     <mergeCell ref="B22:F22"/>
     <mergeCell ref="U12:V12"/>
     <mergeCell ref="K12:L12"/>
     <mergeCell ref="H20:J20"/>
     <mergeCell ref="O17:P17"/>
     <mergeCell ref="R22:U22"/>
     <mergeCell ref="O20:P20"/>
     <mergeCell ref="R17:U17"/>
     <mergeCell ref="H17:J17"/>
     <mergeCell ref="T30:U30"/>
     <mergeCell ref="T31:U31"/>
     <mergeCell ref="I10:J10"/>
-    <mergeCell ref="T28:U28"/>
-[...4 lines deleted...]
-    <mergeCell ref="O22:P22"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <dataValidations count="2">
     <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F10:G10" xr:uid="{00000000-0002-0000-0100-000000000000}">
-      <formula1>45292</formula1>
-      <formula2>46022</formula2>
+      <formula1>45658</formula1>
+      <formula2>46387</formula2>
     </dataValidation>
     <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I10:J10" xr:uid="{00000000-0002-0000-0100-000001000000}">
-      <formula1>45658</formula1>
-      <formula2>46022</formula2>
+      <formula1>46023</formula1>
+      <formula2>46387</formula2>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.47244094488188981" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"Arial,Gras"&amp;ESimulation n'ayant aucune valeur officielle</oddHeader>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N75"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D2" sqref="D2"/>
+      <selection activeCell="E54" sqref="E54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" outlineLevelCol="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.625" style="197" customWidth="1" outlineLevel="1"/>
     <col min="2" max="2" width="21.375" style="197" customWidth="1" outlineLevel="1"/>
     <col min="3" max="4" width="11" style="197" customWidth="1" outlineLevel="1"/>
     <col min="5" max="5" width="21.875" style="197" customWidth="1" outlineLevel="1"/>
     <col min="6" max="6" width="8.75" style="197" customWidth="1"/>
     <col min="7" max="7" width="7.875" style="197" customWidth="1"/>
     <col min="8" max="8" width="8.625" style="197" customWidth="1"/>
     <col min="9" max="9" width="2.25" style="197" customWidth="1"/>
     <col min="10" max="10" width="7.25" style="197" customWidth="1"/>
     <col min="11" max="11" width="2.5" style="197" customWidth="1"/>
     <col min="12" max="12" width="10.625" style="197" customWidth="1"/>
     <col min="13" max="13" width="3" style="197" customWidth="1"/>
     <col min="14" max="16384" width="11" style="197"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A1" s="196" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A3" s="198" t="s">
         <v>0</v>
       </c>
       <c r="F3" s="199"/>
       <c r="G3" s="200"/>
       <c r="H3" s="200"/>
       <c r="I3" s="200"/>
       <c r="J3" s="200"/>
       <c r="K3" s="200"/>
       <c r="L3" s="200"/>
       <c r="M3" s="200"/>
       <c r="N3" s="200"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.2">
       <c r="F4" s="199"/>
       <c r="G4" s="200"/>
       <c r="H4" s="200"/>
       <c r="I4" s="200"/>
       <c r="J4" s="200"/>
       <c r="K4" s="200"/>
       <c r="L4" s="200"/>
       <c r="M4" s="200"/>
@@ -6016,51 +6055,51 @@
       <c r="M17" s="200"/>
       <c r="N17" s="200"/>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A18" s="197" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="202">
         <v>0</v>
       </c>
       <c r="F18" s="203"/>
       <c r="G18" s="203"/>
       <c r="H18" s="203"/>
       <c r="I18" s="200"/>
       <c r="J18" s="206"/>
       <c r="K18" s="200"/>
       <c r="L18" s="206"/>
       <c r="M18" s="200"/>
       <c r="N18" s="203"/>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A19" s="197" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="236">
-        <v>0.44</v>
+        <v>0.44500000000000001</v>
       </c>
       <c r="F19" s="203"/>
       <c r="G19" s="203"/>
       <c r="H19" s="203"/>
       <c r="I19" s="200"/>
       <c r="J19" s="206"/>
       <c r="K19" s="200"/>
       <c r="L19" s="206"/>
       <c r="M19" s="200"/>
       <c r="N19" s="200"/>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.2">
       <c r="C20" s="202"/>
       <c r="D20" s="204"/>
       <c r="E20" s="204"/>
       <c r="F20" s="203"/>
       <c r="G20" s="203"/>
       <c r="H20" s="204"/>
       <c r="I20" s="200"/>
       <c r="J20" s="204"/>
       <c r="K20" s="200"/>
       <c r="L20" s="204"/>
       <c r="M20" s="200"/>
       <c r="N20" s="200"/>
     </row>
@@ -6148,103 +6187,103 @@
         <v>51</v>
       </c>
       <c r="E24" s="208" t="s">
         <v>12</v>
       </c>
       <c r="F24" s="215"/>
       <c r="G24" s="203"/>
       <c r="H24" s="204"/>
       <c r="I24" s="200"/>
       <c r="J24" s="204"/>
       <c r="K24" s="200"/>
       <c r="L24" s="204"/>
       <c r="M24" s="204"/>
       <c r="N24" s="204"/>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A25" s="197">
         <v>4</v>
       </c>
       <c r="B25" s="208" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="209">
         <v>6604</v>
       </c>
-      <c r="D25" s="234">
-        <v>50</v>
+      <c r="D25" s="235">
+        <v>49</v>
       </c>
       <c r="E25" s="208" t="s">
         <v>13</v>
       </c>
       <c r="F25" s="215"/>
       <c r="G25" s="203"/>
       <c r="H25" s="204"/>
       <c r="I25" s="200"/>
       <c r="J25" s="204"/>
       <c r="K25" s="200"/>
       <c r="L25" s="204"/>
       <c r="M25" s="204"/>
       <c r="N25" s="204"/>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A26" s="197">
         <v>5</v>
       </c>
       <c r="B26" s="208" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="209">
         <v>6605</v>
       </c>
       <c r="D26" s="234">
         <v>43</v>
       </c>
       <c r="E26" s="208" t="s">
         <v>14</v>
       </c>
       <c r="F26" s="215"/>
       <c r="G26" s="203"/>
       <c r="H26" s="204"/>
       <c r="I26" s="200"/>
       <c r="J26" s="204"/>
       <c r="K26" s="200"/>
       <c r="L26" s="204"/>
       <c r="M26" s="204"/>
       <c r="N26" s="204"/>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A27" s="197">
         <v>6</v>
       </c>
       <c r="B27" s="208" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="209">
         <v>6606</v>
       </c>
-      <c r="D27" s="235">
+      <c r="D27" s="241">
         <v>39</v>
       </c>
       <c r="E27" s="208" t="s">
         <v>15</v>
       </c>
       <c r="F27" s="215"/>
       <c r="G27" s="203"/>
       <c r="H27" s="204"/>
       <c r="I27" s="200"/>
       <c r="J27" s="204"/>
       <c r="K27" s="200"/>
       <c r="L27" s="204"/>
       <c r="M27" s="204"/>
       <c r="N27" s="204"/>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A28" s="197">
         <v>7</v>
       </c>
       <c r="B28" s="208" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="209">
         <v>6607</v>
       </c>
@@ -6458,90 +6497,90 @@
       <c r="B37" s="208" t="s">
         <v>25</v>
       </c>
       <c r="C37" s="209">
         <v>6616</v>
       </c>
       <c r="D37" s="234">
         <v>28</v>
       </c>
       <c r="E37" s="208" t="s">
         <v>25</v>
       </c>
       <c r="F37" s="215"/>
       <c r="G37" s="203"/>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A38" s="197">
         <v>17</v>
       </c>
       <c r="B38" s="204" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="209">
         <v>6617</v>
       </c>
-      <c r="D38" s="235">
+      <c r="D38" s="241">
         <v>25</v>
       </c>
       <c r="E38" s="204" t="s">
         <v>26</v>
       </c>
       <c r="F38" s="215"/>
       <c r="G38" s="203"/>
     </row>
     <row r="39" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A39" s="197">
         <v>18</v>
       </c>
       <c r="B39" s="208" t="s">
         <v>27</v>
       </c>
       <c r="C39" s="209">
         <v>6618</v>
       </c>
       <c r="D39" s="234">
         <v>46</v>
       </c>
       <c r="E39" s="208" t="s">
         <v>27</v>
       </c>
       <c r="F39" s="215"/>
       <c r="G39" s="203"/>
     </row>
     <row r="40" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A40" s="197">
         <v>19</v>
       </c>
       <c r="B40" s="208" t="s">
         <v>28</v>
       </c>
       <c r="C40" s="209">
         <v>6619</v>
       </c>
       <c r="D40" s="235">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E40" s="208" t="s">
         <v>28</v>
       </c>
       <c r="F40" s="215"/>
       <c r="G40" s="203"/>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A41" s="197">
         <v>20</v>
       </c>
       <c r="B41" s="208" t="s">
         <v>29</v>
       </c>
       <c r="C41" s="209">
         <v>6620</v>
       </c>
       <c r="D41" s="234">
         <v>48</v>
       </c>
       <c r="E41" s="208" t="s">
         <v>29</v>
       </c>
       <c r="F41" s="215"/>
       <c r="G41" s="203"/>
@@ -6705,51 +6744,51 @@
       <c r="B50" s="208" t="s">
         <v>38</v>
       </c>
       <c r="C50" s="209">
         <v>6629</v>
       </c>
       <c r="D50" s="234">
         <v>42</v>
       </c>
       <c r="E50" s="208" t="s">
         <v>38</v>
       </c>
       <c r="F50" s="215"/>
       <c r="G50" s="203"/>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A51" s="197">
         <v>30</v>
       </c>
       <c r="B51" s="208" t="s">
         <v>39</v>
       </c>
       <c r="C51" s="209">
         <v>6630</v>
       </c>
-      <c r="D51" s="235">
+      <c r="D51" s="241">
         <v>42</v>
       </c>
       <c r="E51" s="208" t="s">
         <v>39</v>
       </c>
       <c r="F51" s="215"/>
       <c r="G51" s="203"/>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A52" s="197">
         <v>31</v>
       </c>
       <c r="B52" s="208" t="s">
         <v>40</v>
       </c>
       <c r="C52" s="209">
         <v>6631</v>
       </c>
       <c r="D52" s="234">
         <v>50.5</v>
       </c>
       <c r="E52" s="208" t="s">
         <v>40</v>
       </c>
       <c r="F52" s="215"/>
@@ -6764,52 +6803,52 @@
       <c r="B53" s="208" t="s">
         <v>41</v>
       </c>
       <c r="C53" s="209">
         <v>6632</v>
       </c>
       <c r="D53" s="234">
         <v>43</v>
       </c>
       <c r="E53" s="208" t="s">
         <v>41</v>
       </c>
       <c r="F53" s="215"/>
       <c r="G53" s="203"/>
     </row>
     <row r="54" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A54" s="197">
         <v>33</v>
       </c>
       <c r="B54" s="208" t="s">
         <v>42</v>
       </c>
       <c r="C54" s="209">
         <v>6633</v>
       </c>
-      <c r="D54" s="234">
-        <v>35</v>
+      <c r="D54" s="235">
+        <v>37</v>
       </c>
       <c r="E54" s="208" t="s">
         <v>42</v>
       </c>
       <c r="F54" s="215"/>
       <c r="G54" s="203"/>
     </row>
     <row r="55" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A55" s="197">
         <v>34</v>
       </c>
       <c r="B55" s="208" t="s">
         <v>43</v>
       </c>
       <c r="C55" s="209">
         <v>6634</v>
       </c>
       <c r="D55" s="234">
         <v>32</v>
       </c>
       <c r="E55" s="208" t="s">
         <v>43</v>
       </c>
       <c r="F55" s="215"/>
       <c r="G55" s="203"/>
@@ -6821,51 +6860,51 @@
       <c r="B56" s="208" t="s">
         <v>44</v>
       </c>
       <c r="C56" s="209">
         <v>6635</v>
       </c>
       <c r="D56" s="234">
         <v>40</v>
       </c>
       <c r="E56" s="208" t="s">
         <v>44</v>
       </c>
       <c r="F56" s="215"/>
       <c r="G56" s="203"/>
     </row>
     <row r="57" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A57" s="197">
         <v>36</v>
       </c>
       <c r="B57" s="208" t="s">
         <v>45</v>
       </c>
       <c r="C57" s="209">
         <v>6636</v>
       </c>
-      <c r="D57" s="235">
+      <c r="D57" s="241">
         <v>49</v>
       </c>
       <c r="E57" s="208" t="s">
         <v>45</v>
       </c>
       <c r="F57" s="215"/>
       <c r="G57" s="203"/>
     </row>
     <row r="58" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A58" s="197">
         <v>37</v>
       </c>
       <c r="B58" s="208" t="s">
         <v>46</v>
       </c>
       <c r="C58" s="209">
         <v>6637</v>
       </c>
       <c r="D58" s="234">
         <v>39</v>
       </c>
       <c r="E58" s="208" t="s">
         <v>46</v>
       </c>
       <c r="F58" s="215"/>
@@ -6935,70 +6974,70 @@
       <c r="B62" s="208" t="s">
         <v>50</v>
       </c>
       <c r="C62" s="209">
         <v>6641</v>
       </c>
       <c r="D62" s="234">
         <v>40</v>
       </c>
       <c r="E62" s="208" t="s">
         <v>50</v>
       </c>
       <c r="F62" s="215"/>
       <c r="G62" s="203"/>
     </row>
     <row r="63" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A63" s="197">
         <v>42</v>
       </c>
       <c r="B63" s="208" t="s">
         <v>51</v>
       </c>
       <c r="C63" s="209">
         <v>6642</v>
       </c>
-      <c r="D63" s="235">
+      <c r="D63" s="241">
         <v>27</v>
       </c>
       <c r="E63" s="208" t="s">
         <v>51</v>
       </c>
       <c r="F63" s="215"/>
       <c r="G63" s="203"/>
     </row>
     <row r="64" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A64" s="197">
         <v>43</v>
       </c>
       <c r="B64" s="208" t="s">
         <v>52</v>
       </c>
       <c r="C64" s="209">
         <v>6643</v>
       </c>
-      <c r="D64" s="234">
+      <c r="D64" s="240">
         <v>50</v>
       </c>
       <c r="E64" s="208" t="s">
         <v>52</v>
       </c>
       <c r="F64" s="215"/>
       <c r="G64" s="203"/>
     </row>
     <row r="65" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A65" s="197">
         <v>44</v>
       </c>
       <c r="B65" s="208" t="s">
         <v>53</v>
       </c>
       <c r="C65" s="209">
         <v>6644</v>
       </c>
       <c r="D65" s="234">
         <v>45.5</v>
       </c>
       <c r="E65" s="208" t="s">
         <v>53</v>
       </c>
       <c r="F65" s="215"/>
@@ -7014,122 +7053,123 @@
       <c r="C66" s="209">
         <v>6645</v>
       </c>
       <c r="D66" s="234">
         <v>37</v>
       </c>
       <c r="E66" s="208" t="s">
         <v>54</v>
       </c>
       <c r="F66" s="215"/>
       <c r="G66" s="203"/>
     </row>
     <row r="67" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B67" s="197">
         <v>0</v>
       </c>
       <c r="C67" s="204">
         <v>0</v>
       </c>
       <c r="D67" s="197">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:7" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A69" s="196" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="71" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A71" s="198" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A73" s="197" t="s">
         <v>1</v>
       </c>
       <c r="C73" s="201">
         <v>8.5000000000000006E-2</v>
       </c>
     </row>
     <row r="75" spans="1:7" x14ac:dyDescent="0.2">
       <c r="C75" s="204"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="69" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
+  <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
-      <vt:lpstr>Calculette SA ICC 2025</vt:lpstr>
-      <vt:lpstr>Calculette SA IFD 2025</vt:lpstr>
+      <vt:lpstr>Calculette SA ICC 2026</vt:lpstr>
+      <vt:lpstr>Calculette SA IFD 2026</vt:lpstr>
       <vt:lpstr>SA Data</vt:lpstr>
-      <vt:lpstr>'Calculette SA ICC 2025'!Zone_d_impression</vt:lpstr>
-      <vt:lpstr>'Calculette SA IFD 2025'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'Calculette SA ICC 2026'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'Calculette SA IFD 2026'!Zone_d_impression</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Etat de Genève</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>AFC</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AdHocReviewCycleID">
-    <vt:i4>-1697595403</vt:i4>
+    <vt:i4>1942000538</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_EmailSubject">
-    <vt:lpwstr>Mise à jour du site Internet concernant la calculette d'impôt PM 2025 /  Barèmes et centimes communaux 2021 - 2025</vt:lpwstr>
+    <vt:lpwstr>Mise à jour du site Internet concernant la calculette d'impôt PM 2026 /  Barèmes et centimes communaux 2022-2026</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_AuthorEmail">
-    <vt:lpwstr>barbara.guglielmetti@etat.ge.ch</vt:lpwstr>
+    <vt:lpwstr>sandra.teixeira@etat.ge.ch</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_AuthorEmailDisplayName">
-    <vt:lpwstr>Guglielmetti Barbara (DF)</vt:lpwstr>
+    <vt:lpwstr>Teixeira Sandra (DF)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_PreviousAdHocReviewCycleID">
     <vt:i4>2023009593</vt:i4>
   </property>
 </Properties>
 </file>