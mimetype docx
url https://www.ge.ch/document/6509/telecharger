--- v1 (2026-03-20)
+++ v2 (2026-06-12)
@@ -213,92 +213,95 @@
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black"/>
                                 <w:sz w:val="36"/>
                               </w:rPr>
                               <w:t>DE</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black"/>
                                 <w:spacing w:val="-4"/>
                                 <w:sz w:val="36"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black"/>
                                 <w:sz w:val="36"/>
                               </w:rPr>
                               <w:t>GENEVE</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="32246ECF" w14:textId="47B5FC7E" w:rsidR="000851F7" w:rsidRDefault="000851F7">
+                          <w:p w14:paraId="32246ECF" w14:textId="7F242452" w:rsidR="000851F7" w:rsidRDefault="000851F7">
                             <w:pPr>
                               <w:pStyle w:val="Corpsdetexte"/>
                               <w:spacing w:before="3"/>
                               <w:ind w:left="1587" w:right="1587"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>Approuvé</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-4"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:t>par</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-2"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:t xml:space="preserve">le Service cantonal des seniors et de la proche aidance (SeSPA) </w:t>
                             </w:r>
                             <w:r w:rsidRPr="002B542F">
                               <w:t xml:space="preserve">le </w:t>
                             </w:r>
-                            <w:r w:rsidR="00A06FEA">
+                            <w:r w:rsidR="00167950">
                               <w:t>1</w:t>
                             </w:r>
-                            <w:r w:rsidR="00A06FEA" w:rsidRPr="00FA0BC7">
+                            <w:r w:rsidR="00167950" w:rsidRPr="00167950">
                               <w:rPr>
                                 <w:vertAlign w:val="superscript"/>
                               </w:rPr>
                               <w:t>er</w:t>
                             </w:r>
-                            <w:r w:rsidR="00A06FEA">
-                              <w:t xml:space="preserve"> avril</w:t>
+                            <w:r w:rsidR="00167950">
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00565072">
+                              <w:t>juin</w:t>
                             </w:r>
                             <w:r w:rsidR="00FA0BC7">
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00107806">
                               <w:t>2026</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="1D4BA5F4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
@@ -390,92 +393,95 @@
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Black"/>
                           <w:sz w:val="36"/>
                         </w:rPr>
                         <w:t>DE</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Black"/>
                           <w:spacing w:val="-4"/>
                           <w:sz w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Black"/>
                           <w:sz w:val="36"/>
                         </w:rPr>
                         <w:t>GENEVE</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="32246ECF" w14:textId="47B5FC7E" w:rsidR="000851F7" w:rsidRDefault="000851F7">
+                    <w:p w14:paraId="32246ECF" w14:textId="7F242452" w:rsidR="000851F7" w:rsidRDefault="000851F7">
                       <w:pPr>
                         <w:pStyle w:val="Corpsdetexte"/>
                         <w:spacing w:before="3"/>
                         <w:ind w:left="1587" w:right="1587"/>
                         <w:jc w:val="center"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Approuvé</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-4"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:t>par</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-2"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve">le Service cantonal des seniors et de la proche aidance (SeSPA) </w:t>
                       </w:r>
                       <w:r w:rsidRPr="002B542F">
                         <w:t xml:space="preserve">le </w:t>
                       </w:r>
-                      <w:r w:rsidR="00A06FEA">
+                      <w:r w:rsidR="00167950">
                         <w:t>1</w:t>
                       </w:r>
-                      <w:r w:rsidR="00A06FEA" w:rsidRPr="00FA0BC7">
+                      <w:r w:rsidR="00167950" w:rsidRPr="00167950">
                         <w:rPr>
                           <w:vertAlign w:val="superscript"/>
                         </w:rPr>
                         <w:t>er</w:t>
                       </w:r>
-                      <w:r w:rsidR="00A06FEA">
-                        <w:t xml:space="preserve"> avril</w:t>
+                      <w:r w:rsidR="00167950">
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00565072">
+                        <w:t>juin</w:t>
                       </w:r>
                       <w:r w:rsidR="00FA0BC7">
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00107806">
                         <w:t>2026</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D536C01" w14:textId="77777777" w:rsidR="00180917" w:rsidRPr="00107806" w:rsidRDefault="00180917" w:rsidP="00107806">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -2669,281 +2675,93 @@
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:t>présent</w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:t>contrat,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0834E328" w14:textId="15AAECD1" w:rsidR="00736D1C" w:rsidRPr="00107806" w:rsidRDefault="00736D1C" w:rsidP="00107806">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:ind w:left="238" w:firstLine="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E656A34" w14:textId="2BD90575" w:rsidR="00185CFD" w:rsidRPr="00107806" w:rsidRDefault="0087268B" w:rsidP="00107806">
-[...181 lines deleted...]
-      <w:r w:rsidR="00696716" w:rsidRPr="00107806">
+    <w:p w14:paraId="167008F3" w14:textId="18C2351E" w:rsidR="0013197B" w:rsidRPr="00167950" w:rsidRDefault="00D16B6F" w:rsidP="00167950">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00167950">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Représentation administrative</w:t>
+      </w:r>
+      <w:r w:rsidR="00696716" w:rsidRPr="00167950">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00107806">
-[...14 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidR="00696716" w:rsidRPr="00167950">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
-      <w:r w:rsidR="008F6DB8" w:rsidRPr="00107806">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="167008F3" w14:textId="77777777" w:rsidR="0013197B" w:rsidRPr="00107806" w:rsidRDefault="0013197B" w:rsidP="00107806">
-[...8 lines deleted...]
-    <w:p w14:paraId="355BFC6B" w14:textId="631FA73D" w:rsidR="00180917" w:rsidRPr="00107806" w:rsidRDefault="00A57603" w:rsidP="00107806">
+    <w:p w14:paraId="355BFC6B" w14:textId="105E8625" w:rsidR="00180917" w:rsidRDefault="00F01AB5" w:rsidP="00E910B0">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="93"/>
-        <w:ind w:left="718"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00107806">
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00107806">
+        <w:t>e résident est en mesure de gérer lui-même sa situation financière </w:t>
+      </w:r>
+      <w:r w:rsidR="00A57603" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251649024" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FF2BF8C" wp14:editId="62A9573A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>914400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>73025</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="117475" cy="117475"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="20" name="Rectangle 12"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -2981,148 +2799,109 @@
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="782961D3" id="Rectangle 12" o:spid="_x0000_s1026" style="position:absolute;margin-left:1in;margin-top:5.75pt;width:9.25pt;height:9.25pt;z-index:251649024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6zzG3fgIAABUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv0zAQfkfiP1h+79KUbO2ipdPUtAhp&#10;wMTgB7i201g4PmO7TQfiv3N22tKxF4TIg3P2ne/uu/vON7f7TpOddF6BqWh+MaZEGg5CmU1Fv3xe&#10;jWaU+MCMYBqMrOiT9PR2/vrVTW9LOYEWtJCOoBPjy95WtA3BllnmeSs75i/ASoPKBlzHAm7dJhOO&#10;9ei909lkPL7KenDCOuDSezytByWdJ/9NI3n42DReBqIrirmFtLq0ruOazW9YuXHMtoof0mD/kEXH&#10;lMGgJ1c1C4xsnXrhqlPcgYcmXHDoMmgaxWXCgGjy8R9oHltmZcKCxfH2VCb//9zyD7sHR5So6ATL&#10;Y1iHPfqEVWNmoyXJJ7FAvfUl2j3aBxchensP/KsnBhYtmsk756BvJROYVh7ts2cX4sbjVbLu34NA&#10;92wbINVq37guOsQqkH1qydOpJXIfCMfDPJ8W00tKOKoOcozAyuNl63x4K6EjUaiow9yTc7a792Ew&#10;PZrEWAZWSms8Z6U2pK/odV4U6YIHrURUJoxus15oR3Ys8iZ9CRmiPzeLnmvm28EuqQZGdSogrbXq&#10;Kjo73WZlrNLSiBQ+MKUHGdFoE6MiaEz6IA30+XE9vl7OlrNiVEyulqNiXNeju9WiGF2t8ull/aZe&#10;LOr8ZwSQF2WrhJAmYjhSOS/+jiqHoRpIeCLzM6z+vCSr9L0sSfY8jdQpRHX8J3SJHpERA7PWIJ6Q&#10;HQ6G2cS3BIUW3HdKepzLivpvW+YkJfqdQYbFfsVBTpvichpp684163MNMxxdVTRQMoiLMAz/1jq1&#10;aTFSnppv4A5Z2ajEmMjYIasDl3H2EoLDOxGH+3yfrH6/ZvNfAAAA//8DAFBLAwQUAAYACAAAACEA&#10;V2DSM9wAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdEiIU4lSogktP&#10;Jc0Bbk5s4gh7HcVuGv6+2xPcZrSj2TfldvGOzWaKQ0AJ65UAZrALesBeQnN8f3gGFpNCrVxAI+HX&#10;RNhWtzelKnQ444eZ69QzKsFYKAk2pbHgPHbWeBVXYTRIt+8weZXITj3XkzpTuXd8I0TOvRqQPlg1&#10;mp013U998hK+ln2j9uIwZG33mb/tamFn10h5f7e8vgBLZkl/YbjiEzpUxNSGE+rIHPksoy2JxPoJ&#10;2DWQb0i0Eh6FAF6V/P+C6gIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA6zzG3fgIAABUF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBXYNIz3AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" filled="f" strokeweight=".72pt">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00107806">
-[...36 lines deleted...]
-      <w:r w:rsidRPr="00107806">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et </w:t>
+      </w:r>
+      <w:r w:rsidR="00A57603" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>n'entend</w:t>
       </w:r>
-      <w:r w:rsidRPr="00107806">
+      <w:r w:rsidR="00A57603" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00107806">
+      <w:r w:rsidR="00A57603" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>pas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00107806">
+      <w:r w:rsidR="00A57603" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00107806">
+      <w:r w:rsidR="00A57603" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>être</w:t>
       </w:r>
-      <w:r w:rsidRPr="00107806">
+      <w:r w:rsidR="00A57603" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00107806">
+      <w:r w:rsidR="00A57603" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>représenté</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24EF7681" w14:textId="60734B08" w:rsidR="00180917" w:rsidRPr="00107806" w:rsidRDefault="00180917" w:rsidP="00107806">
+    <w:p w14:paraId="11A20058" w14:textId="154CFB02" w:rsidR="00180917" w:rsidRDefault="00A57603" w:rsidP="00A811DD">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:spacing w:before="9"/>
-[...10 lines deleted...]
-        <w:ind w:left="718"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3EAB29C3" wp14:editId="15843379">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>914400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>73025</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="117475" cy="117475"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="19" name="Rectangle 11"/>
@@ -3239,78 +3018,136 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>représenté</w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>par</w:t>
       </w:r>
       <w:r w:rsidR="00FC25E2" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> un représentant garant de la bonne exécution du contrat (ci-après représentant) (obligatoire) – annexe 1</w:t>
+        <w:t xml:space="preserve"> un représentant garant de la bonne exécution du contrat</w:t>
+      </w:r>
+      <w:r w:rsidR="00010EDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC25E2" w:rsidRPr="00107806">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ci-après représentant</w:t>
+      </w:r>
+      <w:r w:rsidR="00010EDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC25E2" w:rsidRPr="00107806">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="00010EDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC25E2" w:rsidRPr="00107806">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>annexe 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00010EDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="300D404C" w14:textId="46EBB22A" w:rsidR="00FC25E2" w:rsidRPr="00107806" w:rsidRDefault="00FC25E2" w:rsidP="00107806">
+    <w:p w14:paraId="6098416F" w14:textId="2A7E8EBD" w:rsidR="00D16B6F" w:rsidRDefault="00D16B6F" w:rsidP="00167950">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Représentation </w:t>
+      </w:r>
+      <w:r w:rsidR="00F42091">
+        <w:t>thérapeutique</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="300D404C" w14:textId="45462CBB" w:rsidR="00FC25E2" w:rsidRDefault="00F01AB5" w:rsidP="00107806">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="93"/>
         <w:ind w:left="718"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07687728" wp14:editId="0BB775E9">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07687728" wp14:editId="25A4D746">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>914400</wp:posOffset>
+                  <wp:posOffset>919480</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>73025</wp:posOffset>
+                  <wp:posOffset>67945</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="117475" cy="117475"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="10" name="Rectangle 11"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="117475" cy="117475"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9144">
                           <a:solidFill>
@@ -3326,244 +3163,386 @@
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="1874D986" id="Rectangle 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:1in;margin-top:5.75pt;width:9.25pt;height:9.25pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQx77kfQIAABUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN2u0zAMvkfiHaLcb11H91etO5rWDSEd&#10;4IgDD5Al6RqRJiHJ1g3Eu+Ok29g4NwjRi9auHduf/Tnzh2Mj0YFbJ7QqcNofYMQV1UyoXYG/fN70&#10;phg5TxQjUite4BN3+GHx+tW8NTkf6lpLxi2CIMrlrSlw7b3Jk8TRmjfE9bXhCoyVtg3xoNpdwixp&#10;IXojk+FgME5abZmxmnLn4G/ZGfEixq8qTv3HqnLcI1lgqM3Ht43vbXgniznJd5aYWtBzGeQfqmiI&#10;UJD0GqoknqC9FS9CNYJa7XTl+1Q3ia4qQXnEAGjSwR9onmtieMQCzXHm2ib3/8LSD4cniwSD2UF7&#10;FGlgRp+ga0TtJEdpGhrUGpeD37N5sgGiM4+afnVI6VUNbnxprW5rThiUFf2TuwNBcXAUbdv3mkF4&#10;svc69upY2SYEhC6gYxzJ6ToSfvSIws80nWSTEUYUTGcZKkpIfjlsrPNvuW5QEApsofYYnBwene9c&#10;Ly4hl9IbIWWculSoLfAszbJ4wGkpWDBGjHa3XUmLDiTwJj6hE5D3zi1ELomrO79o6hjVCA+0lqIp&#10;8PR6muShS2vFYnpPhOxkiCpVyAqgoeiz1NHnx2wwW0/X06yXDcfrXjYoy95ys8p64006GZVvytWq&#10;TH8GAGmW14IxrgKGC5XT7O+ocl6qjoRXMt9hdbct2cTnZUuS+zJixwDV5RvRRXoERnTM2mp2AnZY&#10;3e0m3CUg1Np+x6iFvSyw+7YnlmMk3ylgWJhXWOSoZKPJEBR7a9neWoiiEKrAHqNOXPlu+ffGil0N&#10;mdI4fKWXwMpKRMYExnZVQd1Bgd2LCM73RFjuWz16/b7NFr8AAAD//wMAUEsDBBQABgAIAAAAIQBX&#10;YNIz3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN0SIhTiVKiCS08l&#10;zQFuTmziCHsdxW4a/r7bE9xmtKPZN+V28Y7NZopDQAnrlQBmsAt6wF5Cc3x/eAYWk0KtXEAj4ddE&#10;2Fa3N6UqdDjjh5nr1DMqwVgoCTalseA8dtZ4FVdhNEi37zB5lchOPdeTOlO5d3wjRM69GpA+WDWa&#10;nTXdT33yEr6WfaP24jBkbfeZv+1qYWfXSHl/t7y+AEtmSX9huOITOlTE1IYT6sgc+SyjLYnE+gnY&#10;NZBvSLQSHoUAXpX8/4LqAgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABDHvuR9AgAAFQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFdg0jPcAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" filled="f" strokeweight=".72pt">
+              <v:rect w14:anchorId="0F8B4794" id="Rectangle 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:72.4pt;margin-top:5.35pt;width:9.25pt;height:9.25pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2z6KbCQIAAAUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgO0qUz4hRFsg4D&#10;ugvQ7QMYWY6FyaJGKXGyrx8lp2mwvQ3zg0Ca5CF5dLS8O/ZWHDQFg66W5WQqhXYKG+N2tfz+7eHN&#10;rRQhgmvAotO1POkg71avXy0HX+kZdmgbTYJBXKgGX8suRl8VRVCd7iFM0GvHwRaph8gu7YqGYGD0&#10;3haz6fRtMSA1nlDpEPjvZgzKVcZvW63il7YNOgpbS54t5pPyuU1nsVpCtSPwnVHnMeAfpujBOG56&#10;gdpABLEn8xdUbxRhwDZOFPYFtq1ROu/A25TTP7Z56sDrvAuTE/yFpvD/YNXnw5P/Smn04B9R/QjC&#10;4boDt9P3RDh0GhpuVyaiisGH6lKQnMClYjt8woavFvYRMwfHlvoEyNuJY6b6dKFaH6NQ/LMsF/PF&#10;jRSKQ2c7dYDqudhTiB809iIZtSS+yQwOh8cQx9TnlNTL4YOxNt+mdWKo5btyPs8FAa1pUjDvSLvt&#10;2pI4QNJD/vJmvP11WkLeQOjGvBwaldKbyHK1pq/l7aUaqsTSe9fk9hGMHW3exrozbYmpJMpQbbE5&#10;MWuEoxb57bDRIf2SYmAd1jL83ANpKexHx8ynPZJwszO/WczYoevI9joCTjFULaMUo7mOo9j3nsyu&#10;405lJsXhPd9WazKTL1Odh2Wt5bs4v4sk5ms/Z7283tVvAAAA//8DAFBLAwQUAAYACAAAACEAM9W8&#10;Zt0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPsU7EMBBEeyT+wVokOs4mFwUIcU7oBM1VEFJA&#10;58QmjrDXUezLhb9nr4JuRjOafVvtVu/YYuY4BpRwuxHADPZBjzhIaN9fbu6BxaRQKxfQSPgxEXb1&#10;5UWlSh1O+GaWJg2MRjCWSoJNaSo5j701XsVNmAxS9hVmrxLZeeB6Vica945nQhTcqxHpglWT2VvT&#10;fzdHL+FzPbTqIF7HvOs/iud9I+ziWimvr9anR2DJrOmvDGd8QoeamLpwRB2ZI5/nhJ5IiDtg50Kx&#10;3QLrJGQPGfC64v8/qH8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAds+imwkCAAAFBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAM9W8Zt0AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" strokeweight=".72pt">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00107806">
+      <w:r w:rsidR="00FC25E2" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r w:rsidRPr="00107806">
+      <w:r w:rsidR="00FC25E2" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00107806">
+      <w:r w:rsidR="00FC25E2" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>résident</w:t>
       </w:r>
-      <w:r w:rsidRPr="00107806">
+      <w:r w:rsidR="00FC25E2" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00107806">
+      <w:r w:rsidR="00FC25E2" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>est</w:t>
       </w:r>
-      <w:r w:rsidRPr="00107806">
+      <w:r w:rsidR="00FC25E2" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00107806">
+      <w:r w:rsidR="00FC25E2" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>représenté</w:t>
       </w:r>
-      <w:r w:rsidRPr="00107806">
+      <w:r w:rsidR="00FC25E2" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00107806">
-[...3 lines deleted...]
-        <w:t>par un représentant thérapeutique (document annexé)</w:t>
+      <w:r w:rsidR="00FC25E2" w:rsidRPr="00107806">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>par un représentant thérapeutique (document</w:t>
+      </w:r>
+      <w:r w:rsidR="00F42091">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de référence 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC25E2" w:rsidRPr="00107806">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03714432" w14:textId="77777777" w:rsidR="00FC25E2" w:rsidRPr="00107806" w:rsidRDefault="00FC25E2" w:rsidP="00107806">
+    <w:p w14:paraId="7546F74B" w14:textId="264A1883" w:rsidR="00F01AB5" w:rsidRPr="00107806" w:rsidRDefault="00E910B0" w:rsidP="00A811DD">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:spacing w:before="93"/>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00107806">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="742E05CF" wp14:editId="67424C4E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>924560</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>80010</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="117475" cy="117475"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="897893054" name="Rectangle 11"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="117475" cy="117475"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9144">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="229CFA15" id="Rectangle 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:72.8pt;margin-top:6.3pt;width:9.25pt;height:9.25pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2z6KbCQIAAAUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgO0qUz4hRFsg4D&#10;ugvQ7QMYWY6FyaJGKXGyrx8lp2mwvQ3zg0Ca5CF5dLS8O/ZWHDQFg66W5WQqhXYKG+N2tfz+7eHN&#10;rRQhgmvAotO1POkg71avXy0HX+kZdmgbTYJBXKgGX8suRl8VRVCd7iFM0GvHwRaph8gu7YqGYGD0&#10;3haz6fRtMSA1nlDpEPjvZgzKVcZvW63il7YNOgpbS54t5pPyuU1nsVpCtSPwnVHnMeAfpujBOG56&#10;gdpABLEn8xdUbxRhwDZOFPYFtq1ROu/A25TTP7Z56sDrvAuTE/yFpvD/YNXnw5P/Smn04B9R/QjC&#10;4boDt9P3RDh0GhpuVyaiisGH6lKQnMClYjt8woavFvYRMwfHlvoEyNuJY6b6dKFaH6NQ/LMsF/PF&#10;jRSKQ2c7dYDqudhTiB809iIZtSS+yQwOh8cQx9TnlNTL4YOxNt+mdWKo5btyPs8FAa1pUjDvSLvt&#10;2pI4QNJD/vJmvP11WkLeQOjGvBwaldKbyHK1pq/l7aUaqsTSe9fk9hGMHW3exrozbYmpJMpQbbE5&#10;MWuEoxb57bDRIf2SYmAd1jL83ANpKexHx8ynPZJwszO/WczYoevI9joCTjFULaMUo7mOo9j3nsyu&#10;405lJsXhPd9WazKTL1Odh2Wt5bs4v4sk5ms/Z7283tVvAAAA//8DAFBLAwQUAAYACAAAACEA3ENN&#10;hN0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPMU/DMBCFdyT+g3VIbNROCREKcSpUwdIJ0gyw&#10;ObGJI+xzFLtp+PdcJ5junt7Tu++q3eodW8wcx4ASso0AZrAPesRBQnt8vXsEFpNCrVxAI+HHRNjV&#10;11eVKnU447tZmjQwKsFYKgk2pankPPbWeBU3YTJI3leYvUok54HrWZ2p3Du+FaLgXo1IF6yazN6a&#10;/rs5eQmf66FVB/E25l3/UbzsG2EX10p5e7M+PwFLZk1/YbjgEzrUxNSFE+rIHOn8oaAoLVual0CR&#10;Z8A6CfdZBryu+P8P6l8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAds+imwkCAAAFBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA3ENNhN0AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" strokeweight=".72pt">
+                <w10:wrap anchorx="page"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00F01AB5" w:rsidRPr="00107806">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>le</w:t>
+      </w:r>
+      <w:r w:rsidR="00F01AB5" w:rsidRPr="00107806">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F01AB5" w:rsidRPr="00107806">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>résident</w:t>
+      </w:r>
+      <w:r w:rsidR="00F01AB5" w:rsidRPr="00107806">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F01AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n’a pas de </w:t>
+      </w:r>
+      <w:r w:rsidR="00F01AB5" w:rsidRPr="00107806">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">représentant thérapeutique </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4AF2DA40" w14:textId="77777777" w:rsidR="00180917" w:rsidRPr="00107806" w:rsidRDefault="00180917" w:rsidP="00107806">
+    <w:p w14:paraId="03714432" w14:textId="67A6C074" w:rsidR="00FC25E2" w:rsidRPr="00107806" w:rsidRDefault="00FC25E2" w:rsidP="00A811DD">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AF2DA40" w14:textId="52D184B8" w:rsidR="00180917" w:rsidRPr="00107806" w:rsidRDefault="00180917" w:rsidP="00107806">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="9"/>
         <w:ind w:right="-666"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61ABAFD3" w14:textId="77777777" w:rsidR="00180917" w:rsidRPr="00107806" w:rsidRDefault="00A57603" w:rsidP="00107806">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
       </w:pPr>
       <w:r w:rsidRPr="00107806">
         <w:t>1.   CONDITIONS FINANCIERES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1285250C" w14:textId="77777777" w:rsidR="00180917" w:rsidRPr="00107806" w:rsidRDefault="00180917" w:rsidP="00107806">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="4"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18EAE659" w14:textId="77777777" w:rsidR="00180917" w:rsidRPr="00107806" w:rsidRDefault="00A57603" w:rsidP="00107806">
+    <w:p w14:paraId="18EAE659" w14:textId="4ECD81EF" w:rsidR="00180917" w:rsidRPr="00107806" w:rsidRDefault="00882692" w:rsidP="00107806">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="1" w:after="120"/>
         <w:ind w:left="238"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00107806">
-[...3 lines deleted...]
-        <w:t>L'accueil</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Le séjour</w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00107806">
+      <w:r w:rsidR="00A57603" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00107806">
+      <w:r w:rsidR="00A57603" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00107806">
+      <w:r w:rsidR="00A57603" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>EMS</w:t>
       </w:r>
-      <w:r w:rsidRPr="00107806">
+      <w:r w:rsidR="00A57603" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00107806">
+      <w:r w:rsidR="00A57603" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>est</w:t>
       </w:r>
-      <w:r w:rsidRPr="00107806">
+      <w:r w:rsidR="00A57603" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00107806">
+      <w:r w:rsidR="00A57603" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>financé</w:t>
       </w:r>
-      <w:r w:rsidRPr="00107806">
+      <w:r w:rsidR="00A57603" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00107806">
+      <w:r w:rsidR="00A57603" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>par</w:t>
       </w:r>
-      <w:r w:rsidRPr="00107806">
+      <w:r w:rsidR="00A57603" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00107806">
+      <w:r w:rsidR="00A57603" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0693A586" w14:textId="60BF7E82" w:rsidR="00180917" w:rsidRPr="00107806" w:rsidRDefault="00964687" w:rsidP="00964687">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="666"/>
         </w:tabs>
         <w:ind w:right="42" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4000,138 +3979,134 @@
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00E33BFE" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">t </w:t>
       </w:r>
       <w:r w:rsidR="009A5E88" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">couvert par </w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67417C38" w14:textId="3D5C0424" w:rsidR="00180917" w:rsidRPr="00107806" w:rsidRDefault="00A57603" w:rsidP="00964687">
+    <w:p w14:paraId="67417C38" w14:textId="3D5C0424" w:rsidR="00180917" w:rsidRPr="00EE55C2" w:rsidRDefault="00A57603" w:rsidP="00EE55C2">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="947"/>
-          <w:tab w:val="left" w:pos="1232"/>
         </w:tabs>
-        <w:ind w:right="42"/>
+        <w:spacing w:before="119"/>
+        <w:ind w:right="42" w:hanging="310"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>l'assureur-maladie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00107806">
-[...2 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00EE55C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>qui</w:t>
       </w:r>
-      <w:r w:rsidRPr="00107806">
-[...2 lines deleted...]
-          <w:spacing w:val="-5"/>
+      <w:r w:rsidRPr="00EE55C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>verse</w:t>
       </w:r>
-      <w:r w:rsidRPr="00107806">
-[...2 lines deleted...]
-          <w:spacing w:val="-4"/>
+      <w:r w:rsidRPr="00EE55C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r w:rsidRPr="00107806">
-[...2 lines deleted...]
-          <w:spacing w:val="-2"/>
+      <w:r w:rsidRPr="00EE55C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>l'établissement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00107806">
-[...2 lines deleted...]
-          <w:spacing w:val="-4"/>
+      <w:r w:rsidRPr="00EE55C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EC38EB" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00A14E5B" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> forfait jo</w:t>
       </w:r>
@@ -4155,265 +4130,249 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A14E5B" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7a</w:t>
       </w:r>
       <w:r w:rsidR="0004296B" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> OPAS</w:t>
       </w:r>
       <w:r w:rsidR="00A14E5B" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00107806">
-[...10 lines deleted...]
-          <w:spacing w:val="14"/>
+      <w:r w:rsidRPr="00EE55C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00624828" w:rsidRPr="00EE55C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>selon</w:t>
       </w:r>
+      <w:r w:rsidR="00F80ABE" w:rsidRPr="00EE55C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00107806">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE55C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00107806">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>catégorie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE55C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00107806">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
       <w:r w:rsidR="00F80ABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:spacing w:val="14"/>
-[...43 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00107806">
-[...2 lines deleted...]
-          <w:spacing w:val="14"/>
+      <w:r w:rsidRPr="00EE55C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>besoin</w:t>
       </w:r>
-      <w:r w:rsidRPr="00107806">
-[...2 lines deleted...]
-          <w:spacing w:val="18"/>
+      <w:r w:rsidRPr="00EE55C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00107806">
-[...2 lines deleted...]
-          <w:spacing w:val="13"/>
+      <w:r w:rsidRPr="00EE55C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>soins</w:t>
       </w:r>
-      <w:r w:rsidRPr="00107806">
-[...2 lines deleted...]
-          <w:spacing w:val="15"/>
+      <w:r w:rsidRPr="00EE55C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>dans</w:t>
       </w:r>
-      <w:r w:rsidRPr="00107806">
-[...2 lines deleted...]
-          <w:spacing w:val="15"/>
+      <w:r w:rsidRPr="00EE55C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>laquelle</w:t>
       </w:r>
       <w:r w:rsidR="0020403C" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00107806">
-[...10 lines deleted...]
-          <w:spacing w:val="-53"/>
+      <w:r w:rsidRPr="00EE55C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A14E5B" w:rsidRPr="00EE55C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidR="00EC38EB" w:rsidRPr="00107806">
-[...2 lines deleted...]
-          <w:spacing w:val="-53"/>
+      <w:r w:rsidR="00EC38EB" w:rsidRPr="00EE55C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
-      <w:r w:rsidRPr="00107806">
-[...2 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00EE55C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>trouve</w:t>
       </w:r>
-      <w:r w:rsidRPr="00107806">
-[...2 lines deleted...]
-          <w:spacing w:val="-2"/>
+      <w:r w:rsidRPr="00EE55C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r w:rsidRPr="00107806">
-[...2 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00EE55C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>résid</w:t>
       </w:r>
       <w:r w:rsidR="00E33BFE" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>nt</w:t>
       </w:r>
@@ -4517,163 +4476,246 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>les</w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>bénéficiaires de prestations complémentaires,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68AE0E1D" w14:textId="7931F832" w:rsidR="00F80ABE" w:rsidRPr="00107806" w:rsidRDefault="00F80ABE" w:rsidP="00964687">
+    <w:p w14:paraId="614E2BC2" w14:textId="7754F82A" w:rsidR="009159D2" w:rsidRPr="00107806" w:rsidRDefault="009159D2" w:rsidP="00964687">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="947"/>
         </w:tabs>
         <w:spacing w:before="119"/>
         <w:ind w:right="42" w:hanging="310"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>le résident, dans le cas où les moyens et appareils auxiliaires LiMA hors catégorie A ne sont remboursés ni par l’assurance-maladie, ni par le canton au titre du financement résiduel</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>le canton pour le financement résiduel de</w:t>
+      </w:r>
+      <w:r w:rsidR="0089571E" w:rsidRPr="00107806">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00107806">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> soins de longue</w:t>
+      </w:r>
+      <w:r w:rsidR="000C3513">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> durée</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00107806">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F80ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00107806">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>art. 25a, al. 5 LAMal</w:t>
+      </w:r>
+      <w:r w:rsidR="00F80ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="002C742A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00107806">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="614E2BC2" w14:textId="7D10F66C" w:rsidR="009159D2" w:rsidRPr="00107806" w:rsidRDefault="009159D2" w:rsidP="00964687">
+    <w:p w14:paraId="3D4B7DC5" w14:textId="7042B21A" w:rsidR="00804ABD" w:rsidRDefault="00804ABD" w:rsidP="00804ABD">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="947"/>
         </w:tabs>
         <w:spacing w:before="119"/>
         <w:ind w:right="42" w:hanging="310"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>le canton pour le financement résiduel de</w:t>
-[...29 lines deleted...]
-      <w:r w:rsidR="00F80ABE">
+        <w:t>le résident, dans le cas où</w:t>
+      </w:r>
+      <w:r w:rsidR="00385FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00107806">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">les moyens et appareils auxiliaires LiMA </w:t>
+      </w:r>
+      <w:r w:rsidR="00385FB1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>art. 25a, al. 5 LAMal</w:t>
-[...6 lines deleted...]
-        <w:t>).</w:t>
+        <w:t>hors catégorie A</w:t>
+      </w:r>
+      <w:r w:rsidR="00385FB1">
+        <w:rPr>
+          <w:rStyle w:val="Appelnotedebasdep"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidR="00385FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00107806">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ne sont remboursés ni par l’assurance-maladie, ni par le canton au titre du financement résiduel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00107806">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08C81025" w14:textId="5C3A04AA" w:rsidR="00755EB2" w:rsidRPr="00167950" w:rsidRDefault="00755EB2" w:rsidP="00755EB2">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="947"/>
+        </w:tabs>
+        <w:spacing w:before="119"/>
+        <w:ind w:right="42" w:hanging="310"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>le résident pour les prestations et frais de soins non couverts par la LAMal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="262E411E" w14:textId="426A887C" w:rsidR="007178FD" w:rsidRPr="00107806" w:rsidRDefault="007178FD" w:rsidP="00964687">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1758"/>
           <w:tab w:val="left" w:pos="1759"/>
         </w:tabs>
         <w:spacing w:before="40"/>
         <w:ind w:right="42"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61EBCB04" w14:textId="378A3861" w:rsidR="00180917" w:rsidRPr="00107806" w:rsidRDefault="00A57603" w:rsidP="00964687">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="122"/>
         <w:ind w:left="238" w:right="42"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5604,50 +5646,51 @@
     </w:p>
     <w:p w14:paraId="16A351BE" w14:textId="12054F13" w:rsidR="00180917" w:rsidRPr="00107806" w:rsidRDefault="00A57603" w:rsidP="006431EC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="665"/>
           <w:tab w:val="left" w:pos="666"/>
         </w:tabs>
         <w:spacing w:before="57" w:after="40"/>
         <w:ind w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>l'utilisation</w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0071271B" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">et l’entretien </w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>des</w:t>
       </w:r>
@@ -6056,79 +6099,436 @@
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A57603" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="046FB769" w14:textId="77777777" w:rsidR="00180917" w:rsidRPr="00107806" w:rsidRDefault="00180917" w:rsidP="00107806">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="4"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38CE096B" w14:textId="70AF1F28" w:rsidR="002C3330" w:rsidRPr="00107806" w:rsidRDefault="002C3330" w:rsidP="00107806">
+    <w:p w14:paraId="079E4404" w14:textId="2B9DEA10" w:rsidR="00A33913" w:rsidRPr="00107806" w:rsidRDefault="00A33913" w:rsidP="001A3A18">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:before="85"/>
+        <w:ind w:left="238" w:right="228"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00107806">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="003057A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00107806">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Financement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du prix de pension</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DA4002E" w14:textId="4BE90CDE" w:rsidR="00A33913" w:rsidRPr="00107806" w:rsidRDefault="00A33913" w:rsidP="00A33913">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:before="118"/>
+        <w:ind w:right="44"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00107806">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ente</w:t>
+      </w:r>
+      <w:r w:rsidR="00882692">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00107806">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AVS/AI</w:t>
+      </w:r>
+      <w:r w:rsidR="00882692">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et allocation pour impotent (API)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00107806">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77A7BD6C" w14:textId="6C04A4F4" w:rsidR="00A33913" w:rsidRPr="00107806" w:rsidRDefault="00A33913" w:rsidP="00A33913">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:before="118"/>
+        <w:ind w:right="44"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00107806">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ente versée en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00107806">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00107806">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>application de la loi sur la prévoyance professionnelle, vieillesse, survivants et invalidité, du 25 juin 1982 (LPP-RS 831.40) ou par une autre institution d'assurance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00107806">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="791ADAD5" w14:textId="77777777" w:rsidR="00A33913" w:rsidRPr="00107806" w:rsidRDefault="00A33913" w:rsidP="00A33913">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="666"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:ind w:right="44"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00107806">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autres revenus (rentes viagères, étrangères</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, fortune personnelle,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00107806">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> etc.),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="164A0E4C" w14:textId="77777777" w:rsidR="00A33913" w:rsidRPr="00107806" w:rsidRDefault="00A33913" w:rsidP="00A33913">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="709" w:right="44"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00107806">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prestations complémentaires </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(PC) pour les ayants-droits</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00107806">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42E008B5" w14:textId="77777777" w:rsidR="00EE243B" w:rsidRDefault="00EE243B" w:rsidP="00A33913">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:spacing w:before="118"/>
+        <w:ind w:left="238" w:right="44"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BB9EC53" w14:textId="36354302" w:rsidR="00A33913" w:rsidRDefault="00EE243B" w:rsidP="00A33913">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:spacing w:before="118"/>
+        <w:ind w:left="238" w:right="44"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.3 </w:t>
+      </w:r>
+      <w:r w:rsidR="001A3A18">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Financement des frais et débours pour dépenses personnelles au sein de l’EMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B61D280" w14:textId="77777777" w:rsidR="00A32591" w:rsidRDefault="00A33913" w:rsidP="00A33913">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:spacing w:before="118"/>
+        <w:ind w:left="238" w:right="44"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00167950">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les frais et débours découlant </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF7E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">de dépenses personnelles au sein de l’établissement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00167950">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>non couverts par le forfait du prix de pension (</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2113E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>cf. annexe 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00167950">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">) sont facturés </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF7E75" w:rsidRPr="00167950">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>en plus du prix de pension</w:t>
+      </w:r>
+      <w:r w:rsidR="001270C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et réglés </w:t>
+      </w:r>
+      <w:r w:rsidR="00A32591">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>par le résident</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF7E75" w:rsidRPr="00167950">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="548F97C1" w14:textId="77777777" w:rsidR="00A33913" w:rsidRDefault="00A33913" w:rsidP="00107806">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="85"/>
         <w:ind w:left="238" w:right="228"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00107806">
+    </w:p>
+    <w:p w14:paraId="38CE096B" w14:textId="28951386" w:rsidR="002C3330" w:rsidRPr="00107806" w:rsidRDefault="002C3330" w:rsidP="00107806">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:spacing w:before="85"/>
+        <w:ind w:left="238" w:right="228"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>1.2</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00107806">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE243B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Facturation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10074F23" w14:textId="11CC8A84" w:rsidR="00F80ABE" w:rsidRPr="00107806" w:rsidRDefault="00693BB9" w:rsidP="006431EC">
+    <w:p w14:paraId="10074F23" w14:textId="28E29A22" w:rsidR="00F80ABE" w:rsidRPr="00107806" w:rsidRDefault="00693BB9" w:rsidP="006431EC">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="122" w:after="120"/>
         <w:ind w:left="238"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>La facture</w:t>
       </w:r>
       <w:r w:rsidR="00A57603" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6480,86 +6880,94 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>des</w:t>
       </w:r>
       <w:r w:rsidR="00A57603" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A57603" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>soins,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05BE7B78" w14:textId="6412E0B9" w:rsidR="00AA05CD" w:rsidRPr="00107806" w:rsidRDefault="00D419BF" w:rsidP="006431EC">
+    <w:p w14:paraId="05BE7B78" w14:textId="6261DC77" w:rsidR="00AA05CD" w:rsidRPr="00107806" w:rsidRDefault="00D419BF" w:rsidP="006431EC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="665"/>
           <w:tab w:val="left" w:pos="666"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="002B0461" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>es dépenses personnelles au sein de l’EMS</w:t>
       </w:r>
+      <w:r w:rsidR="00DF7E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (frais et débours)</w:t>
+      </w:r>
       <w:r w:rsidR="00EC32CA" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, objet de l’annexe </w:t>
       </w:r>
       <w:r w:rsidR="00992418" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00497B16" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
@@ -7005,51 +7413,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>l'article 82</w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>LP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BBA0A29" w14:textId="6661165F" w:rsidR="00180917" w:rsidRPr="00107806" w:rsidRDefault="00693BB9" w:rsidP="006431EC">
+    <w:p w14:paraId="60B59ED0" w14:textId="0E956003" w:rsidR="00A33913" w:rsidRPr="00107806" w:rsidRDefault="00693BB9" w:rsidP="00A33913">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="85"/>
         <w:ind w:left="238"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Des frais peuvent être facturés, en plus des intérêts de retard (5%), à partir du 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>ème</w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7101,361 +7509,144 @@
       <w:r w:rsidR="00955A4B" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Son représentant</w:t>
       </w:r>
       <w:r w:rsidR="00D46861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00955A4B" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>entreprend toute démarche nécessaire à la bonne exécution des paiements</w:t>
       </w:r>
       <w:r w:rsidR="00D46861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22DC4EEC" w14:textId="08F5E32E" w:rsidR="005620CA" w:rsidRPr="00107806" w:rsidRDefault="005620CA" w:rsidP="006431EC">
-[...252 lines deleted...]
-    <w:p w14:paraId="657CF192" w14:textId="57BE9A5E" w:rsidR="005620CA" w:rsidRDefault="004B0BD0" w:rsidP="006431EC">
+    <w:p w14:paraId="68996FBE" w14:textId="7FC7B7F7" w:rsidR="00A33913" w:rsidRDefault="00A33913" w:rsidP="00A33913">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="118"/>
         <w:ind w:left="238" w:right="44"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Afin de garantir l'affectation conforme de la rente AVS/AI, de l'allocation pour impotent (API), le résident ou son représentant s'engage </w:t>
-[...31 lines deleted...]
-      <w:r w:rsidR="005620CA" w:rsidRPr="00107806" w:rsidDel="0054545A">
+        <w:t>Afin d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>’alléger la charge administrative du résident et de l’établissement pour le règlement des factures</w:t>
+      </w:r>
+      <w:r w:rsidR="00745883">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B57B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00107806">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">le résident ou son représentant </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">peut </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00107806">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>procéder à un système de recouvrement direct (LSV</w:t>
+      </w:r>
+      <w:r w:rsidR="00B57B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, E-Bill </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00107806">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ou ordre permanent</w:t>
+      </w:r>
+      <w:r w:rsidR="00B432FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00107806">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> afin de garantir le règlement de la facture.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00107806" w:rsidDel="0054545A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15F737CC" w14:textId="77777777" w:rsidR="007B3170" w:rsidRPr="00107806" w:rsidRDefault="007B3170" w:rsidP="006431EC">
+    <w:p w14:paraId="22DC4EEC" w14:textId="08F5E32E" w:rsidR="005620CA" w:rsidRPr="00107806" w:rsidRDefault="005620CA" w:rsidP="006431EC">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:spacing w:before="118"/>
-        <w:ind w:left="238" w:right="44"/>
+        <w:spacing w:before="85"/>
+        <w:ind w:left="238"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D972DF0" w14:textId="77777777" w:rsidR="00180917" w:rsidRPr="00107806" w:rsidRDefault="00A57603" w:rsidP="00107806">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="599"/>
         </w:tabs>
         <w:ind w:hanging="361"/>
       </w:pPr>
       <w:r w:rsidRPr="00107806">
         <w:t>GARANTIES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BCA2681" w14:textId="77777777" w:rsidR="00180917" w:rsidRPr="00107806" w:rsidRDefault="00180917" w:rsidP="00107806">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
@@ -7910,51 +8101,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00162755" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>son représentant</w:t>
       </w:r>
       <w:r w:rsidR="00594764" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00B82236" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B54BEF4" w14:textId="35EFC1B4" w:rsidR="00180917" w:rsidRPr="00107806" w:rsidRDefault="00D628B8" w:rsidP="006431EC">
+    <w:p w14:paraId="7B54BEF4" w14:textId="57EBFDF0" w:rsidR="00180917" w:rsidRPr="00107806" w:rsidRDefault="00D628B8" w:rsidP="006431EC">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="121"/>
         <w:ind w:right="44"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00B82236" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">u maximum 300 francs au titre des prestations et services </w:t>
       </w:r>
@@ -8024,60 +8215,102 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B82236" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidR="00B82236" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B82236" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>pension</w:t>
       </w:r>
       <w:r w:rsidR="00295112">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (annexe 2)</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00333224">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">frais et </w:t>
+      </w:r>
+      <w:r w:rsidR="00950E2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>débours</w:t>
+      </w:r>
+      <w:r w:rsidR="006C1B64">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour dépenses personnelle</w:t>
+      </w:r>
+      <w:r w:rsidR="00950E2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, 1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE243B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00950E2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:r w:rsidR="00295112">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>annexe 2)</w:t>
       </w:r>
       <w:r w:rsidR="00594764" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B60679B" w14:textId="497ACC2E" w:rsidR="00641763" w:rsidRPr="00107806" w:rsidRDefault="00A57603" w:rsidP="006431EC">
+    <w:p w14:paraId="6B60679B" w14:textId="61300D5D" w:rsidR="00641763" w:rsidRPr="00107806" w:rsidRDefault="00A57603" w:rsidP="006431EC">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="121"/>
         <w:ind w:left="238" w:right="44"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0004007A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Le</w:t>
       </w:r>
       <w:r w:rsidRPr="0004007A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="45"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0004007A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8095,221 +8328,243 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
       <w:r w:rsidRPr="0004007A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="46"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0004007A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>dépôt</w:t>
       </w:r>
       <w:r w:rsidRPr="0004007A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="46"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00B208E9" w:rsidRPr="0005506F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ne </w:t>
+      </w:r>
+      <w:r w:rsidR="00B208E9" w:rsidRPr="0004007A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>fait</w:t>
+      </w:r>
+      <w:r w:rsidR="00B208E9" w:rsidRPr="0005506F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pas </w:t>
+      </w:r>
+      <w:r w:rsidR="00B208E9" w:rsidRPr="0004007A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>partie</w:t>
+      </w:r>
+      <w:r w:rsidR="00B208E9" w:rsidRPr="0005506F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="0004007A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>fait</w:t>
+        <w:t>de</w:t>
       </w:r>
       <w:r w:rsidRPr="0004007A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="46"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0004007A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>partie</w:t>
+        <w:t>la</w:t>
       </w:r>
       <w:r w:rsidRPr="0004007A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="46"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0004007A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>de</w:t>
+        <w:t>fortune</w:t>
       </w:r>
       <w:r w:rsidRPr="0004007A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="46"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0004007A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>la</w:t>
+        <w:t>du</w:t>
+      </w:r>
+      <w:r w:rsidR="0090220D" w:rsidRPr="0004007A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0004007A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>résid</w:t>
+      </w:r>
+      <w:r w:rsidR="0090220D" w:rsidRPr="0004007A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004007A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>nt</w:t>
+      </w:r>
+      <w:r w:rsidR="0090220D" w:rsidRPr="0004007A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004007A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>selon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004007A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="46"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0004007A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>fortune</w:t>
+        <w:t>les</w:t>
       </w:r>
       <w:r w:rsidRPr="0004007A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:spacing w:val="46"/>
+          <w:spacing w:val="47"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0004007A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>du</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>dispositions</w:t>
       </w:r>
       <w:r w:rsidRPr="0004007A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>e</w:t>
+          <w:spacing w:val="47"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0004007A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>nt</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>des</w:t>
       </w:r>
       <w:r w:rsidRPr="0004007A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-        <w:t>selon</w:t>
+          <w:spacing w:val="47"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0004007A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:spacing w:val="46"/>
+        </w:rPr>
+        <w:t>prestations</w:t>
+      </w:r>
+      <w:r w:rsidR="00950E2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0004007A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>les</w:t>
+        <w:t>complémentaires</w:t>
+      </w:r>
+      <w:r w:rsidR="00950E2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (DPC 3443.07)</w:t>
+      </w:r>
+      <w:r w:rsidR="00395A6D">
+        <w:rPr>
+          <w:rStyle w:val="Appelnotedebasdep"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="0004007A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:spacing w:val="47"/>
-[...46 lines deleted...]
-        <w:t>complémentaires.</w:t>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4792BA34" w14:textId="17CDF066" w:rsidR="00693BB9" w:rsidRPr="00107806" w:rsidRDefault="00A57603" w:rsidP="006431EC">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="121"/>
         <w:ind w:left="238" w:right="44"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Le</w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -8660,51 +8915,58 @@
         </w:rPr>
         <w:t>, le solde est reversé au résid</w:t>
       </w:r>
       <w:r w:rsidR="0090220D" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00FE043D" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>nt</w:t>
       </w:r>
       <w:r w:rsidR="00871D5E" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> ou </w:t>
       </w:r>
       <w:r w:rsidR="00FE043D" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">à la masse successorale </w:t>
+        <w:t xml:space="preserve">à la </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE043D" w:rsidRPr="00107806">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">masse successorale </w:t>
       </w:r>
       <w:r w:rsidR="00474637" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>(art.7)</w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40D032DD" w14:textId="40EEFF4A" w:rsidR="00180917" w:rsidRPr="00107806" w:rsidRDefault="00A57603" w:rsidP="006431EC">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="118"/>
         <w:ind w:left="238" w:right="44"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00107806">
@@ -9364,51 +9626,50 @@
         <w:t>jours.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41CAD9DA" w14:textId="77777777" w:rsidR="00180917" w:rsidRPr="00107806" w:rsidRDefault="00180917" w:rsidP="00107806">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="6"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E14492E" w14:textId="77777777" w:rsidR="00180917" w:rsidRPr="00107806" w:rsidRDefault="00A57603" w:rsidP="00107806">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="599"/>
         </w:tabs>
         <w:ind w:hanging="361"/>
       </w:pPr>
       <w:r w:rsidRPr="00107806">
-        <w:lastRenderedPageBreak/>
         <w:t>Réservation</w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:t>la</w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -12100,50 +12361,51 @@
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>peut,</w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>en</w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>principe,</w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -12574,116 +12836,133 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> par analogie avec l’art. 104</w:t>
       </w:r>
       <w:r w:rsidR="00733293">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>, al 1bis</w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> OAMaL.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00107806">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t>OAMaL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00107806">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2177DAAE" w14:textId="53F0FF24" w:rsidR="00CB5662" w:rsidRPr="00107806" w:rsidRDefault="0074397E" w:rsidP="004503B2">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="121"/>
         <w:ind w:left="238" w:right="226"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Une éventuelle hospitalisation avec retour à l’EMS le jour même implique le maintien de la facturation du montant forfaitaire de 15 francs par l’EMS</w:t>
       </w:r>
       <w:r w:rsidR="00880315" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="4F87459D" w14:textId="6FF0F41A" w:rsidR="00180917" w:rsidRPr="00107806" w:rsidRDefault="00180917" w:rsidP="00107806">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="121"/>
         <w:ind w:left="238" w:right="226"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="138683A3" w14:textId="1148586B" w:rsidR="00180917" w:rsidRPr="00107806" w:rsidRDefault="00A57603" w:rsidP="00107806">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="599"/>
         </w:tabs>
         <w:ind w:hanging="361"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00107806">
         <w:t>Non</w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:t>retour</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00DB040D" w:rsidRPr="00107806">
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A74B166" w14:textId="7645375C" w:rsidR="00180917" w:rsidRPr="00107806" w:rsidRDefault="00A57603" w:rsidP="00FD7D72">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="123" w:after="40"/>
         <w:ind w:left="709" w:right="227" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Si le</w:t>
       </w:r>
       <w:r w:rsidR="00457840" w:rsidRPr="00107806">
@@ -12987,52 +13266,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00551F12" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>par analogie avec l’art. 104 al</w:t>
       </w:r>
       <w:r w:rsidR="00FD7D72">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00551F12" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
         </w:rPr>
-        <w:t>1 bis OAMaL</w:t>
-      </w:r>
+        <w:t xml:space="preserve">1 bis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00551F12" w:rsidRPr="00107806">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t>OAMaL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D85753">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00551F12" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCA11CE" w14:textId="77777777" w:rsidR="00B46297" w:rsidRPr="00107806" w:rsidRDefault="00B46297" w:rsidP="00107806">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
@@ -14524,50 +14812,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>À</w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> l'issue de la</w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>liquidation de la succession, les héritiers ont un délai d'un mois pour venir chercher les biens. Au-</w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-53"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>delà</w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -14791,57 +15080,59 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> al.3 </w:t>
       </w:r>
       <w:r w:rsidR="009B7D64" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00C7691F" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">e la loi sur les cimetières, du 20 septembre 1876 </w:t>
       </w:r>
       <w:r w:rsidR="00661AC2" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BE1DFD" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>LCim</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007B3170">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BE1DFD" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00AF4548" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> K 1 65</w:t>
       </w:r>
       <w:r w:rsidR="009B7D64" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -15064,59 +15355,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>peu</w:t>
       </w:r>
       <w:r w:rsidR="00041A9F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> en tout temps s'adresser à la direction de </w:t>
-[...7 lines deleted...]
-        <w:t>l'établissement.</w:t>
+        <w:t xml:space="preserve"> en tout temps s'adresser à la direction de l'établissement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="691D6512" w14:textId="77777777" w:rsidR="008E10FE" w:rsidRPr="00107806" w:rsidRDefault="008E10FE" w:rsidP="00107806">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="31"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64608043" w14:textId="77777777" w:rsidR="00180917" w:rsidRPr="00107806" w:rsidRDefault="00A57603" w:rsidP="00107806">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="599"/>
         </w:tabs>
         <w:ind w:hanging="361"/>
       </w:pPr>
       <w:r w:rsidRPr="00107806">
@@ -17196,51 +17479,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A8FB8FC" w14:textId="77777777" w:rsidR="00180917" w:rsidRPr="00107806" w:rsidRDefault="00180917" w:rsidP="00107806">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36B85E89" w14:textId="77777777" w:rsidR="00180917" w:rsidRPr="00107806" w:rsidRDefault="00180917" w:rsidP="00107806">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A0F7014" w14:textId="6D26125D" w:rsidR="00180917" w:rsidRPr="00107806" w:rsidRDefault="00A57603" w:rsidP="00107806">
+    <w:p w14:paraId="5A0F7014" w14:textId="779C50A4" w:rsidR="00180917" w:rsidRPr="00107806" w:rsidRDefault="00A57603" w:rsidP="00107806">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:ind w:left="238"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Contrat-type</w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>d’accueil</w:t>
@@ -17292,102 +17575,114 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
       <w:r w:rsidR="00041A9F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r w:rsidR="00041A9F" w:rsidRPr="00041A9F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
       <w:r w:rsidR="00041A9F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> avril 2</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00565072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>juin</w:t>
+      </w:r>
+      <w:r w:rsidR="00041A9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
       </w:r>
       <w:r w:rsidR="00734C89" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>02</w:t>
       </w:r>
       <w:r w:rsidR="00DE7B6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00734C89" w:rsidRPr="00107806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00180917" w:rsidRPr="00107806" w:rsidSect="000E227F">
       <w:headerReference w:type="even" r:id="rId23"/>
       <w:headerReference w:type="default" r:id="rId24"/>
       <w:footerReference w:type="default" r:id="rId25"/>
       <w:headerReference w:type="first" r:id="rId26"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1259" w:right="1179" w:bottom="522" w:left="1179" w:header="726" w:footer="340" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="464AAEFC" w14:textId="77777777" w:rsidR="00CB77C0" w:rsidRDefault="00CB77C0">
+    <w:p w14:paraId="6413DA68" w14:textId="77777777" w:rsidR="0063027B" w:rsidRDefault="0063027B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24137814" w14:textId="77777777" w:rsidR="00CB77C0" w:rsidRDefault="00CB77C0">
+    <w:p w14:paraId="11AE5D94" w14:textId="77777777" w:rsidR="0063027B" w:rsidRDefault="0063027B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="03EFD5BC" w14:textId="77777777" w:rsidR="00CB77C0" w:rsidRDefault="00CB77C0"/>
+    <w:p w14:paraId="25DCE57F" w14:textId="77777777" w:rsidR="0063027B" w:rsidRDefault="0063027B"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft Sans Serif">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -17469,101 +17764,165 @@
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="60FC92AF" w14:textId="77777777" w:rsidR="00A33F31" w:rsidRDefault="00A33F31">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1674723183"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="3F4239B9" w14:textId="1F991EE8" w:rsidR="006462C9" w:rsidRDefault="006462C9">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2949F65A" w14:textId="28BEEACB" w:rsidR="000851F7" w:rsidRDefault="000851F7">
     <w:pPr>
       <w:pStyle w:val="Corpsdetexte"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F5F8AD6" w14:textId="77777777" w:rsidR="00CB77C0" w:rsidRDefault="00CB77C0">
+    <w:p w14:paraId="596E5778" w14:textId="77777777" w:rsidR="0063027B" w:rsidRDefault="0063027B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77894FCC" w14:textId="77777777" w:rsidR="00CB77C0" w:rsidRDefault="00CB77C0">
+    <w:p w14:paraId="20FCED4B" w14:textId="77777777" w:rsidR="0063027B" w:rsidRDefault="0063027B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1A033F1C" w14:textId="77777777" w:rsidR="00CB77C0" w:rsidRDefault="00CB77C0"/>
+    <w:p w14:paraId="77263790" w14:textId="77777777" w:rsidR="0063027B" w:rsidRDefault="0063027B"/>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="16D8AD24" w14:textId="0BD4A852" w:rsidR="00385FB1" w:rsidRPr="00167950" w:rsidRDefault="00385FB1" w:rsidP="002C742A">
+      <w:pPr>
+        <w:pStyle w:val="Notedebasdepage"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Appelnotedebasdep"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00385FB1">
+        <w:t>La catégorie A renvoie aux consommables simples en lien direct avec les prestations de soins ainsi qu’aux moyens et appareils utilisés de manière répétée pour différents patients</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="004E2C7E">
+        <w:t>Le</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> matériel</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2C7E">
+        <w:t xml:space="preserve"> de catégorie A</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> est couvert par le financement résiduel cantonal des soins.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="0B7D84BA" w14:textId="5CE7E0FF" w:rsidR="00395A6D" w:rsidRPr="00395A6D" w:rsidRDefault="00395A6D">
+      <w:pPr>
+        <w:pStyle w:val="Notedebasdepage"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Appelnotedebasdep"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00395A6D">
+        <w:t>Directives concernant les prestations complémentaires à l'AVS et à l'AI (DPC)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, référence 3443.07</w:t>
+      </w:r>
+    </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="47C4C2B2" w14:textId="77777777" w:rsidR="00A33F31" w:rsidRDefault="00A33F31">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="51CD57D3" w14:textId="1886753C" w:rsidR="000851F7" w:rsidRDefault="000851F7">
     <w:pPr>
       <w:pStyle w:val="Corpsdetexte"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
@@ -18635,50 +18994,136 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5324" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="100C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6764" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="143022F0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F1D2CE6E"/>
+    <w:lvl w:ilvl="0" w:tplc="100C0017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="958" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="100C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1678" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="100C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2398" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="100C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3118" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="100C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3838" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="100C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4558" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="100C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5278" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="100C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5998" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="100C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6718" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B1E7965"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2E9A56B4"/>
     <w:lvl w:ilvl="0" w:tplc="100C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1070" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="229" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="100C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -18720,51 +19165,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3829" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="100C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4549" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="100C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5269" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C0225D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2F789A72"/>
     <w:lvl w:ilvl="0" w:tplc="040C0017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18860,51 +19305,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C907EDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F118A7FA"/>
     <w:lvl w:ilvl="0" w:tplc="100C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="100C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -18946,51 +19391,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="100C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D08005B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="92AC5404"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="598" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -19059,51 +19504,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3106" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3704" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D9D3AE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="177AF4A4"/>
     <w:lvl w:ilvl="0" w:tplc="4BE4D5EA">
       <w:start w:val="12"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="958" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1678" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19172,51 +19617,51 @@
     <w:lvl w:ilvl="7" w:tplc="100C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5998" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="100C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6718" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F6A5710"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9BFED0B2"/>
     <w:lvl w:ilvl="0" w:tplc="100C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="852" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1572" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="100C001B" w:tentative="1">
@@ -19261,51 +19706,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5172" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5892" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="100C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6612" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="236A5966"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E480AFE4"/>
     <w:lvl w:ilvl="0" w:tplc="34AAE526">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="663" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT" w:hint="default"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="99"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="73F63728">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -19379,51 +19824,51 @@
     <w:lvl w:ilvl="7" w:tplc="9A461BFC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6876" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FBE4E99C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7764" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24A74A45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1FAA0358"/>
     <w:lvl w:ilvl="0" w:tplc="100C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="958" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1678" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="100C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -19465,51 +19910,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5278" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5998" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="100C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6718" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2968389C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82BE17BE"/>
     <w:lvl w:ilvl="0" w:tplc="2A4E3ACE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="100C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -19551,51 +19996,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5388" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="100C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="100C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CD10E23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0CC430BC"/>
     <w:lvl w:ilvl="0" w:tplc="100C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="100C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -19637,51 +20082,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5388" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="100C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="100C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D2A6AB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B3C984A"/>
     <w:lvl w:ilvl="0" w:tplc="DA44E0F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9BB88E1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -19750,51 +20195,51 @@
     <w:lvl w:ilvl="7" w:tplc="89364B98">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="68DEAB72">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EEE09B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CDFCE5AC"/>
     <w:lvl w:ilvl="0" w:tplc="100C0017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="958" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1678" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -19836,51 +20281,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5278" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5998" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6718" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="318E54B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82F6B9DE"/>
     <w:lvl w:ilvl="0" w:tplc="100C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="958" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1678" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="100C001B" w:tentative="1">
@@ -19925,51 +20370,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5278" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5998" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="100C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6718" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35437F4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9AF63ACC"/>
     <w:lvl w:ilvl="0" w:tplc="100C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="100C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -20011,51 +20456,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5324" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="100C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6764" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="358B4998"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="39C6B34E"/>
     <w:lvl w:ilvl="0" w:tplc="100C0017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="958" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1678" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="100C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -20097,51 +20542,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5278" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5998" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="100C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6718" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35A94182"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AB205952"/>
     <w:lvl w:ilvl="0" w:tplc="100C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="958" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1678" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="100C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -20183,51 +20628,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5278" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5998" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="100C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6718" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38403A6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB48D1B8"/>
     <w:lvl w:ilvl="0" w:tplc="100C0015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="598" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1318" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="100C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -20269,51 +20714,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4918" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5638" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="100C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6358" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38DA37DD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9CF4D054"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -20392,51 +20837,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C234464"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA14E6CC"/>
     <w:lvl w:ilvl="0" w:tplc="7AEA0602">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="598" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1318" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="100C001B" w:tentative="1">
@@ -20481,51 +20926,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4918" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5638" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="100C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6358" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F4E6594"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BB12281C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="598" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="-1"/>
         <w:w w:val="99"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -20608,51 +21053,51 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6690" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FF44065"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6A081FAE"/>
     <w:lvl w:ilvl="0" w:tplc="CD12CAC8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1223" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:w w:val="100"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="01B83942">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2226" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -20722,51 +21167,51 @@
     <w:lvl w:ilvl="7" w:tplc="49F464A8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8266" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F966448E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9273" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42F621D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ACF4BF0A"/>
     <w:lvl w:ilvl="0" w:tplc="71703E30">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="02E42380">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -20835,51 +21280,51 @@
     <w:lvl w:ilvl="7" w:tplc="EFE277BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F21A68D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44D72708"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2F0E9B00"/>
     <w:lvl w:ilvl="0" w:tplc="F3FC919E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EF9CD3E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -20948,51 +21393,51 @@
     <w:lvl w:ilvl="7" w:tplc="2280FC2A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6848F63C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BB816F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="26F6FF92"/>
     <w:lvl w:ilvl="0" w:tplc="EC32EF98">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -21060,51 +21505,51 @@
     <w:lvl w:ilvl="7" w:tplc="100C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="100C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CD70E41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F59AA4A6"/>
     <w:lvl w:ilvl="0" w:tplc="0E809AE8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="665" w:hanging="428"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT" w:hint="default"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="99"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5A666C68">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -21178,51 +21623,51 @@
     <w:lvl w:ilvl="7" w:tplc="9E0CCFC6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6876" w:hanging="428"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8C82EC4C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7764" w:hanging="428"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50F875F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DC5C6B4C"/>
     <w:lvl w:ilvl="0" w:tplc="100C0017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="100C001B" w:tentative="1">
@@ -21267,51 +21712,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="100C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="510629E5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E58EFB84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1158" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="-1"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -21391,51 +21836,51 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7930" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9049" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53745CB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9D403F88"/>
     <w:lvl w:ilvl="0" w:tplc="937A3050">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="663" w:hanging="428"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT" w:hint="default"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="99"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B808B440">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -21517,51 +21962,51 @@
     <w:lvl w:ilvl="7" w:tplc="08FCF10C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6427" w:hanging="286"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="05DC1CC2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7465" w:hanging="286"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="549A4DEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3A763050"/>
     <w:lvl w:ilvl="0" w:tplc="BA667D48">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1756" w:hanging="358"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT" w:hint="default"/>
         <w:color w:val="006FC0"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CE8C74FA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2712" w:hanging="358"/>
@@ -21634,51 +22079,51 @@
     <w:lvl w:ilvl="7" w:tplc="0AB08322">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8428" w:hanging="358"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1F3C9E16">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9381" w:hanging="358"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58295EF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="26725348"/>
     <w:lvl w:ilvl="0" w:tplc="7ABAC258">
       <w:start w:val="2"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="598" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1318" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="100C001B" w:tentative="1">
@@ -21723,51 +22168,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4918" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5638" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="100C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6358" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F63144C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CE4E1D84"/>
     <w:lvl w:ilvl="0" w:tplc="D80AA66C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F4F4EE06">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -21836,51 +22281,51 @@
     <w:lvl w:ilvl="7" w:tplc="A6BE6E70">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="252A0A6A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="692D3FB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3ACE6764"/>
     <w:lvl w:ilvl="0" w:tplc="F8C05E6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1396C1A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -21949,51 +22394,51 @@
     <w:lvl w:ilvl="7" w:tplc="66B801B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7D8CFFBA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="701A7676"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA348EEC"/>
     <w:lvl w:ilvl="0" w:tplc="721AE1A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="003A31A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -22062,51 +22507,51 @@
     <w:lvl w:ilvl="7" w:tplc="3B78B2FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5C28C974">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72E62AEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E8425FC"/>
     <w:lvl w:ilvl="0" w:tplc="B5E0F744">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="665" w:hanging="428"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT" w:hint="default"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="99"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="95C4193E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -22180,51 +22625,51 @@
     <w:lvl w:ilvl="7" w:tplc="8278B43A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6876" w:hanging="428"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AA786334">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7764" w:hanging="428"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="742208AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3F4484D4"/>
     <w:lvl w:ilvl="0" w:tplc="2B7A55D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1223" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT" w:hint="default"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="66845408">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -22304,51 +22749,51 @@
     <w:lvl w:ilvl="7" w:tplc="9C04BEBA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7729" w:hanging="286"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="78024540">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8914" w:hanging="286"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="743D0970"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8AA8ED9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -22417,51 +22862,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7501708B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="969077BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="598" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="598" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -22538,51 +22983,51 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6858" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77AA7689"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7188F73E"/>
     <w:lvl w:ilvl="0" w:tplc="8BF246EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="50B24FDC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -22651,51 +23096,51 @@
     <w:lvl w:ilvl="7" w:tplc="7DEC54EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="23D27844">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="795C0838"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EBEAFA48"/>
     <w:lvl w:ilvl="0" w:tplc="100C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="100C001B" w:tentative="1">
@@ -22740,51 +23185,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="100C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79854106"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="969077BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="598" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="598" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -22861,51 +23306,51 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6858" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BDB5946"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="24788A8A"/>
     <w:lvl w:ilvl="0" w:tplc="60504BFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A0DE0C3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -22974,1066 +23419,1264 @@
     <w:lvl w:ilvl="7" w:tplc="AC18ACCC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8BAEFBEC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EFA09EC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A8F89D96"/>
+    <w:lvl w:ilvl="0" w:tplc="8D404424">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2302" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Arial MT" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="100C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3022" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="100C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3742" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="100C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4462" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="100C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5182" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="100C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5902" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="100C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6622" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="100C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7342" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="100C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8062" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="611858688">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="903416728">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="212347797">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="351034318">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1058826524">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="499808673">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1743597567">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1999840042">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="724331929">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1704820391">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1948005766">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="2101482235">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="724331929">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="13" w16cid:durableId="110905015">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="2130467351">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1070152093">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="991174172">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="2039234771">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="623536384">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="931399743">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1770540820">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="263614906">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="476340613">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="2050839450">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1055347373">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1230385573">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="179049957">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1270771236">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1182476328">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="486098470">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="991174172">
-[...40 lines deleted...]
-  </w:num>
   <w:num w:numId="30" w16cid:durableId="246890924">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="802649487">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1742673860">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="161816132">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="40"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="853303371">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="230624334">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1167208932">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="503327956">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1410880742">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1743942895">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1422683950">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="489520859">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="897975130">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="145754716">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="2055494757">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="7"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="4"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1628581522">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="497502813">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="865294857">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="46" w16cid:durableId="497502813">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="48" w16cid:durableId="887834403">
+    <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="47" w16cid:durableId="865294857">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="49" w16cid:durableId="547642541">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00180917"/>
     <w:rsid w:val="00002B09"/>
     <w:rsid w:val="000033F3"/>
+    <w:rsid w:val="00010EDA"/>
     <w:rsid w:val="00021E78"/>
     <w:rsid w:val="00032E68"/>
     <w:rsid w:val="00035DD7"/>
     <w:rsid w:val="0004007A"/>
     <w:rsid w:val="00040254"/>
     <w:rsid w:val="00041A9F"/>
     <w:rsid w:val="0004296B"/>
     <w:rsid w:val="00045848"/>
+    <w:rsid w:val="00061C49"/>
     <w:rsid w:val="00065499"/>
     <w:rsid w:val="00066EAD"/>
     <w:rsid w:val="00070DD9"/>
+    <w:rsid w:val="00071A60"/>
     <w:rsid w:val="00074AEB"/>
     <w:rsid w:val="0007679A"/>
     <w:rsid w:val="00082CBC"/>
     <w:rsid w:val="00085131"/>
     <w:rsid w:val="000851F7"/>
     <w:rsid w:val="00096B57"/>
     <w:rsid w:val="000A465F"/>
     <w:rsid w:val="000A70EA"/>
     <w:rsid w:val="000C04A9"/>
     <w:rsid w:val="000C1A0C"/>
     <w:rsid w:val="000C1DB0"/>
     <w:rsid w:val="000C24D0"/>
     <w:rsid w:val="000C3513"/>
     <w:rsid w:val="000C4280"/>
     <w:rsid w:val="000C43E6"/>
     <w:rsid w:val="000C6ACD"/>
     <w:rsid w:val="000C6C32"/>
     <w:rsid w:val="000C7F1F"/>
     <w:rsid w:val="000D650B"/>
     <w:rsid w:val="000D77B3"/>
     <w:rsid w:val="000E227F"/>
     <w:rsid w:val="000E5DA6"/>
     <w:rsid w:val="000F0206"/>
+    <w:rsid w:val="000F1709"/>
     <w:rsid w:val="000F1DB0"/>
     <w:rsid w:val="000F38F8"/>
     <w:rsid w:val="000F4991"/>
     <w:rsid w:val="000F7AF0"/>
     <w:rsid w:val="001022F9"/>
     <w:rsid w:val="001061DE"/>
     <w:rsid w:val="00107806"/>
     <w:rsid w:val="00112AFF"/>
     <w:rsid w:val="001141C9"/>
     <w:rsid w:val="001241CE"/>
+    <w:rsid w:val="001270C5"/>
     <w:rsid w:val="001301FC"/>
     <w:rsid w:val="00130CCE"/>
     <w:rsid w:val="0013197B"/>
     <w:rsid w:val="00133C6C"/>
+    <w:rsid w:val="00136595"/>
     <w:rsid w:val="001477B0"/>
     <w:rsid w:val="00147D3C"/>
     <w:rsid w:val="00153CA9"/>
     <w:rsid w:val="00153CFE"/>
     <w:rsid w:val="00155199"/>
     <w:rsid w:val="00155848"/>
     <w:rsid w:val="001575C5"/>
     <w:rsid w:val="001605E1"/>
     <w:rsid w:val="00162755"/>
     <w:rsid w:val="00164C69"/>
+    <w:rsid w:val="00167950"/>
     <w:rsid w:val="00170024"/>
     <w:rsid w:val="00173690"/>
     <w:rsid w:val="00180917"/>
+    <w:rsid w:val="0018540B"/>
     <w:rsid w:val="00185CFD"/>
     <w:rsid w:val="00193224"/>
     <w:rsid w:val="00193DC9"/>
     <w:rsid w:val="001A0026"/>
     <w:rsid w:val="001A15E6"/>
+    <w:rsid w:val="001A3A18"/>
     <w:rsid w:val="001B3EBB"/>
     <w:rsid w:val="001C3906"/>
     <w:rsid w:val="001C4F3D"/>
     <w:rsid w:val="001D1E92"/>
     <w:rsid w:val="001E1352"/>
+    <w:rsid w:val="001E39C3"/>
     <w:rsid w:val="001E44EF"/>
     <w:rsid w:val="001E7263"/>
     <w:rsid w:val="001F049D"/>
     <w:rsid w:val="001F0AF5"/>
     <w:rsid w:val="00202DC7"/>
     <w:rsid w:val="0020403C"/>
     <w:rsid w:val="00206E06"/>
     <w:rsid w:val="0020788A"/>
+    <w:rsid w:val="00214231"/>
     <w:rsid w:val="00216803"/>
+    <w:rsid w:val="0021747A"/>
     <w:rsid w:val="00220733"/>
     <w:rsid w:val="0023285B"/>
     <w:rsid w:val="002411BC"/>
     <w:rsid w:val="00241743"/>
     <w:rsid w:val="00243994"/>
     <w:rsid w:val="00245CD1"/>
     <w:rsid w:val="00265C34"/>
     <w:rsid w:val="0027048F"/>
     <w:rsid w:val="00276C66"/>
     <w:rsid w:val="00282393"/>
     <w:rsid w:val="00285170"/>
     <w:rsid w:val="00295112"/>
     <w:rsid w:val="00295CE1"/>
     <w:rsid w:val="002A04F3"/>
     <w:rsid w:val="002A14AF"/>
     <w:rsid w:val="002A1ED2"/>
     <w:rsid w:val="002A1F91"/>
+    <w:rsid w:val="002A27BE"/>
     <w:rsid w:val="002A5866"/>
     <w:rsid w:val="002B0461"/>
     <w:rsid w:val="002B15AB"/>
     <w:rsid w:val="002B37EE"/>
     <w:rsid w:val="002B3917"/>
     <w:rsid w:val="002B3FFC"/>
     <w:rsid w:val="002B5143"/>
     <w:rsid w:val="002B542F"/>
     <w:rsid w:val="002B7997"/>
     <w:rsid w:val="002C3330"/>
     <w:rsid w:val="002C3362"/>
     <w:rsid w:val="002C6FB4"/>
+    <w:rsid w:val="002C742A"/>
     <w:rsid w:val="002D2ED5"/>
     <w:rsid w:val="002D35C0"/>
     <w:rsid w:val="002D73D9"/>
     <w:rsid w:val="002D7F2B"/>
     <w:rsid w:val="002E07D1"/>
     <w:rsid w:val="002E0DEF"/>
     <w:rsid w:val="002E1B28"/>
     <w:rsid w:val="002E3548"/>
     <w:rsid w:val="002F101F"/>
     <w:rsid w:val="002F18D8"/>
     <w:rsid w:val="002F6692"/>
     <w:rsid w:val="002F6A17"/>
     <w:rsid w:val="003026B0"/>
+    <w:rsid w:val="003057A7"/>
     <w:rsid w:val="003070A2"/>
     <w:rsid w:val="00311D7D"/>
     <w:rsid w:val="003136B4"/>
     <w:rsid w:val="00315F00"/>
     <w:rsid w:val="00322E40"/>
     <w:rsid w:val="00324647"/>
     <w:rsid w:val="0033124B"/>
+    <w:rsid w:val="00333224"/>
+    <w:rsid w:val="00334129"/>
     <w:rsid w:val="003468E2"/>
     <w:rsid w:val="00350FD9"/>
     <w:rsid w:val="003564DC"/>
     <w:rsid w:val="00360693"/>
     <w:rsid w:val="003610DF"/>
+    <w:rsid w:val="00362A1B"/>
     <w:rsid w:val="00366865"/>
     <w:rsid w:val="00370C2A"/>
     <w:rsid w:val="00371A46"/>
     <w:rsid w:val="00376E68"/>
     <w:rsid w:val="003779EE"/>
     <w:rsid w:val="0038425A"/>
     <w:rsid w:val="00385179"/>
+    <w:rsid w:val="00385FB1"/>
     <w:rsid w:val="003939D0"/>
+    <w:rsid w:val="003946F7"/>
+    <w:rsid w:val="00395A6D"/>
     <w:rsid w:val="003A714B"/>
     <w:rsid w:val="003B033E"/>
     <w:rsid w:val="003B098B"/>
     <w:rsid w:val="003B1F10"/>
     <w:rsid w:val="003C7387"/>
     <w:rsid w:val="003D082E"/>
     <w:rsid w:val="003D3BCD"/>
     <w:rsid w:val="003D4330"/>
+    <w:rsid w:val="003D44E9"/>
     <w:rsid w:val="003D52EC"/>
     <w:rsid w:val="003D5B31"/>
     <w:rsid w:val="003E1A66"/>
     <w:rsid w:val="003E33E5"/>
+    <w:rsid w:val="003E3433"/>
     <w:rsid w:val="003E7A53"/>
     <w:rsid w:val="003F4F9E"/>
     <w:rsid w:val="003F523F"/>
     <w:rsid w:val="00400931"/>
     <w:rsid w:val="004014D4"/>
     <w:rsid w:val="004027B9"/>
     <w:rsid w:val="00404EBC"/>
     <w:rsid w:val="00410BD2"/>
     <w:rsid w:val="00413742"/>
     <w:rsid w:val="00414A26"/>
     <w:rsid w:val="0042535C"/>
     <w:rsid w:val="0043400C"/>
     <w:rsid w:val="00437BE2"/>
     <w:rsid w:val="004401D3"/>
     <w:rsid w:val="004440C5"/>
     <w:rsid w:val="00446723"/>
     <w:rsid w:val="00447C1C"/>
     <w:rsid w:val="004503B2"/>
+    <w:rsid w:val="00453CDE"/>
     <w:rsid w:val="0045457F"/>
     <w:rsid w:val="0045726C"/>
     <w:rsid w:val="00457840"/>
     <w:rsid w:val="00460353"/>
     <w:rsid w:val="004622B3"/>
     <w:rsid w:val="00465EBD"/>
     <w:rsid w:val="00471FEA"/>
     <w:rsid w:val="0047251C"/>
     <w:rsid w:val="0047400A"/>
     <w:rsid w:val="00474637"/>
     <w:rsid w:val="00475736"/>
     <w:rsid w:val="00475DDF"/>
     <w:rsid w:val="00477366"/>
     <w:rsid w:val="00483479"/>
     <w:rsid w:val="00494540"/>
     <w:rsid w:val="00497449"/>
     <w:rsid w:val="00497B16"/>
     <w:rsid w:val="004A0708"/>
     <w:rsid w:val="004A2EFA"/>
     <w:rsid w:val="004A38CA"/>
+    <w:rsid w:val="004A391A"/>
     <w:rsid w:val="004B0BD0"/>
     <w:rsid w:val="004B29E4"/>
     <w:rsid w:val="004C79A8"/>
     <w:rsid w:val="004D7A7C"/>
     <w:rsid w:val="004E025E"/>
+    <w:rsid w:val="004E2C7E"/>
     <w:rsid w:val="004E3A5A"/>
     <w:rsid w:val="004E4D9E"/>
     <w:rsid w:val="004E6825"/>
     <w:rsid w:val="004E6BB2"/>
     <w:rsid w:val="004F2E2A"/>
     <w:rsid w:val="004F4B7B"/>
     <w:rsid w:val="0050295D"/>
     <w:rsid w:val="00502AFF"/>
     <w:rsid w:val="005142DD"/>
     <w:rsid w:val="00514FD7"/>
     <w:rsid w:val="0051646C"/>
     <w:rsid w:val="0052173C"/>
     <w:rsid w:val="00526595"/>
     <w:rsid w:val="00527030"/>
+    <w:rsid w:val="005300E4"/>
     <w:rsid w:val="00542490"/>
     <w:rsid w:val="0054545A"/>
     <w:rsid w:val="00546413"/>
     <w:rsid w:val="005471D0"/>
     <w:rsid w:val="00550C0B"/>
     <w:rsid w:val="00551F12"/>
     <w:rsid w:val="00556220"/>
     <w:rsid w:val="00556876"/>
     <w:rsid w:val="005613BA"/>
     <w:rsid w:val="005620CA"/>
     <w:rsid w:val="00562AE9"/>
     <w:rsid w:val="00562D6D"/>
+    <w:rsid w:val="00565072"/>
     <w:rsid w:val="00565FC8"/>
     <w:rsid w:val="00570945"/>
     <w:rsid w:val="00570E7A"/>
     <w:rsid w:val="00571CDF"/>
     <w:rsid w:val="00572EC1"/>
     <w:rsid w:val="0057597B"/>
     <w:rsid w:val="00577E78"/>
     <w:rsid w:val="00581661"/>
     <w:rsid w:val="00581B9F"/>
     <w:rsid w:val="0058633A"/>
     <w:rsid w:val="00592631"/>
     <w:rsid w:val="00594764"/>
     <w:rsid w:val="00594DF5"/>
+    <w:rsid w:val="005961BA"/>
     <w:rsid w:val="00597D50"/>
     <w:rsid w:val="005A1AF1"/>
+    <w:rsid w:val="005A2981"/>
     <w:rsid w:val="005A2D79"/>
     <w:rsid w:val="005A4739"/>
     <w:rsid w:val="005A6649"/>
     <w:rsid w:val="005B2ABD"/>
     <w:rsid w:val="005C34FB"/>
     <w:rsid w:val="005C5AC8"/>
     <w:rsid w:val="005D0223"/>
     <w:rsid w:val="005D0F53"/>
     <w:rsid w:val="005D5639"/>
     <w:rsid w:val="005D5B55"/>
     <w:rsid w:val="005D5FDB"/>
     <w:rsid w:val="005E15CC"/>
     <w:rsid w:val="005E2EA5"/>
     <w:rsid w:val="005E35BC"/>
     <w:rsid w:val="00604AAF"/>
     <w:rsid w:val="0060695D"/>
     <w:rsid w:val="00620527"/>
     <w:rsid w:val="0062452D"/>
     <w:rsid w:val="00624591"/>
     <w:rsid w:val="00624828"/>
+    <w:rsid w:val="00627D68"/>
+    <w:rsid w:val="0063027B"/>
     <w:rsid w:val="006342B3"/>
     <w:rsid w:val="00641763"/>
     <w:rsid w:val="00641F00"/>
     <w:rsid w:val="0064216B"/>
     <w:rsid w:val="006431EC"/>
     <w:rsid w:val="00644C54"/>
     <w:rsid w:val="0064545D"/>
     <w:rsid w:val="006456AA"/>
     <w:rsid w:val="006462C9"/>
     <w:rsid w:val="00661AC2"/>
     <w:rsid w:val="006630DF"/>
     <w:rsid w:val="006760AB"/>
     <w:rsid w:val="0068524B"/>
     <w:rsid w:val="0068555F"/>
     <w:rsid w:val="006872E1"/>
     <w:rsid w:val="006916F9"/>
     <w:rsid w:val="00693BB9"/>
     <w:rsid w:val="00696716"/>
     <w:rsid w:val="00696BB3"/>
     <w:rsid w:val="006975AC"/>
     <w:rsid w:val="006A076B"/>
+    <w:rsid w:val="006A0B16"/>
     <w:rsid w:val="006A2C60"/>
     <w:rsid w:val="006A492C"/>
     <w:rsid w:val="006B4498"/>
     <w:rsid w:val="006B505A"/>
     <w:rsid w:val="006B6C5C"/>
+    <w:rsid w:val="006C1B64"/>
     <w:rsid w:val="006D04D9"/>
     <w:rsid w:val="006E2C2C"/>
     <w:rsid w:val="006E3A66"/>
     <w:rsid w:val="006E66DC"/>
     <w:rsid w:val="006F2C41"/>
     <w:rsid w:val="006F2CEB"/>
     <w:rsid w:val="006F3694"/>
     <w:rsid w:val="006F739B"/>
     <w:rsid w:val="00701D47"/>
     <w:rsid w:val="0070797A"/>
     <w:rsid w:val="007111E4"/>
     <w:rsid w:val="0071208B"/>
     <w:rsid w:val="0071271B"/>
+    <w:rsid w:val="0071511D"/>
     <w:rsid w:val="007166E6"/>
     <w:rsid w:val="007178FD"/>
     <w:rsid w:val="00722AF0"/>
     <w:rsid w:val="007271DA"/>
     <w:rsid w:val="007277EE"/>
     <w:rsid w:val="00731151"/>
     <w:rsid w:val="007328F4"/>
     <w:rsid w:val="007329A5"/>
     <w:rsid w:val="00733293"/>
     <w:rsid w:val="00733BD7"/>
     <w:rsid w:val="00734C89"/>
     <w:rsid w:val="00736D1C"/>
     <w:rsid w:val="00741C9A"/>
     <w:rsid w:val="0074396D"/>
     <w:rsid w:val="0074397E"/>
     <w:rsid w:val="00745195"/>
+    <w:rsid w:val="00745883"/>
     <w:rsid w:val="00750749"/>
     <w:rsid w:val="007516B2"/>
+    <w:rsid w:val="00755EB2"/>
     <w:rsid w:val="00762F43"/>
     <w:rsid w:val="007653B4"/>
     <w:rsid w:val="00766E43"/>
     <w:rsid w:val="007760AE"/>
     <w:rsid w:val="00787B69"/>
     <w:rsid w:val="0079249D"/>
     <w:rsid w:val="007934F3"/>
     <w:rsid w:val="007951E7"/>
     <w:rsid w:val="00796D7A"/>
     <w:rsid w:val="007A49CE"/>
     <w:rsid w:val="007B0CA5"/>
     <w:rsid w:val="007B143E"/>
     <w:rsid w:val="007B2179"/>
     <w:rsid w:val="007B3170"/>
     <w:rsid w:val="007B4644"/>
     <w:rsid w:val="007B479A"/>
     <w:rsid w:val="007B5B91"/>
     <w:rsid w:val="007C3869"/>
     <w:rsid w:val="007C4341"/>
     <w:rsid w:val="007C43F4"/>
     <w:rsid w:val="007C44C4"/>
     <w:rsid w:val="007C48C3"/>
     <w:rsid w:val="007D5367"/>
     <w:rsid w:val="007E2A52"/>
     <w:rsid w:val="007E4D8D"/>
     <w:rsid w:val="007E5638"/>
     <w:rsid w:val="007F113A"/>
     <w:rsid w:val="007F139F"/>
     <w:rsid w:val="007F3B20"/>
     <w:rsid w:val="007F3E2F"/>
+    <w:rsid w:val="00804ABD"/>
+    <w:rsid w:val="00804E07"/>
+    <w:rsid w:val="00813F99"/>
     <w:rsid w:val="0081410B"/>
     <w:rsid w:val="008144A2"/>
     <w:rsid w:val="008154B9"/>
     <w:rsid w:val="0081626B"/>
     <w:rsid w:val="00823F5D"/>
     <w:rsid w:val="008244D5"/>
     <w:rsid w:val="008400C0"/>
     <w:rsid w:val="008428B7"/>
     <w:rsid w:val="00847119"/>
     <w:rsid w:val="008518CF"/>
     <w:rsid w:val="008664F9"/>
     <w:rsid w:val="00871D5E"/>
     <w:rsid w:val="0087268B"/>
     <w:rsid w:val="00873E52"/>
     <w:rsid w:val="008778E0"/>
     <w:rsid w:val="00880315"/>
     <w:rsid w:val="0088165E"/>
     <w:rsid w:val="008824E0"/>
+    <w:rsid w:val="00882692"/>
     <w:rsid w:val="00883990"/>
     <w:rsid w:val="008848A2"/>
     <w:rsid w:val="008956CF"/>
     <w:rsid w:val="0089571E"/>
     <w:rsid w:val="008A07C0"/>
     <w:rsid w:val="008A7666"/>
     <w:rsid w:val="008B3101"/>
     <w:rsid w:val="008B6F0A"/>
     <w:rsid w:val="008C0010"/>
     <w:rsid w:val="008C2545"/>
     <w:rsid w:val="008C6093"/>
+    <w:rsid w:val="008D0E4B"/>
     <w:rsid w:val="008D16A4"/>
     <w:rsid w:val="008D6D20"/>
     <w:rsid w:val="008D75AF"/>
     <w:rsid w:val="008E10FE"/>
     <w:rsid w:val="008E3809"/>
     <w:rsid w:val="008F004D"/>
     <w:rsid w:val="008F205A"/>
     <w:rsid w:val="008F35C9"/>
     <w:rsid w:val="008F6DB8"/>
     <w:rsid w:val="008F77CC"/>
     <w:rsid w:val="00901EE6"/>
     <w:rsid w:val="0090220D"/>
     <w:rsid w:val="009051C0"/>
     <w:rsid w:val="00906E1B"/>
     <w:rsid w:val="00907BC0"/>
     <w:rsid w:val="00910273"/>
     <w:rsid w:val="009159D2"/>
     <w:rsid w:val="00921828"/>
     <w:rsid w:val="00923609"/>
     <w:rsid w:val="00925C6D"/>
     <w:rsid w:val="00937352"/>
     <w:rsid w:val="00944476"/>
     <w:rsid w:val="009458CC"/>
+    <w:rsid w:val="00946365"/>
+    <w:rsid w:val="00950E2A"/>
     <w:rsid w:val="00951AF6"/>
     <w:rsid w:val="00955A4B"/>
     <w:rsid w:val="00956792"/>
     <w:rsid w:val="00956AF1"/>
     <w:rsid w:val="00961BE8"/>
     <w:rsid w:val="00964687"/>
     <w:rsid w:val="009716C0"/>
+    <w:rsid w:val="00987566"/>
     <w:rsid w:val="00992381"/>
     <w:rsid w:val="00992418"/>
     <w:rsid w:val="00992E50"/>
     <w:rsid w:val="00993799"/>
     <w:rsid w:val="0099407B"/>
     <w:rsid w:val="00995D49"/>
+    <w:rsid w:val="009A1817"/>
     <w:rsid w:val="009A409E"/>
     <w:rsid w:val="009A5E88"/>
     <w:rsid w:val="009B309F"/>
     <w:rsid w:val="009B3145"/>
     <w:rsid w:val="009B5C37"/>
     <w:rsid w:val="009B7C4A"/>
     <w:rsid w:val="009B7D64"/>
     <w:rsid w:val="009C1E3C"/>
     <w:rsid w:val="009C42ED"/>
     <w:rsid w:val="009D3705"/>
     <w:rsid w:val="009E0DC1"/>
     <w:rsid w:val="009E361F"/>
     <w:rsid w:val="009E4BA6"/>
     <w:rsid w:val="009E78CE"/>
     <w:rsid w:val="009F089E"/>
     <w:rsid w:val="009F1DF9"/>
+    <w:rsid w:val="009F251A"/>
     <w:rsid w:val="009F616B"/>
     <w:rsid w:val="00A00F69"/>
     <w:rsid w:val="00A05936"/>
     <w:rsid w:val="00A06FEA"/>
     <w:rsid w:val="00A14E5B"/>
     <w:rsid w:val="00A2268F"/>
     <w:rsid w:val="00A23CC7"/>
     <w:rsid w:val="00A247C0"/>
     <w:rsid w:val="00A27977"/>
+    <w:rsid w:val="00A32591"/>
+    <w:rsid w:val="00A33913"/>
     <w:rsid w:val="00A33F31"/>
     <w:rsid w:val="00A37874"/>
     <w:rsid w:val="00A428FD"/>
     <w:rsid w:val="00A42F53"/>
     <w:rsid w:val="00A45DDB"/>
     <w:rsid w:val="00A543D1"/>
     <w:rsid w:val="00A57078"/>
     <w:rsid w:val="00A57603"/>
     <w:rsid w:val="00A62AEE"/>
     <w:rsid w:val="00A645A6"/>
     <w:rsid w:val="00A649A1"/>
     <w:rsid w:val="00A65EFC"/>
     <w:rsid w:val="00A70B4F"/>
     <w:rsid w:val="00A7538C"/>
     <w:rsid w:val="00A77457"/>
+    <w:rsid w:val="00A811DD"/>
     <w:rsid w:val="00A8662D"/>
     <w:rsid w:val="00A92E36"/>
     <w:rsid w:val="00A963FA"/>
     <w:rsid w:val="00AA05CD"/>
     <w:rsid w:val="00AA5F2C"/>
     <w:rsid w:val="00AA640F"/>
     <w:rsid w:val="00AA7411"/>
     <w:rsid w:val="00AB0A4A"/>
     <w:rsid w:val="00AB197B"/>
     <w:rsid w:val="00AB5560"/>
     <w:rsid w:val="00AC03D9"/>
     <w:rsid w:val="00AC0C4B"/>
     <w:rsid w:val="00AC14D5"/>
     <w:rsid w:val="00AC523E"/>
     <w:rsid w:val="00AD56C4"/>
     <w:rsid w:val="00AE1330"/>
     <w:rsid w:val="00AE2FEA"/>
     <w:rsid w:val="00AE6D74"/>
     <w:rsid w:val="00AE7D49"/>
     <w:rsid w:val="00AF4548"/>
     <w:rsid w:val="00AF713D"/>
+    <w:rsid w:val="00B03B1F"/>
     <w:rsid w:val="00B10457"/>
+    <w:rsid w:val="00B109E0"/>
     <w:rsid w:val="00B112CA"/>
     <w:rsid w:val="00B1214B"/>
     <w:rsid w:val="00B13A1B"/>
     <w:rsid w:val="00B13E7E"/>
     <w:rsid w:val="00B14583"/>
+    <w:rsid w:val="00B208E9"/>
     <w:rsid w:val="00B21A06"/>
     <w:rsid w:val="00B23D4C"/>
     <w:rsid w:val="00B2744B"/>
     <w:rsid w:val="00B27E2F"/>
     <w:rsid w:val="00B30ADB"/>
     <w:rsid w:val="00B34CCE"/>
     <w:rsid w:val="00B42DBF"/>
+    <w:rsid w:val="00B432FB"/>
     <w:rsid w:val="00B46297"/>
+    <w:rsid w:val="00B51F0B"/>
     <w:rsid w:val="00B5630D"/>
     <w:rsid w:val="00B579E8"/>
+    <w:rsid w:val="00B57B9F"/>
     <w:rsid w:val="00B65842"/>
     <w:rsid w:val="00B738AA"/>
     <w:rsid w:val="00B7429D"/>
     <w:rsid w:val="00B75FC5"/>
     <w:rsid w:val="00B82236"/>
     <w:rsid w:val="00B83078"/>
     <w:rsid w:val="00B85BAD"/>
     <w:rsid w:val="00B96F21"/>
     <w:rsid w:val="00B976A4"/>
     <w:rsid w:val="00BA7466"/>
     <w:rsid w:val="00BB7DAE"/>
     <w:rsid w:val="00BC094D"/>
     <w:rsid w:val="00BC1B09"/>
     <w:rsid w:val="00BC41C9"/>
     <w:rsid w:val="00BC4AFC"/>
+    <w:rsid w:val="00BC53AC"/>
     <w:rsid w:val="00BD56B5"/>
     <w:rsid w:val="00BD736E"/>
     <w:rsid w:val="00BD737A"/>
     <w:rsid w:val="00BE1202"/>
     <w:rsid w:val="00BE1DFD"/>
     <w:rsid w:val="00BE350F"/>
     <w:rsid w:val="00BE53A4"/>
     <w:rsid w:val="00BF0DE4"/>
     <w:rsid w:val="00BF156C"/>
+    <w:rsid w:val="00BF4F86"/>
     <w:rsid w:val="00C00736"/>
+    <w:rsid w:val="00C018ED"/>
     <w:rsid w:val="00C0309C"/>
     <w:rsid w:val="00C03503"/>
     <w:rsid w:val="00C0462D"/>
     <w:rsid w:val="00C04A2C"/>
     <w:rsid w:val="00C11FE6"/>
     <w:rsid w:val="00C12300"/>
     <w:rsid w:val="00C1436E"/>
     <w:rsid w:val="00C15040"/>
+    <w:rsid w:val="00C2113E"/>
     <w:rsid w:val="00C21C15"/>
     <w:rsid w:val="00C21FB7"/>
     <w:rsid w:val="00C22F12"/>
     <w:rsid w:val="00C235E4"/>
     <w:rsid w:val="00C2717D"/>
     <w:rsid w:val="00C3324B"/>
     <w:rsid w:val="00C3361F"/>
     <w:rsid w:val="00C33E4F"/>
     <w:rsid w:val="00C34D07"/>
     <w:rsid w:val="00C35C3F"/>
+    <w:rsid w:val="00C35C61"/>
     <w:rsid w:val="00C507BD"/>
     <w:rsid w:val="00C50D6F"/>
     <w:rsid w:val="00C5225B"/>
     <w:rsid w:val="00C54B72"/>
     <w:rsid w:val="00C63615"/>
     <w:rsid w:val="00C66827"/>
     <w:rsid w:val="00C73EC4"/>
     <w:rsid w:val="00C74C57"/>
     <w:rsid w:val="00C7691F"/>
     <w:rsid w:val="00C81656"/>
     <w:rsid w:val="00C83F0A"/>
     <w:rsid w:val="00C84881"/>
     <w:rsid w:val="00C852F7"/>
     <w:rsid w:val="00C91F11"/>
     <w:rsid w:val="00CA1BF6"/>
     <w:rsid w:val="00CA6584"/>
     <w:rsid w:val="00CB5662"/>
     <w:rsid w:val="00CB77C0"/>
     <w:rsid w:val="00CC1E0C"/>
     <w:rsid w:val="00CC4931"/>
     <w:rsid w:val="00CC7EB6"/>
     <w:rsid w:val="00CD36EC"/>
     <w:rsid w:val="00CD59AC"/>
     <w:rsid w:val="00CD5F9B"/>
+    <w:rsid w:val="00CF614C"/>
     <w:rsid w:val="00D02284"/>
     <w:rsid w:val="00D03074"/>
     <w:rsid w:val="00D0496E"/>
     <w:rsid w:val="00D04E25"/>
+    <w:rsid w:val="00D16B6F"/>
     <w:rsid w:val="00D20EDE"/>
     <w:rsid w:val="00D218BB"/>
     <w:rsid w:val="00D2284F"/>
     <w:rsid w:val="00D27A9B"/>
+    <w:rsid w:val="00D30679"/>
     <w:rsid w:val="00D37CC0"/>
     <w:rsid w:val="00D40341"/>
     <w:rsid w:val="00D419BF"/>
     <w:rsid w:val="00D4420B"/>
     <w:rsid w:val="00D46861"/>
     <w:rsid w:val="00D478BE"/>
     <w:rsid w:val="00D501AA"/>
     <w:rsid w:val="00D51408"/>
     <w:rsid w:val="00D5591B"/>
     <w:rsid w:val="00D60DC3"/>
     <w:rsid w:val="00D628B8"/>
     <w:rsid w:val="00D67CAD"/>
     <w:rsid w:val="00D71F3F"/>
     <w:rsid w:val="00D73CC0"/>
     <w:rsid w:val="00D81264"/>
     <w:rsid w:val="00D8536A"/>
     <w:rsid w:val="00D85753"/>
     <w:rsid w:val="00D874EC"/>
     <w:rsid w:val="00D91BB9"/>
     <w:rsid w:val="00D953E6"/>
     <w:rsid w:val="00D975AE"/>
     <w:rsid w:val="00DA020C"/>
     <w:rsid w:val="00DA0D3D"/>
     <w:rsid w:val="00DA50FD"/>
     <w:rsid w:val="00DA751F"/>
     <w:rsid w:val="00DB040D"/>
     <w:rsid w:val="00DB5B61"/>
     <w:rsid w:val="00DC167E"/>
+    <w:rsid w:val="00DC1FB3"/>
     <w:rsid w:val="00DD56B8"/>
     <w:rsid w:val="00DE42E6"/>
     <w:rsid w:val="00DE7B6F"/>
     <w:rsid w:val="00DF024D"/>
     <w:rsid w:val="00DF17DF"/>
     <w:rsid w:val="00DF4114"/>
     <w:rsid w:val="00DF531B"/>
+    <w:rsid w:val="00DF6690"/>
+    <w:rsid w:val="00DF7E75"/>
     <w:rsid w:val="00E026B2"/>
     <w:rsid w:val="00E11F88"/>
     <w:rsid w:val="00E11FB4"/>
     <w:rsid w:val="00E16D33"/>
     <w:rsid w:val="00E17EE1"/>
     <w:rsid w:val="00E2670C"/>
     <w:rsid w:val="00E338B9"/>
     <w:rsid w:val="00E33BFE"/>
     <w:rsid w:val="00E462B6"/>
     <w:rsid w:val="00E471E6"/>
     <w:rsid w:val="00E55DDF"/>
     <w:rsid w:val="00E658CA"/>
     <w:rsid w:val="00E7301C"/>
     <w:rsid w:val="00E74F30"/>
     <w:rsid w:val="00E75128"/>
     <w:rsid w:val="00E8362F"/>
     <w:rsid w:val="00E8377B"/>
+    <w:rsid w:val="00E910B0"/>
     <w:rsid w:val="00E96647"/>
     <w:rsid w:val="00E973FF"/>
     <w:rsid w:val="00EA27E5"/>
     <w:rsid w:val="00EA27FB"/>
     <w:rsid w:val="00EB2451"/>
+    <w:rsid w:val="00EB70ED"/>
     <w:rsid w:val="00EC3103"/>
     <w:rsid w:val="00EC32CA"/>
     <w:rsid w:val="00EC38EB"/>
     <w:rsid w:val="00EC51BD"/>
     <w:rsid w:val="00EC6098"/>
     <w:rsid w:val="00EC630E"/>
     <w:rsid w:val="00EC779F"/>
     <w:rsid w:val="00ED0776"/>
     <w:rsid w:val="00ED3362"/>
     <w:rsid w:val="00ED43E2"/>
     <w:rsid w:val="00ED45C6"/>
     <w:rsid w:val="00ED45EA"/>
+    <w:rsid w:val="00EE243B"/>
+    <w:rsid w:val="00EE55C2"/>
     <w:rsid w:val="00EE7550"/>
     <w:rsid w:val="00EF06EA"/>
     <w:rsid w:val="00EF3D3C"/>
     <w:rsid w:val="00EF5BDC"/>
     <w:rsid w:val="00EF768B"/>
+    <w:rsid w:val="00F01AB5"/>
     <w:rsid w:val="00F0304C"/>
     <w:rsid w:val="00F071AD"/>
     <w:rsid w:val="00F0757B"/>
     <w:rsid w:val="00F15965"/>
+    <w:rsid w:val="00F20F3A"/>
     <w:rsid w:val="00F230BC"/>
     <w:rsid w:val="00F27946"/>
+    <w:rsid w:val="00F30C8A"/>
     <w:rsid w:val="00F3592C"/>
+    <w:rsid w:val="00F42091"/>
     <w:rsid w:val="00F42511"/>
     <w:rsid w:val="00F430C8"/>
     <w:rsid w:val="00F43371"/>
     <w:rsid w:val="00F44BFE"/>
     <w:rsid w:val="00F46C69"/>
     <w:rsid w:val="00F52FD5"/>
+    <w:rsid w:val="00F5342A"/>
     <w:rsid w:val="00F5626D"/>
     <w:rsid w:val="00F57127"/>
     <w:rsid w:val="00F654FB"/>
     <w:rsid w:val="00F656E3"/>
     <w:rsid w:val="00F7350C"/>
     <w:rsid w:val="00F74BC8"/>
     <w:rsid w:val="00F80ABE"/>
     <w:rsid w:val="00F812F9"/>
     <w:rsid w:val="00F8371D"/>
+    <w:rsid w:val="00F849D9"/>
     <w:rsid w:val="00F90C6C"/>
     <w:rsid w:val="00F96CDB"/>
     <w:rsid w:val="00FA0BC7"/>
     <w:rsid w:val="00FA35A5"/>
     <w:rsid w:val="00FA7CE2"/>
     <w:rsid w:val="00FB1AD6"/>
     <w:rsid w:val="00FC1AA6"/>
     <w:rsid w:val="00FC2518"/>
     <w:rsid w:val="00FC25E2"/>
     <w:rsid w:val="00FC4D1E"/>
     <w:rsid w:val="00FC5579"/>
     <w:rsid w:val="00FC5BD8"/>
     <w:rsid w:val="00FD0727"/>
     <w:rsid w:val="00FD1DCC"/>
     <w:rsid w:val="00FD4C12"/>
     <w:rsid w:val="00FD6FD0"/>
     <w:rsid w:val="00FD7D72"/>
     <w:rsid w:val="00FE043D"/>
+    <w:rsid w:val="00FE53BB"/>
     <w:rsid w:val="00FF02B0"/>
     <w:rsid w:val="00FF1E4E"/>
     <w:rsid w:val="00FF1EAE"/>
     <w:rsid w:val="00FF4538"/>
     <w:rsid w:val="40CCF3C3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -25415,151 +26058,113 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...11 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...29 lines deleted...]
-</p:properties>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="2a49067f-56fa-4220-988a-fc9f5346553f" ContentTypeId="0x0101" PreviousValue="false"/>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100779C5AC4D9A291448B42C27390F8690F" ma:contentTypeVersion="6" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="d211cd2ec4f8b503a19c7123adea9bdd">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="16618668-4539-4bb0-a4c5-d868b30b6c7d" xmlns:ns3="41c5823a-bf9d-4608-9a0b-e09c3b784f89" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9323fe1039e8840e0dc2610e64ab4331" ns2:_="" ns3:_="">
     <xsd:import namespace="16618668-4539-4bb0-a4c5-d868b30b6c7d"/>
     <xsd:import namespace="41c5823a-bf9d-4608-9a0b-e09c3b784f89"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:n9444f80993c4e3f8fce80e0c94d8958" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:i61eb5a6954448969c3109ea50bda246" minOccurs="0"/>
                 <xsd:element ref="ns3:Projet_x0020_SRS" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="16618668-4539-4bb0-a4c5-d868b30b6c7d" elementFormDefault="qualified">
@@ -25703,164 +26308,199 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="2a49067f-56fa-4220-988a-fc9f5346553f" ContentTypeId="0x0101" PreviousValue="false"/>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <n9444f80993c4e3f8fce80e0c94d8958 xmlns="41c5823a-bf9d-4608-9a0b-e09c3b784f89">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Autre</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">eb319492-f23d-4101-9aaa-8c4127376352</TermId>
+        </TermInfo>
+      </Terms>
+    </n9444f80993c4e3f8fce80e0c94d8958>
+    <Projet_x0020_SRS xmlns="41c5823a-bf9d-4608-9a0b-e09c3b784f89">Autre</Projet_x0020_SRS>
+    <i61eb5a6954448969c3109ea50bda246 xmlns="41c5823a-bf9d-4608-9a0b-e09c3b784f89">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Confidentiel</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">39113822-6bfa-449e-a5ab-3bf00cc0573c</TermId>
+        </TermInfo>
+      </Terms>
+    </i61eb5a6954448969c3109ea50bda246>
+    <TaxCatchAll xmlns="16618668-4539-4bb0-a4c5-d868b30b6c7d">
+      <Value>5</Value>
+      <Value>6</Value>
+    </TaxCatchAll>
+    <_dlc_DocId xmlns="16618668-4539-4bb0-a4c5-d868b30b6c7d">SZH5WZEKH2TC-522375111-46</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="16618668-4539-4bb0-a4c5-d868b30b6c7d">
+      <Url>https://ecd.ge.ch/gescoll/SRS/_layouts/15/DocIdRedir.aspx?ID=SZH5WZEKH2TC-522375111-46</Url>
+      <Description>SZH5WZEKH2TC-522375111-46</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1CFFA1AA-6C47-40D4-B4E0-ED8E25BD40B6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A5038B2-3F39-4E71-A7C9-9B0B625059E0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A569B0AA-CB1F-4B32-9997-9D208421C545}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A5038B2-3F39-4E71-A7C9-9B0B625059E0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1CFFA1AA-6C47-40D4-B4E0-ED8E25BD40B6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E190ED9-DBD8-4A03-864B-91888A8105CE}">
-[...17 lines deleted...]
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C8FE52F-B06D-4B46-8A2E-7BC2B4C580AD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="16618668-4539-4bb0-a4c5-d868b30b6c7d"/>
     <ds:schemaRef ds:uri="41c5823a-bf9d-4608-9a0b-e09c3b784f89"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38CBA18E-9617-4B09-865D-6484C6F374D4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E190ED9-DBD8-4A03-864B-91888A8105CE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="41c5823a-bf9d-4608-9a0b-e09c3b784f89"/>
+    <ds:schemaRef ds:uri="16618668-4539-4bb0-a4c5-d868b30b6c7d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>13879</Characters>
+  <Pages>7</Pages>
+  <Words>2598</Words>
+  <Characters>14294</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>115</Lines>
-  <Paragraphs>32</Paragraphs>
+  <Lines>119</Lines>
+  <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Contrat- type d'accueil _Dt_de protection 2013_ATF_FDP_VO</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16370</CharactersWithSpaces>
+  <CharactersWithSpaces>16859</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Contrat- type d'accueil _Dt_de protection 2013_ATF_FDP_VO</dc:title>
   <dc:creator>repond-busche</dc:creator>
   <cp:keywords>()</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2013-05-07T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>PDFCreator Version 1.6.2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2022-09-26T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ContentTypeId">
     <vt:lpwstr>0x010100779C5AC4D9A291448B42C27390F8690F</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>22b66c37-9202-4b84-81a6-6ef8f9962ed5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Type de document">
     <vt:lpwstr>5;#Autre|eb319492-f23d-4101-9aaa-8c4127376352</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Classification">
     <vt:lpwstr>6;#Confidentiel|39113822-6bfa-449e-a5ab-3bf00cc0573c</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_NewReviewCycle">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>