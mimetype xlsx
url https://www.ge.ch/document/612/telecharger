--- v0 (2025-10-06)
+++ v1 (2026-08-07)
@@ -1,95 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr codeName="ThisWorkbook" autoCompressPictures="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\UO2329\14_service_PM\CHEF PM\Informatique\INTERNET\Site impôts PM\Calculettes\2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\UO2329\14_service_PM\IT\Excel\Calculettes\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{84995275-4E10-42EB-9AE4-61A6E1801EB3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F640150F-B8DC-4B96-8495-40A3EDA61A37}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Calculette AF ICC 2025" sheetId="10" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="AF Data" sheetId="12" state="hidden" r:id="rId3"/>
+    <sheet name="Calculette AF ICC 2026" sheetId="10" r:id="rId1"/>
+    <sheet name="Calculette AF IFD 2026" sheetId="11" r:id="rId2"/>
+    <sheet name="Feuil1" sheetId="13" state="hidden" r:id="rId3"/>
+    <sheet name="AF Data" sheetId="12" state="hidden" r:id="rId4"/>
   </sheets>
   <externalReferences>
-    <externalReference r:id="rId4"/>
+    <externalReference r:id="rId5"/>
   </externalReferences>
   <definedNames>
     <definedName name="solver_drv" hidden="1">1</definedName>
     <definedName name="solver_est" hidden="1">1</definedName>
     <definedName name="solver_itr" hidden="1">100</definedName>
     <definedName name="solver_lin" hidden="1">0</definedName>
     <definedName name="solver_num" hidden="1">0</definedName>
     <definedName name="solver_nwt" hidden="1">1</definedName>
     <definedName name="solver_opt" hidden="1">#REF!</definedName>
     <definedName name="solver_pre" hidden="1">0.000001</definedName>
     <definedName name="solver_scl" hidden="1">0</definedName>
     <definedName name="solver_sho" hidden="1">1</definedName>
     <definedName name="solver_tim" hidden="1">100</definedName>
     <definedName name="solver_tmp" hidden="1">[1]D2!$F$40,[1]D2!$F$24,[1]D2!$F$32,[1]D2!$F$43,[1]D2!$F$38,[1]D2!$F$20,[1]D2!$F$22,[1]D2!$F$28,[1]D2!$F$30</definedName>
     <definedName name="solver_tol" hidden="1">0.05</definedName>
     <definedName name="solver_typ" hidden="1">3</definedName>
     <definedName name="solver_val" hidden="1">0</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Calculette AF ICC 2025'!$B$1:$T$78</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'Calculette AF IFD 2025'!$A$1:$V$29</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Calculette AF ICC 2026'!$B$1:$T$78</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Calculette AF IFD 2026'!$A$1:$V$29</definedName>
   </definedNames>
   <calcPr calcId="191029" iterate="1"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="O29" i="10" l="1"/>
   <c r="F29" i="12" l="1"/>
   <c r="G36" i="10" l="1"/>
   <c r="G23" i="10"/>
   <c r="O23" i="10" l="1"/>
@@ -142,50 +145,74 @@
   <c r="Q37" i="10" l="1"/>
   <c r="G27" i="10"/>
   <c r="Q27" i="10" s="1"/>
   <c r="G24" i="10"/>
   <c r="Q24" i="10" s="1"/>
   <c r="T24" i="10" s="1"/>
   <c r="Q29" i="10" l="1"/>
   <c r="Q38" i="10"/>
   <c r="G28" i="10"/>
   <c r="Q28" i="10" s="1"/>
   <c r="T29" i="10" l="1"/>
   <c r="T31" i="10" s="1"/>
   <c r="G39" i="10"/>
   <c r="Q39" i="10" s="1"/>
   <c r="T39" i="10" s="1"/>
   <c r="G42" i="10"/>
   <c r="Q42" i="10" s="1"/>
   <c r="G43" i="10" l="1"/>
   <c r="Q43" i="10" s="1"/>
   <c r="T43" i="10" s="1"/>
   <c r="T45" i="10" s="1"/>
   <c r="T55" i="10" s="1"/>
 </calcChain>
 </file>
 
+<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>Guglielmetti Barbara (DF)</author>
+  </authors>
+  <commentList>
+    <comment ref="D66" authorId="0" shapeId="0" xr:uid="{71B2D87E-0FA3-47A8-9C13-6A7998E7676A}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
+Centimes commune de Vernier non validé au 09.07.2026</t>
+        </r>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="242" uniqueCount="133">
   <si>
     <t>Impôt sur le bénéfice</t>
   </si>
   <si>
     <t>Taux de base</t>
   </si>
   <si>
     <t>Centimes additionnels cantonaux</t>
   </si>
   <si>
     <t>Impôt sur le capital</t>
   </si>
   <si>
     <t>Taux de base (ordinaire)</t>
   </si>
   <si>
     <t>Impôt sur le bénéfice et impôt sur le capital</t>
   </si>
   <si>
     <t>Fonds de péréquation</t>
   </si>
   <si>
     <t>Centimes additionnels communaux</t>
@@ -529,144 +556,144 @@
   <si>
     <t>I 4 05</t>
   </si>
   <si>
     <t>Art. 24 de la Loi générale sur le logement et la protection des locataires (LGL)</t>
   </si>
   <si>
     <t>Art. 68 de la Loi de procédure fiscale (LPFisc)</t>
   </si>
   <si>
     <t>D 3 17</t>
   </si>
   <si>
     <t>Art. 302 de la Loi générale sur les contributions publiques (LCP)</t>
   </si>
   <si>
     <t>Art. 68, 71 ou 72 de la Loi fédérale sur l'impôt fédéral direct (LIFD)</t>
   </si>
   <si>
     <t>Art. 69 et 70 de la Loi fédérale sur l'impôt fédéral direct (LIFD)</t>
   </si>
   <si>
     <t>Art. 174 de la Loi fédérale sur l'impôt fédéral direct (LIFD)</t>
   </si>
   <si>
-    <t>Impôt cantonal et communal 2025</t>
-[...2 lines deleted...]
-    <t>Impôt fédéral direct 2025</t>
+    <t>Art. 45B de la Loi sur l'imposition des personnes morales (LIPM) - Disposition légale plus applicable dès la période fiscale 2025</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Calcul de l'impôt cantonal et communal </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color indexed="51"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>2025</t>
+      <t>2026</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color indexed="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">              </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">                                                                                 sur le bénéfice et le capital et de l'impôt immobilier complémentaire</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Calcul de l'impôt fédéral direct </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color indexed="51"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>2025</t>
+      <t>2026</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color indexed="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">                </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">                                                                                 sur le bénéfice</t>
     </r>
   </si>
   <si>
-    <t>Art. 45B de la Loi sur l'imposition des personnes morales (LIPM) - Disposition légale plus applicable dès la période fiscale 2025</t>
+    <t>Impôt cantonal et communal 2026</t>
+  </si>
+  <si>
+    <t>Impôt fédéral direct 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="10">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="164" formatCode="0.000%"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
     <numFmt numFmtId="166" formatCode="0.00000%"/>
     <numFmt numFmtId="167" formatCode="#,##0.00;[Red]#,##0.00"/>
     <numFmt numFmtId="168" formatCode="#,##0;[Red]#,##0"/>
     <numFmt numFmtId="169" formatCode="[$-100C]d/\ mmmm\ yyyy;@"/>
     <numFmt numFmtId="170" formatCode="dd/mm/yyyy;@"/>
     <numFmt numFmtId="171" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
-  <fonts count="25" x14ac:knownFonts="1">
+  <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -769,91 +796,103 @@
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="51"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="81"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="8">
+  <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="65"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="23"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="25">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="hair">
@@ -1172,51 +1211,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="315">
+  <cellXfs count="316">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="10" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyProtection="1">
@@ -2015,233 +2054,234 @@
     <xf numFmtId="168" fontId="3" fillId="6" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="10" fontId="12" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="10" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="7" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="3" fillId="7" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="167" fontId="3" fillId="7" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="170" fontId="3" fillId="5" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="3" fillId="8" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
     <xf numFmtId="0" fontId="21" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="5" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="right"/>
-[...14 lines deleted...]
-    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="170" fontId="3" fillId="5" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="170" fontId="3" fillId="5" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...62 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="170" fontId="3" fillId="5" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="170" fontId="3" fillId="5" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="167" fontId="16" fillId="2" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="10" fontId="3" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
+    <xf numFmtId="167" fontId="3" fillId="7" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="75">
     <cellStyle name="Milliers" xfId="74" builtinId="3"/>
     <cellStyle name="Milliers [0] 2" xfId="64" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Milliers 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Milliers 2 2" xfId="13" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Milliers 3" xfId="10" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Milliers 3 2" xfId="14" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Milliers 4" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Milliers 5" xfId="17" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Milliers 5 2" xfId="20" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Milliers 5 2 2" xfId="24" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Milliers 5 2 2 2" xfId="36" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Milliers 5 2 2 3" xfId="44" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Milliers 5 2 2 4" xfId="52" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Milliers 5 2 2 5" xfId="62" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Milliers 5 2 2 6" xfId="72" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Milliers 5 2 3" xfId="28" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="Milliers 5 2 4" xfId="32" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="Milliers 5 2 5" xfId="40" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Milliers 5 2 6" xfId="48" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="Milliers 5 2 7" xfId="58" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="Milliers 5 2 8" xfId="68" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="Milliers 5 3" xfId="22" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
     <cellStyle name="Milliers 5 3 2" xfId="34" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
@@ -2295,51 +2335,51 @@
     <cellStyle name="Normal_NOUVEAU BORDEREAU PM 2006 (version 09-09-05)" xfId="2" xr:uid="{00000000-0005-0000-0000-000046000000}"/>
     <cellStyle name="Normal_Provision AF2006 (version 31 juillet 2006)" xfId="3" xr:uid="{00000000-0005-0000-0000-000047000000}"/>
     <cellStyle name="Normal_Provision AF2006 (version 31 juillet 2006) 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000048000000}"/>
     <cellStyle name="Pourcentage 2" xfId="15" xr:uid="{00000000-0005-0000-0000-000049000000}"/>
     <cellStyle name="Pourcentage 3" xfId="16" xr:uid="{00000000-0005-0000-0000-00004A000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFC0C0C0"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Drop" dropStyle="combo" dx="16" fmlaLink="'AF Data'!$C$23" fmlaRange="'AF Data'!$B$24:$B$68" noThreeD="1" sel="21" val="0"/>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>8</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
@@ -2973,162 +3013,162 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Feuil2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:AC107"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E11" sqref="E11"/>
+      <selection activeCell="J15" sqref="J15:K15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.375" style="1" customWidth="1"/>
     <col min="2" max="3" width="3.625" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.125" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.625" style="4" customWidth="1"/>
     <col min="6" max="6" width="2.625" style="4" customWidth="1"/>
     <col min="7" max="8" width="4.625" style="1" customWidth="1"/>
     <col min="9" max="9" width="3.375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="11" width="5.625" style="1" customWidth="1"/>
     <col min="12" max="12" width="3.375" style="1" customWidth="1"/>
     <col min="13" max="13" width="6" style="1" customWidth="1"/>
     <col min="14" max="14" width="4.125" style="5" customWidth="1"/>
     <col min="15" max="16" width="3.5" style="1" customWidth="1"/>
     <col min="17" max="19" width="3.75" style="1" customWidth="1"/>
     <col min="20" max="20" width="10.625" style="1" customWidth="1"/>
     <col min="21" max="37" width="3.625" style="1" customWidth="1"/>
     <col min="38" max="16384" width="11" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:26" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="2:26" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D2" s="245" t="s">
         <v>107</v>
       </c>
       <c r="E2" s="3"/>
-      <c r="J2" s="272" t="s">
-[...11 lines deleted...]
-      <c r="T2" s="272"/>
+      <c r="J2" s="292" t="s">
+        <v>129</v>
+      </c>
+      <c r="K2" s="292"/>
+      <c r="L2" s="292"/>
+      <c r="M2" s="292"/>
+      <c r="N2" s="292"/>
+      <c r="O2" s="292"/>
+      <c r="P2" s="292"/>
+      <c r="Q2" s="292"/>
+      <c r="R2" s="292"/>
+      <c r="S2" s="292"/>
+      <c r="T2" s="292"/>
     </row>
     <row r="3" spans="2:26" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D3" s="246" t="s">
         <v>108</v>
       </c>
       <c r="E3" s="3"/>
       <c r="I3" s="193"/>
-      <c r="J3" s="272"/>
-[...9 lines deleted...]
-      <c r="T3" s="272"/>
+      <c r="J3" s="292"/>
+      <c r="K3" s="292"/>
+      <c r="L3" s="292"/>
+      <c r="M3" s="292"/>
+      <c r="N3" s="292"/>
+      <c r="O3" s="292"/>
+      <c r="P3" s="292"/>
+      <c r="Q3" s="292"/>
+      <c r="R3" s="292"/>
+      <c r="S3" s="292"/>
+      <c r="T3" s="292"/>
       <c r="V3" s="6"/>
     </row>
     <row r="4" spans="2:26" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D4" s="1" t="s">
         <v>109</v>
       </c>
       <c r="E4" s="3"/>
       <c r="I4" s="193"/>
-      <c r="J4" s="272"/>
-[...9 lines deleted...]
-      <c r="T4" s="272"/>
+      <c r="J4" s="292"/>
+      <c r="K4" s="292"/>
+      <c r="L4" s="292"/>
+      <c r="M4" s="292"/>
+      <c r="N4" s="292"/>
+      <c r="O4" s="292"/>
+      <c r="P4" s="292"/>
+      <c r="Q4" s="292"/>
+      <c r="R4" s="292"/>
+      <c r="S4" s="292"/>
+      <c r="T4" s="292"/>
       <c r="V4" s="6"/>
     </row>
     <row r="5" spans="2:26" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D5" s="247" t="s">
         <v>105</v>
       </c>
       <c r="E5" s="3"/>
       <c r="I5" s="193"/>
-      <c r="J5" s="272"/>
-[...9 lines deleted...]
-      <c r="T5" s="272"/>
+      <c r="J5" s="292"/>
+      <c r="K5" s="292"/>
+      <c r="L5" s="292"/>
+      <c r="M5" s="292"/>
+      <c r="N5" s="292"/>
+      <c r="O5" s="292"/>
+      <c r="P5" s="292"/>
+      <c r="Q5" s="292"/>
+      <c r="R5" s="292"/>
+      <c r="S5" s="292"/>
+      <c r="T5" s="292"/>
       <c r="V5" s="6"/>
     </row>
     <row r="6" spans="2:26" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D6" s="1"/>
       <c r="E6" s="3"/>
       <c r="M6" s="5"/>
       <c r="N6" s="1"/>
       <c r="V6" s="6"/>
     </row>
     <row r="7" spans="2:26" ht="15.75" x14ac:dyDescent="0.25">
       <c r="C7" s="193"/>
       <c r="D7" s="193"/>
       <c r="E7" s="193"/>
       <c r="F7" s="193"/>
       <c r="G7" s="193"/>
       <c r="H7" s="193"/>
       <c r="I7" s="193"/>
       <c r="J7" s="193"/>
       <c r="K7" s="193"/>
       <c r="L7" s="193"/>
       <c r="M7" s="193"/>
       <c r="N7" s="193"/>
       <c r="O7" s="193"/>
       <c r="P7" s="193"/>
       <c r="Q7" s="193"/>
@@ -3165,462 +3205,462 @@
       <c r="V8" s="6"/>
       <c r="W8" s="191"/>
       <c r="X8" s="191"/>
       <c r="Y8" s="191"/>
       <c r="Z8" s="192"/>
     </row>
     <row r="9" spans="2:26" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E9" s="4" t="str">
         <f>VLOOKUP('AF Data'!C23,'AF Data'!A24:B68,2)</f>
         <v>Genève</v>
       </c>
       <c r="V9" s="6"/>
     </row>
     <row r="10" spans="2:26" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="V10" s="6"/>
     </row>
     <row r="11" spans="2:26" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C11" s="12"/>
       <c r="D11" s="65"/>
-      <c r="E11" s="271">
-        <v>45658</v>
+      <c r="E11" s="268">
+        <v>46023</v>
       </c>
       <c r="F11" s="113" t="s">
         <v>54</v>
       </c>
-      <c r="G11" s="279">
-[...2 lines deleted...]
-      <c r="H11" s="280"/>
+      <c r="G11" s="295">
+        <v>46387</v>
+      </c>
+      <c r="H11" s="296"/>
       <c r="I11" s="147"/>
       <c r="J11" s="12"/>
       <c r="K11" s="12"/>
       <c r="L11" s="12"/>
       <c r="M11" s="15"/>
       <c r="Q11" s="14"/>
       <c r="R11" s="14"/>
       <c r="S11" s="14"/>
       <c r="W11" s="13"/>
     </row>
     <row r="12" spans="2:26" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="2:26" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="1" t="s">
         <v>55</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="J13" s="282"/>
-      <c r="K13" s="283"/>
+      <c r="J13" s="298"/>
+      <c r="K13" s="299"/>
       <c r="M13" s="1" t="s">
         <v>91</v>
       </c>
       <c r="N13" s="1"/>
       <c r="O13" s="5"/>
       <c r="Q13" s="2"/>
       <c r="R13" s="3"/>
       <c r="S13" s="1" t="s">
         <v>56</v>
       </c>
       <c r="T13" s="127"/>
     </row>
     <row r="14" spans="2:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="J14" s="146"/>
       <c r="K14" s="146"/>
       <c r="N14" s="1"/>
       <c r="O14" s="5"/>
       <c r="Q14" s="2"/>
       <c r="R14" s="3"/>
       <c r="T14" s="146"/>
     </row>
     <row r="15" spans="2:26" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="1" t="s">
         <v>57</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="J15" s="282"/>
-      <c r="K15" s="283"/>
+      <c r="J15" s="298"/>
+      <c r="K15" s="299"/>
       <c r="M15" s="1" t="s">
         <v>58</v>
       </c>
       <c r="N15" s="1"/>
       <c r="O15" s="5"/>
       <c r="Q15" s="2"/>
       <c r="R15" s="3"/>
       <c r="S15" s="1" t="s">
         <v>56</v>
       </c>
       <c r="T15" s="127"/>
     </row>
     <row r="16" spans="2:26" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="J16" s="146"/>
       <c r="K16" s="146"/>
       <c r="N16" s="1"/>
       <c r="O16" s="5"/>
       <c r="Q16" s="2"/>
       <c r="R16" s="3"/>
       <c r="T16" s="146"/>
     </row>
     <row r="17" spans="2:24" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B17" s="281" t="s">
+      <c r="B17" s="297" t="s">
         <v>59</v>
       </c>
-      <c r="C17" s="281"/>
-[...4 lines deleted...]
-      <c r="H17" s="281"/>
+      <c r="C17" s="297"/>
+      <c r="D17" s="297"/>
+      <c r="E17" s="297"/>
+      <c r="F17" s="297"/>
+      <c r="G17" s="297"/>
+      <c r="H17" s="297"/>
       <c r="J17" s="146"/>
       <c r="K17" s="146"/>
-      <c r="M17" s="281" t="s">
+      <c r="M17" s="297" t="s">
         <v>60</v>
       </c>
-      <c r="N17" s="281"/>
-[...3 lines deleted...]
-      <c r="R17" s="281"/>
+      <c r="N17" s="297"/>
+      <c r="O17" s="297"/>
+      <c r="P17" s="297"/>
+      <c r="Q17" s="297"/>
+      <c r="R17" s="297"/>
       <c r="T17" s="146"/>
     </row>
     <row r="18" spans="2:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B18" s="281"/>
-[...5 lines deleted...]
-      <c r="H18" s="281"/>
+      <c r="B18" s="297"/>
+      <c r="C18" s="297"/>
+      <c r="D18" s="297"/>
+      <c r="E18" s="297"/>
+      <c r="F18" s="297"/>
+      <c r="G18" s="297"/>
+      <c r="H18" s="297"/>
       <c r="I18" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="J18" s="282"/>
-[...6 lines deleted...]
-      <c r="R18" s="281"/>
+      <c r="J18" s="298"/>
+      <c r="K18" s="299"/>
+      <c r="M18" s="297"/>
+      <c r="N18" s="297"/>
+      <c r="O18" s="297"/>
+      <c r="P18" s="297"/>
+      <c r="Q18" s="297"/>
+      <c r="R18" s="297"/>
       <c r="S18" s="1" t="s">
         <v>56</v>
       </c>
       <c r="T18" s="127"/>
     </row>
     <row r="19" spans="2:24" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G19" s="16"/>
       <c r="H19" s="16"/>
       <c r="I19" s="16"/>
       <c r="J19" s="16"/>
       <c r="K19" s="16"/>
       <c r="L19" s="16"/>
       <c r="M19" s="16"/>
       <c r="N19" s="16"/>
       <c r="O19" s="17"/>
       <c r="P19" s="17"/>
       <c r="Q19" s="18"/>
       <c r="R19" s="18"/>
       <c r="S19" s="18"/>
       <c r="T19" s="4"/>
     </row>
     <row r="20" spans="2:24" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="8"/>
       <c r="D20" s="9"/>
       <c r="E20" s="11"/>
       <c r="F20" s="11"/>
       <c r="G20" s="19"/>
       <c r="H20" s="19"/>
       <c r="I20" s="19"/>
       <c r="J20" s="19"/>
       <c r="K20" s="19"/>
       <c r="L20" s="19"/>
       <c r="M20" s="19"/>
       <c r="N20" s="19"/>
       <c r="O20" s="20"/>
       <c r="P20" s="20"/>
       <c r="Q20" s="21"/>
       <c r="R20" s="21"/>
       <c r="S20" s="21"/>
       <c r="T20" s="11"/>
     </row>
     <row r="21" spans="2:24" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F21" s="22"/>
-      <c r="G21" s="277" t="s">
+      <c r="G21" s="274" t="s">
         <v>61</v>
       </c>
-      <c r="H21" s="277"/>
-[...1 lines deleted...]
-      <c r="J21" s="285" t="s">
+      <c r="H21" s="274"/>
+      <c r="I21" s="274"/>
+      <c r="J21" s="277" t="s">
         <v>62</v>
       </c>
-      <c r="K21" s="285"/>
-[...1 lines deleted...]
-      <c r="M21" s="285"/>
+      <c r="K21" s="277"/>
+      <c r="L21" s="277"/>
+      <c r="M21" s="277"/>
       <c r="N21" s="16"/>
-      <c r="O21" s="289" t="s">
+      <c r="O21" s="284" t="s">
         <v>63</v>
       </c>
-      <c r="P21" s="289"/>
-[...2 lines deleted...]
-      <c r="S21" s="288"/>
+      <c r="P21" s="284"/>
+      <c r="Q21" s="290"/>
+      <c r="R21" s="290"/>
+      <c r="S21" s="290"/>
       <c r="T21" s="18" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="22" spans="2:24" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="23" t="s">
         <v>65</v>
       </c>
       <c r="F22" s="22"/>
       <c r="I22" s="2"/>
       <c r="J22" s="2"/>
       <c r="K22" s="2"/>
       <c r="L22" s="2"/>
       <c r="M22" s="2"/>
       <c r="N22" s="16"/>
       <c r="O22" s="17"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="18"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="4"/>
       <c r="X22" s="24"/>
     </row>
     <row r="23" spans="2:24" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="25"/>
       <c r="D23" s="26"/>
       <c r="E23" s="148"/>
       <c r="F23" s="28">
         <v>1</v>
       </c>
-      <c r="G23" s="278">
+      <c r="G23" s="294">
         <f>IF(J15-J18&lt;0,0,J15-J18)</f>
         <v>0</v>
       </c>
-      <c r="H23" s="278"/>
-      <c r="I23" s="278"/>
+      <c r="H23" s="294"/>
+      <c r="I23" s="294"/>
       <c r="J23" s="29"/>
       <c r="K23" s="29"/>
       <c r="L23" s="29"/>
       <c r="M23" s="29"/>
       <c r="N23" s="29"/>
-      <c r="O23" s="290">
+      <c r="O23" s="289">
         <f>'AF Data'!C5</f>
         <v>4.9509999999999998E-2</v>
       </c>
-      <c r="P23" s="290"/>
-      <c r="Q23" s="291">
+      <c r="P23" s="289"/>
+      <c r="Q23" s="275">
         <f>ROUND((G23*O23)/5,2)*5</f>
         <v>0</v>
       </c>
-      <c r="R23" s="291"/>
-      <c r="S23" s="291"/>
+      <c r="R23" s="275"/>
+      <c r="S23" s="275"/>
       <c r="T23" s="4"/>
     </row>
     <row r="24" spans="2:24" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="33" t="s">
         <v>67</v>
       </c>
       <c r="C24" s="33"/>
       <c r="D24" s="34"/>
       <c r="E24" s="149"/>
       <c r="F24" s="35">
         <v>2</v>
       </c>
-      <c r="G24" s="274">
+      <c r="G24" s="272">
         <f>Q23</f>
         <v>0</v>
       </c>
-      <c r="H24" s="274"/>
-      <c r="I24" s="274"/>
+      <c r="H24" s="272"/>
+      <c r="I24" s="272"/>
       <c r="J24" s="36"/>
       <c r="K24" s="36"/>
       <c r="L24" s="36"/>
       <c r="M24" s="36"/>
       <c r="N24" s="36"/>
-      <c r="O24" s="292">
+      <c r="O24" s="287">
         <f>'AF Data'!C6</f>
         <v>0.88500000000000001</v>
       </c>
-      <c r="P24" s="292"/>
-      <c r="Q24" s="274">
+      <c r="P24" s="287"/>
+      <c r="Q24" s="272">
         <f>ROUND((G24*O24)/5,2)*5</f>
         <v>0</v>
       </c>
-      <c r="R24" s="274"/>
-      <c r="S24" s="274"/>
+      <c r="R24" s="272"/>
+      <c r="S24" s="272"/>
       <c r="T24" s="123">
         <f>SUM(Q23:Q24)</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="2:24" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F25" s="22"/>
       <c r="T25" s="5"/>
     </row>
     <row r="26" spans="2:24" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="23" t="s">
         <v>68</v>
       </c>
       <c r="F26" s="22"/>
       <c r="I26" s="2"/>
       <c r="J26" s="2"/>
       <c r="K26" s="2"/>
       <c r="L26" s="2"/>
       <c r="M26" s="2"/>
       <c r="N26" s="16"/>
       <c r="O26" s="17"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="18"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="18"/>
     </row>
     <row r="27" spans="2:24" s="12" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="37" t="s">
         <v>67</v>
       </c>
       <c r="C27" s="37"/>
       <c r="D27" s="38"/>
       <c r="E27" s="150"/>
       <c r="F27" s="39">
         <v>4</v>
       </c>
       <c r="G27" s="276">
-        <f>ROUND(('Calculette AF ICC 2025'!Q23*80%)/5,2)*5</f>
+        <f>ROUND(('Calculette AF ICC 2026'!Q23*80%)/5,2)*5</f>
         <v>0</v>
       </c>
       <c r="H27" s="276"/>
       <c r="I27" s="276"/>
       <c r="J27" s="57">
         <f>VLOOKUP('AF Data'!C23,'AF Data'!A24:C68,3)</f>
         <v>6621</v>
       </c>
-      <c r="K27" s="284" t="str">
+      <c r="K27" s="288" t="str">
         <f>VLOOKUP(J27,'AF Data'!C24:E68,3)</f>
         <v>Genève</v>
       </c>
-      <c r="L27" s="284"/>
-      <c r="M27" s="284"/>
+      <c r="L27" s="288"/>
+      <c r="M27" s="288"/>
       <c r="N27" s="41"/>
-      <c r="O27" s="293">
-        <f>VLOOKUP('Calculette AF ICC 2025'!K27,'AF Data'!B24:D69,3)/100</f>
+      <c r="O27" s="273">
+        <f>VLOOKUP('Calculette AF ICC 2026'!K27,'AF Data'!B24:D69,3)/100</f>
         <v>0.45490000000000003</v>
       </c>
-      <c r="P27" s="293"/>
+      <c r="P27" s="273"/>
       <c r="Q27" s="276">
         <f>ROUND((G27*O27)/5,2)*5</f>
         <v>0</v>
       </c>
       <c r="R27" s="276"/>
       <c r="S27" s="276"/>
       <c r="T27" s="42"/>
       <c r="V27" s="43"/>
     </row>
     <row r="28" spans="2:24" s="12" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="44" t="s">
         <v>6</v>
       </c>
       <c r="C28" s="44"/>
       <c r="D28" s="45"/>
       <c r="E28" s="151"/>
       <c r="F28" s="46">
         <v>5</v>
       </c>
-      <c r="G28" s="275">
+      <c r="G28" s="279">
         <f>Q23-G27</f>
         <v>0</v>
       </c>
-      <c r="H28" s="275"/>
-      <c r="I28" s="275"/>
+      <c r="H28" s="279"/>
+      <c r="I28" s="279"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="47"/>
-      <c r="O28" s="286">
+      <c r="O28" s="280">
         <f>'AF Data'!C21</f>
-        <v>0.44</v>
-[...2 lines deleted...]
-      <c r="Q28" s="275">
+        <v>0.44500000000000001</v>
+      </c>
+      <c r="P28" s="280"/>
+      <c r="Q28" s="279">
         <f>ROUND((G28*O28)/5,2)*5</f>
         <v>0</v>
       </c>
-      <c r="R28" s="275"/>
-      <c r="S28" s="275"/>
+      <c r="R28" s="279"/>
+      <c r="S28" s="279"/>
       <c r="T28" s="42"/>
     </row>
     <row r="29" spans="2:24" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="44" t="s">
         <v>110</v>
       </c>
       <c r="C29" s="44"/>
       <c r="D29" s="45"/>
       <c r="E29" s="151"/>
       <c r="F29" s="46">
         <v>14</v>
       </c>
-      <c r="G29" s="275">
+      <c r="G29" s="279">
         <f>Q23</f>
         <v>0</v>
       </c>
-      <c r="H29" s="275"/>
-      <c r="I29" s="275"/>
+      <c r="H29" s="279"/>
+      <c r="I29" s="279"/>
       <c r="J29" s="47"/>
       <c r="K29" s="47"/>
       <c r="L29" s="47"/>
       <c r="M29" s="47"/>
       <c r="N29" s="47"/>
-      <c r="O29" s="286">
+      <c r="O29" s="280">
         <f>'AF Data'!C7</f>
         <v>0.28499999999999998</v>
       </c>
-      <c r="P29" s="286"/>
-      <c r="Q29" s="275">
+      <c r="P29" s="280"/>
+      <c r="Q29" s="279">
         <f>ROUND((G29*O29)/5,2)*5</f>
         <v>0</v>
       </c>
-      <c r="R29" s="275"/>
-      <c r="S29" s="275"/>
+      <c r="R29" s="279"/>
+      <c r="S29" s="279"/>
       <c r="T29" s="123">
         <f>SUM(Q27:Q29)</f>
         <v>0</v>
       </c>
       <c r="U29" s="12"/>
       <c r="V29" s="12"/>
       <c r="W29" s="12"/>
     </row>
     <row r="30" spans="2:24" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F30" s="22"/>
     </row>
     <row r="31" spans="2:24" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="49" t="s">
         <v>64</v>
       </c>
       <c r="C31" s="50"/>
       <c r="D31" s="51"/>
       <c r="E31" s="53"/>
       <c r="F31" s="54"/>
       <c r="G31" s="50"/>
       <c r="H31" s="50"/>
       <c r="I31" s="50"/>
       <c r="J31" s="50"/>
       <c r="K31" s="50"/>
       <c r="L31" s="50"/>
@@ -3643,318 +3683,318 @@
     <row r="33" spans="2:23" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C33" s="8"/>
       <c r="D33" s="9"/>
       <c r="E33" s="11"/>
       <c r="F33" s="56"/>
       <c r="G33" s="19"/>
       <c r="H33" s="19"/>
       <c r="I33" s="19"/>
       <c r="J33" s="19"/>
       <c r="K33" s="19"/>
       <c r="L33" s="19"/>
       <c r="M33" s="19"/>
       <c r="N33" s="19"/>
       <c r="O33" s="20"/>
       <c r="P33" s="20"/>
       <c r="Q33" s="21"/>
       <c r="R33" s="21"/>
       <c r="S33" s="21"/>
       <c r="T33" s="11"/>
     </row>
     <row r="34" spans="2:23" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F34" s="22"/>
-      <c r="G34" s="277" t="s">
+      <c r="G34" s="274" t="s">
         <v>61</v>
       </c>
-      <c r="H34" s="277"/>
-[...1 lines deleted...]
-      <c r="J34" s="285" t="s">
+      <c r="H34" s="274"/>
+      <c r="I34" s="274"/>
+      <c r="J34" s="277" t="s">
         <v>62</v>
       </c>
-      <c r="K34" s="285"/>
-[...1 lines deleted...]
-      <c r="M34" s="285"/>
+      <c r="K34" s="277"/>
+      <c r="L34" s="277"/>
+      <c r="M34" s="277"/>
       <c r="N34" s="16" t="s">
         <v>69</v>
       </c>
-      <c r="O34" s="289" t="s">
+      <c r="O34" s="284" t="s">
         <v>63</v>
       </c>
-      <c r="P34" s="289"/>
-[...2 lines deleted...]
-      <c r="S34" s="288"/>
+      <c r="P34" s="284"/>
+      <c r="Q34" s="290"/>
+      <c r="R34" s="290"/>
+      <c r="S34" s="290"/>
       <c r="T34" s="18" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="35" spans="2:23" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="23" t="s">
         <v>65</v>
       </c>
       <c r="F35" s="22"/>
       <c r="G35" s="24"/>
       <c r="H35" s="24"/>
       <c r="I35" s="58"/>
       <c r="J35" s="2"/>
       <c r="K35" s="2"/>
       <c r="L35" s="2"/>
       <c r="M35" s="2"/>
       <c r="N35" s="16"/>
       <c r="O35" s="17"/>
       <c r="P35" s="5"/>
       <c r="Q35" s="18"/>
       <c r="R35" s="5"/>
       <c r="S35" s="5"/>
       <c r="T35" s="4"/>
     </row>
     <row r="36" spans="2:23" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="25" t="s">
         <v>3</v>
       </c>
       <c r="C36" s="25"/>
       <c r="D36" s="26"/>
       <c r="E36" s="148"/>
       <c r="F36" s="28">
         <v>6</v>
       </c>
-      <c r="G36" s="299">
+      <c r="G36" s="278">
         <f>IF(T15-T18&lt;0,0,T15-T18)</f>
         <v>0</v>
       </c>
-      <c r="H36" s="299"/>
-      <c r="I36" s="299"/>
+      <c r="H36" s="278"/>
+      <c r="I36" s="278"/>
       <c r="J36" s="29"/>
       <c r="K36" s="29"/>
       <c r="L36" s="29"/>
       <c r="M36" s="29"/>
       <c r="N36" s="29">
         <f>DAYS360(E11,G11,TRUE)+1</f>
         <v>360</v>
       </c>
-      <c r="O36" s="287">
+      <c r="O36" s="291">
         <f>'AF Data'!G31</f>
         <v>0</v>
       </c>
-      <c r="P36" s="287"/>
-      <c r="Q36" s="291">
+      <c r="P36" s="291"/>
+      <c r="Q36" s="275">
         <f>ROUND((G36*O36/360*N36)/5,2)*5</f>
         <v>0</v>
       </c>
-      <c r="R36" s="291"/>
-      <c r="S36" s="291"/>
+      <c r="R36" s="275"/>
+      <c r="S36" s="275"/>
       <c r="T36" s="4"/>
     </row>
     <row r="37" spans="2:23" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="25" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="25"/>
       <c r="D37" s="26"/>
       <c r="E37" s="27"/>
       <c r="F37" s="28">
         <v>13</v>
       </c>
       <c r="G37" s="195"/>
       <c r="H37" s="195"/>
       <c r="I37" s="195"/>
       <c r="J37" s="29"/>
       <c r="K37" s="29"/>
       <c r="L37" s="29"/>
       <c r="M37" s="29"/>
       <c r="N37" s="29"/>
       <c r="O37" s="30"/>
       <c r="P37" s="30"/>
-      <c r="Q37" s="273">
+      <c r="Q37" s="293">
         <f>ROUND(-MIN(Q23,Q36)/5,2)*5</f>
         <v>0</v>
       </c>
-      <c r="R37" s="273"/>
-      <c r="S37" s="273"/>
+      <c r="R37" s="293"/>
+      <c r="S37" s="293"/>
       <c r="T37" s="4"/>
     </row>
     <row r="38" spans="2:23" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="32" t="s">
         <v>66</v>
       </c>
       <c r="C38" s="25"/>
       <c r="D38" s="26"/>
       <c r="E38" s="27"/>
       <c r="F38" s="28"/>
       <c r="G38" s="195"/>
       <c r="H38" s="195"/>
       <c r="I38" s="195"/>
       <c r="J38" s="29"/>
       <c r="K38" s="29"/>
       <c r="L38" s="29"/>
       <c r="M38" s="29"/>
       <c r="N38" s="29"/>
       <c r="O38" s="30"/>
       <c r="P38" s="30"/>
-      <c r="Q38" s="274">
+      <c r="Q38" s="272">
         <f>SUM(Q36:S37)</f>
         <v>0</v>
       </c>
-      <c r="R38" s="274"/>
-      <c r="S38" s="274"/>
+      <c r="R38" s="272"/>
+      <c r="S38" s="272"/>
       <c r="T38" s="4"/>
     </row>
     <row r="39" spans="2:23" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="33" t="s">
         <v>67</v>
       </c>
       <c r="C39" s="33"/>
       <c r="D39" s="34"/>
       <c r="E39" s="149"/>
       <c r="F39" s="35">
         <v>7</v>
       </c>
-      <c r="G39" s="274">
+      <c r="G39" s="272">
         <f>Q38</f>
         <v>0</v>
       </c>
-      <c r="H39" s="274"/>
-      <c r="I39" s="274"/>
+      <c r="H39" s="272"/>
+      <c r="I39" s="272"/>
       <c r="J39" s="36"/>
       <c r="K39" s="36"/>
       <c r="L39" s="36"/>
       <c r="M39" s="36"/>
       <c r="N39" s="36"/>
-      <c r="O39" s="292">
+      <c r="O39" s="287">
         <f>'AF Data'!C13</f>
         <v>0.77500000000000002</v>
       </c>
-      <c r="P39" s="292"/>
-      <c r="Q39" s="274">
+      <c r="P39" s="287"/>
+      <c r="Q39" s="272">
         <f>ROUND((G39*O39)/5,2)*5</f>
         <v>0</v>
       </c>
-      <c r="R39" s="274"/>
-      <c r="S39" s="274"/>
+      <c r="R39" s="272"/>
+      <c r="S39" s="272"/>
       <c r="T39" s="122">
         <f>SUM(Q38:S39)</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="2:23" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F40" s="22"/>
       <c r="T40" s="5"/>
     </row>
     <row r="41" spans="2:23" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="23" t="s">
         <v>68</v>
       </c>
       <c r="F41" s="22"/>
       <c r="I41" s="2"/>
       <c r="J41" s="2"/>
       <c r="K41" s="2"/>
       <c r="L41" s="2"/>
       <c r="M41" s="2"/>
       <c r="N41" s="16"/>
       <c r="O41" s="17"/>
       <c r="P41" s="5"/>
       <c r="Q41" s="18"/>
       <c r="R41" s="5"/>
       <c r="S41" s="5"/>
       <c r="T41" s="18"/>
     </row>
     <row r="42" spans="2:23" s="12" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="37" t="s">
         <v>67</v>
       </c>
       <c r="C42" s="37"/>
       <c r="D42" s="38"/>
       <c r="E42" s="150"/>
       <c r="F42" s="39">
         <v>4</v>
       </c>
       <c r="G42" s="276">
         <f>ROUND((Q38*80%)/5,2)*5</f>
         <v>0</v>
       </c>
       <c r="H42" s="276"/>
       <c r="I42" s="276"/>
       <c r="J42" s="57">
         <f>J27</f>
         <v>6621</v>
       </c>
-      <c r="K42" s="284" t="str">
+      <c r="K42" s="288" t="str">
         <f>K27</f>
         <v>Genève</v>
       </c>
-      <c r="L42" s="284"/>
-      <c r="M42" s="284"/>
+      <c r="L42" s="288"/>
+      <c r="M42" s="288"/>
       <c r="N42" s="41"/>
-      <c r="O42" s="293">
+      <c r="O42" s="273">
         <f>O27</f>
         <v>0.45490000000000003</v>
       </c>
-      <c r="P42" s="293"/>
+      <c r="P42" s="273"/>
       <c r="Q42" s="276">
         <f>ROUND((G42*O42)/5,2)*5</f>
         <v>0</v>
       </c>
       <c r="R42" s="276"/>
       <c r="S42" s="276"/>
       <c r="T42" s="42"/>
       <c r="V42" s="43"/>
     </row>
     <row r="43" spans="2:23" s="12" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="44" t="s">
         <v>6</v>
       </c>
       <c r="C43" s="44"/>
       <c r="D43" s="45"/>
       <c r="E43" s="151"/>
       <c r="F43" s="46">
         <v>5</v>
       </c>
-      <c r="G43" s="275">
+      <c r="G43" s="279">
         <f>Q38-G42</f>
         <v>0</v>
       </c>
-      <c r="H43" s="275"/>
-      <c r="I43" s="275"/>
+      <c r="H43" s="279"/>
+      <c r="I43" s="279"/>
       <c r="J43" s="47"/>
       <c r="K43" s="47"/>
       <c r="L43" s="47"/>
       <c r="M43" s="47"/>
       <c r="N43" s="47"/>
-      <c r="O43" s="286">
+      <c r="O43" s="280">
         <f>'AF Data'!C21</f>
-        <v>0.44</v>
-[...2 lines deleted...]
-      <c r="Q43" s="275">
+        <v>0.44500000000000001</v>
+      </c>
+      <c r="P43" s="280"/>
+      <c r="Q43" s="279">
         <f>ROUND((G43*O43)/5,2)*5</f>
         <v>0</v>
       </c>
-      <c r="R43" s="275"/>
-      <c r="S43" s="275"/>
+      <c r="R43" s="279"/>
+      <c r="S43" s="279"/>
       <c r="T43" s="123">
         <f>SUM(Q42:Q43)</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="2:23" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="24"/>
       <c r="C44" s="24"/>
       <c r="D44" s="58"/>
       <c r="E44" s="60"/>
       <c r="F44" s="61"/>
       <c r="G44" s="62"/>
       <c r="H44" s="62"/>
       <c r="I44" s="62"/>
       <c r="J44" s="62"/>
       <c r="K44" s="62"/>
       <c r="L44" s="62"/>
       <c r="M44" s="62"/>
       <c r="N44" s="62"/>
       <c r="O44" s="63"/>
       <c r="P44" s="63"/>
       <c r="Q44" s="31"/>
       <c r="R44" s="31"/>
       <c r="S44" s="31"/>
       <c r="T44" s="64"/>
@@ -3997,146 +4037,146 @@
       <c r="C47" s="8"/>
       <c r="D47" s="9"/>
       <c r="E47" s="11"/>
       <c r="F47" s="56"/>
       <c r="G47" s="19"/>
       <c r="H47" s="19"/>
       <c r="I47" s="19"/>
       <c r="J47" s="19"/>
       <c r="K47" s="19"/>
       <c r="L47" s="19"/>
       <c r="M47" s="19"/>
       <c r="N47" s="19"/>
       <c r="O47" s="20"/>
       <c r="P47" s="20"/>
       <c r="Q47" s="21"/>
       <c r="R47" s="21"/>
       <c r="S47" s="21"/>
       <c r="T47" s="11"/>
     </row>
     <row r="48" spans="2:23" ht="11.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B48" s="69"/>
       <c r="C48" s="69"/>
       <c r="D48" s="70"/>
       <c r="E48" s="152"/>
       <c r="F48" s="71"/>
-      <c r="G48" s="277" t="s">
+      <c r="G48" s="274" t="s">
         <v>61</v>
       </c>
-      <c r="H48" s="277"/>
-[...4 lines deleted...]
-      <c r="M48" s="285"/>
+      <c r="H48" s="274"/>
+      <c r="I48" s="274"/>
+      <c r="J48" s="277"/>
+      <c r="K48" s="277"/>
+      <c r="L48" s="277"/>
+      <c r="M48" s="277"/>
       <c r="N48" s="16"/>
-      <c r="O48" s="289" t="s">
+      <c r="O48" s="284" t="s">
         <v>63</v>
       </c>
-      <c r="P48" s="289"/>
-[...2 lines deleted...]
-      <c r="S48" s="297"/>
+      <c r="P48" s="284"/>
+      <c r="Q48" s="285"/>
+      <c r="R48" s="285"/>
+      <c r="S48" s="285"/>
       <c r="T48" s="72" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="49" spans="2:22" s="12" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="73" t="s">
         <v>71</v>
       </c>
       <c r="C49" s="37"/>
       <c r="D49" s="38"/>
       <c r="E49" s="150"/>
       <c r="F49" s="39">
         <v>8</v>
       </c>
-      <c r="G49" s="294"/>
-[...5 lines deleted...]
-      <c r="M49" s="298"/>
+      <c r="G49" s="281"/>
+      <c r="H49" s="282"/>
+      <c r="I49" s="283"/>
+      <c r="J49" s="286"/>
+      <c r="K49" s="286"/>
+      <c r="L49" s="286"/>
+      <c r="M49" s="286"/>
       <c r="N49" s="41"/>
-      <c r="O49" s="293">
+      <c r="O49" s="273">
         <v>1.5E-3</v>
       </c>
-      <c r="P49" s="293"/>
+      <c r="P49" s="273"/>
       <c r="Q49" s="40"/>
       <c r="R49" s="40"/>
       <c r="S49" s="40"/>
       <c r="T49" s="123">
         <f>ROUND((G49*O49)/5,2)*5</f>
         <v>0</v>
       </c>
       <c r="V49" s="43"/>
     </row>
     <row r="50" spans="2:22" s="12" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B50" s="114"/>
       <c r="C50" s="115"/>
       <c r="D50" s="116"/>
       <c r="E50" s="153"/>
       <c r="F50" s="117"/>
       <c r="G50" s="119"/>
       <c r="H50" s="119"/>
       <c r="I50" s="119"/>
       <c r="J50" s="118"/>
       <c r="K50" s="118"/>
       <c r="L50" s="118"/>
       <c r="M50" s="118"/>
       <c r="N50" s="119"/>
       <c r="O50" s="120"/>
       <c r="P50" s="120"/>
       <c r="Q50" s="121"/>
       <c r="R50" s="121"/>
       <c r="S50" s="121"/>
       <c r="T50" s="154"/>
       <c r="V50" s="43"/>
     </row>
     <row r="51" spans="2:22" s="12" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="73" t="s">
         <v>72</v>
       </c>
       <c r="C51" s="37"/>
       <c r="D51" s="38"/>
       <c r="E51" s="150"/>
       <c r="F51" s="39">
         <v>8</v>
       </c>
-      <c r="G51" s="294"/>
-[...1 lines deleted...]
-      <c r="I51" s="296"/>
+      <c r="G51" s="281"/>
+      <c r="H51" s="282"/>
+      <c r="I51" s="283"/>
       <c r="J51" s="74"/>
       <c r="K51" s="74"/>
       <c r="L51" s="74"/>
       <c r="M51" s="74"/>
       <c r="N51" s="41"/>
-      <c r="O51" s="293">
+      <c r="O51" s="273">
         <v>1E-3</v>
       </c>
-      <c r="P51" s="293"/>
+      <c r="P51" s="273"/>
       <c r="Q51" s="40"/>
       <c r="R51" s="40"/>
       <c r="S51" s="40"/>
       <c r="T51" s="123">
         <f>ROUND((G51*O51)/5,2)*5</f>
         <v>0</v>
       </c>
       <c r="V51" s="43"/>
     </row>
     <row r="52" spans="2:22" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="75"/>
       <c r="C52" s="69"/>
       <c r="D52" s="70"/>
       <c r="E52" s="152"/>
       <c r="F52" s="71"/>
       <c r="G52" s="69"/>
       <c r="H52" s="69"/>
       <c r="I52" s="69"/>
       <c r="J52" s="69"/>
       <c r="K52" s="69"/>
       <c r="L52" s="69"/>
       <c r="M52" s="69"/>
       <c r="N52" s="76"/>
       <c r="O52" s="69"/>
       <c r="P52" s="69"/>
@@ -4346,51 +4386,51 @@
       <c r="D62" s="229"/>
       <c r="E62" s="230"/>
       <c r="F62" s="231"/>
       <c r="G62" s="228"/>
       <c r="H62" s="228"/>
       <c r="I62" s="228"/>
       <c r="J62" s="228"/>
       <c r="K62" s="228"/>
       <c r="L62" s="228"/>
       <c r="M62" s="228"/>
       <c r="N62" s="232"/>
       <c r="O62" s="228"/>
       <c r="P62" s="228"/>
       <c r="Q62" s="228"/>
       <c r="R62" s="228"/>
       <c r="S62" s="228"/>
       <c r="T62" s="228" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="63" spans="2:22" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B63" s="227">
         <v>3</v>
       </c>
       <c r="C63" s="228" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="D63" s="229"/>
       <c r="E63" s="230"/>
       <c r="F63" s="231"/>
       <c r="G63" s="228"/>
       <c r="H63" s="228"/>
       <c r="I63" s="228"/>
       <c r="J63" s="228"/>
       <c r="K63" s="228"/>
       <c r="L63" s="228"/>
       <c r="M63" s="228"/>
       <c r="N63" s="232"/>
       <c r="O63" s="228"/>
       <c r="P63" s="228"/>
       <c r="Q63" s="228"/>
       <c r="R63" s="228"/>
       <c r="S63" s="228"/>
       <c r="T63" s="228" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="64" spans="2:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B64" s="227">
         <v>4</v>
       </c>
@@ -5370,117 +5410,117 @@
       <c r="P106" s="24"/>
       <c r="Q106" s="24"/>
       <c r="R106" s="24"/>
       <c r="S106" s="24"/>
     </row>
     <row r="107" spans="3:19" x14ac:dyDescent="0.2">
       <c r="C107" s="24"/>
       <c r="D107" s="58"/>
       <c r="E107" s="60"/>
       <c r="F107" s="60"/>
       <c r="G107" s="24"/>
       <c r="H107" s="24"/>
       <c r="I107" s="24"/>
       <c r="J107" s="24"/>
       <c r="K107" s="24"/>
       <c r="L107" s="24"/>
       <c r="M107" s="24"/>
       <c r="N107" s="157"/>
       <c r="O107" s="24"/>
       <c r="P107" s="24"/>
       <c r="Q107" s="24"/>
       <c r="R107" s="24"/>
       <c r="S107" s="24"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="2Lwq9bptGr0gE6DYMv/2voykBcwZPS6j1UvHTgjmTjxOa69wiI4sW2kwWsherzyLbL7ULJQ3P6H9ejDVsI/usA==" saltValue="fNprRQ2NpLj6S9BnXV+Aow==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="PisMMgyob6ew6xZVy2h9LoSyXHxWufcFqcbgfckTDRdcFWT3jejgwNzHamGhL9bgmUm/o3V4fDj7gn5/A5JOUA==" saltValue="DNvGvjBo2ukfC3FmsZVXeA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="55">
-    <mergeCell ref="G39:I39"/>
-[...5 lines deleted...]
-    <mergeCell ref="G36:I36"/>
+    <mergeCell ref="J2:T5"/>
+    <mergeCell ref="Q37:S37"/>
+    <mergeCell ref="Q38:S38"/>
+    <mergeCell ref="G28:I28"/>
+    <mergeCell ref="G27:I27"/>
+    <mergeCell ref="G21:I21"/>
+    <mergeCell ref="G23:I23"/>
+    <mergeCell ref="G24:I24"/>
+    <mergeCell ref="G11:H11"/>
+    <mergeCell ref="B17:H18"/>
+    <mergeCell ref="J18:K18"/>
+    <mergeCell ref="K27:M27"/>
+    <mergeCell ref="M17:R18"/>
+    <mergeCell ref="J13:K13"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="J21:M21"/>
+    <mergeCell ref="Q28:S28"/>
+    <mergeCell ref="O43:P43"/>
+    <mergeCell ref="O36:P36"/>
+    <mergeCell ref="Q34:S34"/>
+    <mergeCell ref="Q42:S42"/>
+    <mergeCell ref="Q39:S39"/>
+    <mergeCell ref="O28:P28"/>
+    <mergeCell ref="O34:P34"/>
+    <mergeCell ref="Q27:S27"/>
+    <mergeCell ref="O23:P23"/>
+    <mergeCell ref="O21:P21"/>
+    <mergeCell ref="Q21:S21"/>
+    <mergeCell ref="Q23:S23"/>
+    <mergeCell ref="Q24:S24"/>
+    <mergeCell ref="O24:P24"/>
+    <mergeCell ref="O27:P27"/>
     <mergeCell ref="G29:I29"/>
     <mergeCell ref="O29:P29"/>
     <mergeCell ref="Q29:S29"/>
     <mergeCell ref="G51:I51"/>
     <mergeCell ref="O51:P51"/>
     <mergeCell ref="O48:P48"/>
     <mergeCell ref="Q48:S48"/>
     <mergeCell ref="G48:I48"/>
     <mergeCell ref="J48:M48"/>
     <mergeCell ref="O49:P49"/>
     <mergeCell ref="G49:I49"/>
     <mergeCell ref="J49:M49"/>
     <mergeCell ref="Q43:S43"/>
     <mergeCell ref="O39:P39"/>
     <mergeCell ref="G43:I43"/>
     <mergeCell ref="K42:M42"/>
-    <mergeCell ref="Q27:S27"/>
-[...30 lines deleted...]
-    <mergeCell ref="J21:M21"/>
+    <mergeCell ref="G39:I39"/>
+    <mergeCell ref="O42:P42"/>
+    <mergeCell ref="G34:I34"/>
+    <mergeCell ref="Q36:S36"/>
+    <mergeCell ref="G42:I42"/>
+    <mergeCell ref="J34:M34"/>
+    <mergeCell ref="G36:I36"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <dataValidations count="2">
     <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G11:H11" xr:uid="{00000000-0002-0000-0000-000000000000}">
-      <formula1>45658</formula1>
-      <formula2>46022</formula2>
+      <formula1>46023</formula1>
+      <formula2>46387</formula2>
     </dataValidation>
     <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E11" xr:uid="{00000000-0002-0000-0000-000001000000}">
-      <formula1>45292</formula1>
-      <formula2>46022</formula2>
+      <formula1>45658</formula1>
+      <formula2>46387</formula2>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.47244094488188981" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="98" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"Arial,Gras"&amp;ESimulation n'ayant aucune valeur officielle</oddHeader>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="9217" r:id="rId4" name="Drop Down 1">
               <controlPr defaultSize="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>8</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
@@ -5520,119 +5560,119 @@
     <col min="6" max="6" width="5.625" style="4" customWidth="1"/>
     <col min="7" max="7" width="3.625" style="4" customWidth="1"/>
     <col min="8" max="8" width="2.25" style="1" customWidth="1"/>
     <col min="9" max="9" width="5.625" style="1" customWidth="1"/>
     <col min="10" max="10" width="3.625" style="1" customWidth="1"/>
     <col min="11" max="12" width="4.625" style="1" customWidth="1"/>
     <col min="13" max="13" width="3.625" style="1" customWidth="1"/>
     <col min="14" max="14" width="4.625" style="1" customWidth="1"/>
     <col min="15" max="15" width="4.125" style="5" customWidth="1"/>
     <col min="16" max="20" width="3.625" style="1" customWidth="1"/>
     <col min="21" max="21" width="4.75" style="1" customWidth="1"/>
     <col min="22" max="39" width="3.625" style="1" customWidth="1"/>
     <col min="40" max="16384" width="11" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:27" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G1" s="1"/>
       <c r="N1" s="5"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="2:27" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D2" s="245" t="s">
         <v>107</v>
       </c>
       <c r="G2" s="1"/>
-      <c r="K2" s="272" t="s">
-[...11 lines deleted...]
-      <c r="U2" s="272"/>
+      <c r="K2" s="292" t="s">
+        <v>130</v>
+      </c>
+      <c r="L2" s="292"/>
+      <c r="M2" s="292"/>
+      <c r="N2" s="292"/>
+      <c r="O2" s="292"/>
+      <c r="P2" s="292"/>
+      <c r="Q2" s="292"/>
+      <c r="R2" s="292"/>
+      <c r="S2" s="292"/>
+      <c r="T2" s="292"/>
+      <c r="U2" s="292"/>
     </row>
     <row r="3" spans="2:27" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D3" s="246" t="s">
         <v>108</v>
       </c>
       <c r="G3" s="1"/>
       <c r="J3" s="193"/>
-      <c r="K3" s="272"/>
-[...9 lines deleted...]
-      <c r="U3" s="272"/>
+      <c r="K3" s="292"/>
+      <c r="L3" s="292"/>
+      <c r="M3" s="292"/>
+      <c r="N3" s="292"/>
+      <c r="O3" s="292"/>
+      <c r="P3" s="292"/>
+      <c r="Q3" s="292"/>
+      <c r="R3" s="292"/>
+      <c r="S3" s="292"/>
+      <c r="T3" s="292"/>
+      <c r="U3" s="292"/>
       <c r="W3" s="6"/>
     </row>
     <row r="4" spans="2:27" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D4" s="1" t="s">
         <v>109</v>
       </c>
       <c r="G4" s="1"/>
       <c r="J4" s="193"/>
-      <c r="K4" s="272"/>
-[...9 lines deleted...]
-      <c r="U4" s="272"/>
+      <c r="K4" s="292"/>
+      <c r="L4" s="292"/>
+      <c r="M4" s="292"/>
+      <c r="N4" s="292"/>
+      <c r="O4" s="292"/>
+      <c r="P4" s="292"/>
+      <c r="Q4" s="292"/>
+      <c r="R4" s="292"/>
+      <c r="S4" s="292"/>
+      <c r="T4" s="292"/>
+      <c r="U4" s="292"/>
       <c r="W4" s="6"/>
     </row>
     <row r="5" spans="2:27" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D5" s="247" t="s">
         <v>105</v>
       </c>
       <c r="G5" s="1"/>
       <c r="J5" s="193"/>
-      <c r="K5" s="272"/>
-[...9 lines deleted...]
-      <c r="U5" s="272"/>
+      <c r="K5" s="292"/>
+      <c r="L5" s="292"/>
+      <c r="M5" s="292"/>
+      <c r="N5" s="292"/>
+      <c r="O5" s="292"/>
+      <c r="P5" s="292"/>
+      <c r="Q5" s="292"/>
+      <c r="R5" s="292"/>
+      <c r="S5" s="292"/>
+      <c r="T5" s="292"/>
+      <c r="U5" s="292"/>
       <c r="W5" s="6"/>
     </row>
     <row r="6" spans="2:27" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D6" s="1"/>
       <c r="G6" s="1"/>
       <c r="N6" s="5"/>
       <c r="O6" s="1"/>
       <c r="W6" s="6"/>
     </row>
     <row r="7" spans="2:27" ht="15.75" x14ac:dyDescent="0.25">
       <c r="C7" s="193"/>
       <c r="D7" s="193"/>
       <c r="E7" s="193"/>
       <c r="F7" s="193"/>
       <c r="G7" s="193"/>
       <c r="H7" s="193"/>
       <c r="I7" s="193"/>
       <c r="J7" s="193"/>
       <c r="K7" s="193"/>
       <c r="L7" s="193"/>
       <c r="M7" s="193"/>
       <c r="N7" s="193"/>
       <c r="O7" s="193"/>
       <c r="P7" s="193"/>
       <c r="Q7" s="193"/>
@@ -5661,272 +5701,272 @@
       <c r="L8" s="193"/>
       <c r="M8" s="193"/>
       <c r="N8" s="193"/>
       <c r="O8" s="193"/>
       <c r="P8" s="193"/>
       <c r="Q8" s="193"/>
       <c r="R8" s="193"/>
       <c r="S8" s="193"/>
       <c r="T8" s="193"/>
       <c r="U8" s="193"/>
       <c r="W8" s="6"/>
       <c r="X8" s="191"/>
       <c r="Y8" s="191"/>
       <c r="Z8" s="191"/>
       <c r="AA8" s="192"/>
     </row>
     <row r="9" spans="2:27" ht="12" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="10" spans="2:27" x14ac:dyDescent="0.2">
       <c r="B10" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="12"/>
       <c r="D10" s="65"/>
       <c r="E10" s="66"/>
       <c r="F10" s="301">
-        <v>45658</v>
+        <v>46023</v>
       </c>
       <c r="G10" s="302"/>
       <c r="H10" s="167" t="s">
         <v>74</v>
       </c>
       <c r="I10" s="301">
-        <v>46022</v>
+        <v>46387</v>
       </c>
       <c r="J10" s="302"/>
       <c r="K10" s="138"/>
       <c r="L10" s="137"/>
       <c r="M10" s="137"/>
       <c r="O10" s="15"/>
       <c r="P10" s="5"/>
       <c r="Y10" s="13"/>
     </row>
     <row r="11" spans="2:27" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="12" spans="2:27" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="1" t="s">
         <v>75</v>
       </c>
       <c r="J12" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="K12" s="282"/>
-      <c r="L12" s="283"/>
+      <c r="K12" s="298"/>
+      <c r="L12" s="299"/>
       <c r="M12" s="91"/>
       <c r="N12" s="91"/>
       <c r="O12" s="48"/>
       <c r="P12" s="48"/>
       <c r="Q12" s="67"/>
       <c r="R12" s="68"/>
       <c r="S12" s="48"/>
       <c r="T12" s="48"/>
-      <c r="U12" s="311"/>
-      <c r="V12" s="311"/>
+      <c r="U12" s="303"/>
+      <c r="V12" s="303"/>
     </row>
     <row r="13" spans="2:27" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="K13" s="146"/>
       <c r="L13" s="146"/>
       <c r="M13" s="91"/>
       <c r="N13" s="91"/>
       <c r="O13" s="48"/>
       <c r="P13" s="48"/>
       <c r="Q13" s="67"/>
       <c r="R13" s="68"/>
       <c r="S13" s="48"/>
       <c r="T13" s="48"/>
       <c r="U13" s="112"/>
       <c r="V13" s="112"/>
     </row>
     <row r="14" spans="2:27" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="1" t="s">
         <v>76</v>
       </c>
       <c r="H14" s="16"/>
       <c r="I14" s="16"/>
       <c r="J14" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="K14" s="282"/>
-      <c r="L14" s="283"/>
+      <c r="K14" s="298"/>
+      <c r="L14" s="299"/>
       <c r="M14" s="16"/>
       <c r="N14" s="16"/>
       <c r="O14" s="16"/>
       <c r="P14" s="17"/>
       <c r="Q14" s="17"/>
       <c r="R14" s="18"/>
       <c r="S14" s="4"/>
     </row>
     <row r="15" spans="2:27" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H15" s="16"/>
       <c r="I15" s="16"/>
       <c r="J15" s="16"/>
       <c r="K15" s="16"/>
       <c r="L15" s="16"/>
       <c r="M15" s="16"/>
       <c r="N15" s="16"/>
       <c r="O15" s="17"/>
       <c r="P15" s="17"/>
       <c r="Q15" s="18"/>
       <c r="R15" s="4"/>
     </row>
     <row r="16" spans="2:27" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="8"/>
       <c r="D16" s="9"/>
       <c r="E16" s="10"/>
       <c r="F16" s="11"/>
       <c r="G16" s="11"/>
       <c r="H16" s="19"/>
       <c r="I16" s="19"/>
       <c r="J16" s="19"/>
       <c r="K16" s="19"/>
       <c r="L16" s="19"/>
       <c r="M16" s="19"/>
       <c r="N16" s="19"/>
       <c r="O16" s="20"/>
       <c r="P16" s="20"/>
       <c r="Q16" s="21"/>
       <c r="R16" s="11"/>
       <c r="S16" s="8"/>
       <c r="T16" s="8"/>
       <c r="U16" s="8"/>
     </row>
     <row r="17" spans="2:25" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G17" s="22"/>
-      <c r="H17" s="277" t="s">
+      <c r="H17" s="274" t="s">
         <v>61</v>
       </c>
-      <c r="I17" s="277"/>
-[...5 lines deleted...]
-      <c r="O17" s="289" t="s">
+      <c r="I17" s="274"/>
+      <c r="J17" s="274"/>
+      <c r="K17" s="277"/>
+      <c r="L17" s="277"/>
+      <c r="M17" s="277"/>
+      <c r="N17" s="277"/>
+      <c r="O17" s="284" t="s">
         <v>63</v>
       </c>
-      <c r="P17" s="289"/>
+      <c r="P17" s="284"/>
       <c r="Q17" s="18"/>
-      <c r="R17" s="288" t="s">
+      <c r="R17" s="290" t="s">
         <v>64</v>
       </c>
-      <c r="S17" s="288"/>
-[...1 lines deleted...]
-      <c r="U17" s="288"/>
+      <c r="S17" s="290"/>
+      <c r="T17" s="290"/>
+      <c r="U17" s="290"/>
     </row>
     <row r="18" spans="2:25" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="23"/>
       <c r="G18" s="22"/>
       <c r="J18" s="2"/>
       <c r="K18" s="2"/>
       <c r="L18" s="2"/>
       <c r="M18" s="2"/>
       <c r="N18" s="2"/>
       <c r="O18" s="17"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="18"/>
       <c r="R18" s="4"/>
       <c r="Y18" s="24"/>
     </row>
     <row r="19" spans="2:25" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G19" s="22"/>
       <c r="J19" s="2"/>
       <c r="K19" s="2"/>
       <c r="L19" s="2"/>
       <c r="M19" s="2"/>
       <c r="N19" s="2"/>
       <c r="O19" s="17"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="18"/>
       <c r="R19" s="4"/>
     </row>
     <row r="20" spans="2:25" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="50" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="50"/>
       <c r="D20" s="51"/>
       <c r="E20" s="52"/>
       <c r="F20" s="53"/>
       <c r="G20" s="92">
         <v>1</v>
       </c>
-      <c r="H20" s="307">
+      <c r="H20" s="310">
         <f>IF(K12-K14&lt;0,0,ROUNDDOWN(K12-K14,-2))</f>
         <v>0</v>
       </c>
-      <c r="I20" s="307"/>
-      <c r="J20" s="307"/>
+      <c r="I20" s="310"/>
+      <c r="J20" s="310"/>
       <c r="K20" s="93"/>
       <c r="L20" s="93"/>
       <c r="M20" s="93"/>
       <c r="N20" s="93"/>
-      <c r="O20" s="309">
+      <c r="O20" s="312">
         <f>IF(H20&lt;'AF Data'!C79,0,'AF Data'!C77)</f>
         <v>0</v>
       </c>
-      <c r="P20" s="309"/>
+      <c r="P20" s="312"/>
       <c r="Q20" s="50"/>
-      <c r="R20" s="308">
+      <c r="R20" s="311">
         <f>ROUND((H20*O20)/5,2)*5</f>
         <v>0</v>
       </c>
-      <c r="S20" s="308"/>
-[...1 lines deleted...]
-      <c r="U20" s="308"/>
+      <c r="S20" s="311"/>
+      <c r="T20" s="311"/>
+      <c r="U20" s="311"/>
     </row>
     <row r="21" spans="2:25" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G21" s="22"/>
       <c r="O21" s="1"/>
     </row>
     <row r="22" spans="2:25" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B22" s="94" t="s">
         <v>77</v>
       </c>
       <c r="C22" s="83"/>
       <c r="D22" s="84"/>
       <c r="E22" s="85"/>
       <c r="F22" s="86"/>
       <c r="G22" s="86"/>
       <c r="H22" s="83"/>
       <c r="I22" s="83"/>
       <c r="J22" s="83"/>
       <c r="K22" s="83"/>
       <c r="L22" s="83"/>
       <c r="M22" s="83"/>
       <c r="N22" s="83"/>
       <c r="O22" s="83"/>
       <c r="P22" s="83"/>
       <c r="Q22" s="83"/>
-      <c r="R22" s="305">
+      <c r="R22" s="308">
         <f>R20</f>
         <v>0</v>
       </c>
-      <c r="S22" s="306"/>
-[...1 lines deleted...]
-      <c r="U22" s="306"/>
+      <c r="S22" s="309"/>
+      <c r="T22" s="309"/>
+      <c r="U22" s="309"/>
     </row>
     <row r="23" spans="2:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="139"/>
       <c r="C23" s="140"/>
       <c r="D23" s="141"/>
       <c r="E23" s="142"/>
       <c r="F23" s="143"/>
       <c r="G23" s="143"/>
       <c r="H23" s="140"/>
       <c r="I23" s="140"/>
       <c r="J23" s="140"/>
       <c r="K23" s="140"/>
       <c r="L23" s="140"/>
       <c r="M23" s="140"/>
       <c r="N23" s="140"/>
       <c r="O23" s="140"/>
       <c r="P23" s="140"/>
       <c r="Q23" s="140"/>
       <c r="R23" s="144"/>
       <c r="S23" s="145"/>
       <c r="T23" s="145"/>
       <c r="U23" s="145"/>
     </row>
     <row r="24" spans="2:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="O24" s="1"/>
@@ -5955,152 +5995,152 @@
       <c r="T25" s="129"/>
       <c r="U25" s="129"/>
       <c r="V25" s="95"/>
     </row>
     <row r="26" spans="2:25" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="130" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="131"/>
       <c r="D26" s="131"/>
       <c r="E26" s="131"/>
       <c r="F26" s="131"/>
       <c r="G26" s="131"/>
       <c r="H26" s="131"/>
       <c r="I26" s="131"/>
       <c r="J26" s="131"/>
       <c r="K26" s="131"/>
       <c r="L26" s="131"/>
       <c r="M26" s="131"/>
       <c r="N26" s="131"/>
       <c r="O26" s="131"/>
       <c r="P26" s="131"/>
       <c r="Q26" s="131"/>
       <c r="R26" s="131"/>
       <c r="S26" s="131"/>
-      <c r="T26" s="303" t="s">
+      <c r="T26" s="306" t="s">
         <v>89</v>
       </c>
-      <c r="U26" s="304"/>
+      <c r="U26" s="307"/>
       <c r="V26" s="95"/>
     </row>
     <row r="27" spans="2:25" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="100"/>
       <c r="C27" s="100"/>
       <c r="D27" s="100"/>
       <c r="E27" s="100"/>
       <c r="F27" s="100"/>
       <c r="G27" s="100"/>
       <c r="H27" s="100"/>
       <c r="I27" s="100"/>
       <c r="J27" s="100"/>
       <c r="K27" s="100"/>
       <c r="L27" s="100"/>
       <c r="M27" s="100"/>
       <c r="N27" s="100"/>
       <c r="O27" s="100"/>
       <c r="P27" s="100"/>
       <c r="Q27" s="100"/>
       <c r="R27" s="100"/>
       <c r="S27" s="100"/>
       <c r="T27" s="100"/>
       <c r="U27" s="95"/>
       <c r="V27" s="95"/>
     </row>
     <row r="28" spans="2:25" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="135">
         <v>1</v>
       </c>
       <c r="C28" s="248" t="s">
         <v>125</v>
       </c>
       <c r="D28" s="9"/>
       <c r="E28" s="10"/>
       <c r="F28" s="11"/>
       <c r="G28" s="8"/>
       <c r="H28" s="8"/>
       <c r="I28" s="8"/>
       <c r="J28" s="8"/>
       <c r="K28" s="8"/>
       <c r="L28" s="8"/>
       <c r="M28" s="133"/>
       <c r="N28" s="134"/>
       <c r="O28" s="133"/>
       <c r="P28" s="133"/>
       <c r="Q28" s="133"/>
       <c r="R28" s="133"/>
       <c r="S28" s="8"/>
-      <c r="T28" s="300">
+      <c r="T28" s="305">
         <v>642.11</v>
       </c>
-      <c r="U28" s="300"/>
+      <c r="U28" s="305"/>
       <c r="V28" s="95"/>
     </row>
     <row r="29" spans="2:25" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="136">
         <v>2</v>
       </c>
       <c r="C29" s="228" t="s">
         <v>126</v>
       </c>
       <c r="G29" s="1"/>
       <c r="N29" s="5"/>
       <c r="O29" s="1"/>
-      <c r="T29" s="312">
+      <c r="T29" s="304">
         <v>642.11</v>
       </c>
-      <c r="U29" s="312"/>
+      <c r="U29" s="304"/>
       <c r="V29" s="259"/>
       <c r="W29" s="95"/>
     </row>
     <row r="30" spans="2:25" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="249">
         <v>3</v>
       </c>
       <c r="C30" s="248" t="s">
         <v>127</v>
       </c>
       <c r="D30" s="250"/>
       <c r="E30" s="251"/>
       <c r="F30" s="252"/>
       <c r="G30" s="252"/>
       <c r="H30" s="248"/>
       <c r="I30" s="248"/>
       <c r="J30" s="248"/>
       <c r="K30" s="248"/>
       <c r="L30" s="248"/>
       <c r="M30" s="248"/>
       <c r="N30" s="248"/>
       <c r="O30" s="248"/>
       <c r="P30" s="248"/>
       <c r="Q30" s="248"/>
       <c r="R30" s="248"/>
       <c r="S30" s="248"/>
-      <c r="T30" s="310">
+      <c r="T30" s="300">
         <v>642.11</v>
       </c>
-      <c r="U30" s="310"/>
+      <c r="U30" s="300"/>
       <c r="V30" s="95"/>
       <c r="W30" s="95"/>
     </row>
     <row r="31" spans="2:25" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="95"/>
       <c r="C31" s="95"/>
       <c r="D31" s="96"/>
       <c r="E31" s="97"/>
       <c r="F31" s="98"/>
       <c r="G31" s="98"/>
       <c r="H31" s="95"/>
       <c r="I31" s="95"/>
       <c r="J31" s="95"/>
       <c r="K31" s="95"/>
       <c r="L31" s="95"/>
       <c r="M31" s="95"/>
       <c r="N31" s="95"/>
       <c r="O31" s="99"/>
       <c r="P31" s="95"/>
       <c r="Q31" s="95"/>
       <c r="R31" s="95"/>
       <c r="S31" s="95"/>
       <c r="T31" s="95"/>
       <c r="U31" s="95"/>
       <c r="V31" s="95"/>
@@ -6138,157 +6178,169 @@
     <row r="38" spans="2:15" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="39" spans="2:15" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="41" spans="2:15" x14ac:dyDescent="0.2">
       <c r="C41" s="101"/>
       <c r="D41" s="102"/>
       <c r="E41" s="103"/>
       <c r="F41" s="104"/>
       <c r="G41" s="104"/>
       <c r="H41" s="104"/>
       <c r="I41" s="104"/>
       <c r="J41" s="101"/>
       <c r="K41" s="101"/>
       <c r="L41" s="101"/>
       <c r="M41" s="101"/>
       <c r="N41" s="101"/>
       <c r="O41" s="99"/>
     </row>
     <row r="42" spans="2:15" x14ac:dyDescent="0.2">
       <c r="H42" s="4"/>
       <c r="I42" s="4"/>
     </row>
     <row r="46" spans="2:15" x14ac:dyDescent="0.2">
       <c r="B46" s="13"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="sIZ8baxAM4gx4WbjHoZ3+DnP5E0JCGbhYk3XED9Ymhx3jTh5amThEa96f1zAg/Np3Z5KRTjjTYCjkzQdX4MzSg==" saltValue="+CvEbOhaarVKO2Ybzn1C5w==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="KTafR6dYbaxumv//Z0IjWTRBBCrqKCxErfVYdgG9c00nvSRXVVJKFgRHmb0EA4K/Ak3YptCOpMbmERBfu45BLA==" saltValue="1OiPabuMu6ekg6eVIRP/uQ==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="18">
-    <mergeCell ref="T30:U30"/>
-[...4 lines deleted...]
-    <mergeCell ref="T29:U29"/>
     <mergeCell ref="K2:U5"/>
     <mergeCell ref="T28:U28"/>
     <mergeCell ref="I10:J10"/>
     <mergeCell ref="T26:U26"/>
     <mergeCell ref="R22:U22"/>
     <mergeCell ref="H20:J20"/>
     <mergeCell ref="O17:P17"/>
     <mergeCell ref="H17:J17"/>
     <mergeCell ref="R20:U20"/>
     <mergeCell ref="O20:P20"/>
     <mergeCell ref="K17:N17"/>
     <mergeCell ref="R17:U17"/>
+    <mergeCell ref="T30:U30"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="K14:L14"/>
+    <mergeCell ref="U12:V12"/>
+    <mergeCell ref="K12:L12"/>
+    <mergeCell ref="T29:U29"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <dataValidations count="2">
     <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I10:J10" xr:uid="{00000000-0002-0000-0100-000000000000}">
-      <formula1>45658</formula1>
-      <formula2>46022</formula2>
+      <formula1>46023</formula1>
+      <formula2>46387</formula2>
     </dataValidation>
     <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F10:G10" xr:uid="{00000000-0002-0000-0100-000001000000}">
-      <formula1>45292</formula1>
-      <formula2>46022</formula2>
+      <formula1>45658</formula1>
+      <formula2>46387</formula2>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.47244094488188981" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"Arial,Gras"&amp;ESimulation n'ayant aucune valeur officielle</oddHeader>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{89E56F06-BAAA-4CD4-801D-90102A613E30}">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetData/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O79"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D2" sqref="D2"/>
+      <selection activeCell="A72" sqref="A72"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" outlineLevelCol="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.625" style="106" customWidth="1" outlineLevel="1"/>
     <col min="2" max="2" width="21.375" style="106" customWidth="1" outlineLevel="1"/>
     <col min="3" max="4" width="11" style="106" customWidth="1" outlineLevel="1"/>
     <col min="5" max="5" width="21.875" style="106" customWidth="1" outlineLevel="1"/>
     <col min="6" max="6" width="8.75" style="106" customWidth="1" outlineLevel="1"/>
     <col min="7" max="7" width="7.875" style="106" customWidth="1" outlineLevel="1"/>
     <col min="8" max="8" width="8.625" style="106" customWidth="1" outlineLevel="1"/>
     <col min="9" max="9" width="2.25" style="106" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="7.25" style="106" customWidth="1" outlineLevel="1"/>
     <col min="11" max="11" width="2.5" style="106" customWidth="1" outlineLevel="1"/>
     <col min="12" max="12" width="10.625" style="106" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="3" style="106" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="11" style="106" customWidth="1" outlineLevel="1"/>
     <col min="15" max="15" width="1.25" style="106" customWidth="1" outlineLevel="1"/>
     <col min="16" max="16384" width="11" style="106"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A1" s="105" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
     </row>
     <row r="3" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A3" s="107" t="s">
         <v>0</v>
       </c>
       <c r="F3" s="108"/>
       <c r="G3" s="109"/>
       <c r="H3" s="109"/>
       <c r="I3" s="109"/>
       <c r="J3" s="109"/>
       <c r="K3" s="109"/>
       <c r="L3" s="109"/>
       <c r="M3" s="109"/>
       <c r="N3" s="109"/>
     </row>
     <row r="4" spans="1:15" x14ac:dyDescent="0.2">
       <c r="F4" s="108"/>
       <c r="G4" s="109"/>
       <c r="H4" s="109"/>
       <c r="I4" s="109"/>
       <c r="J4" s="109"/>
       <c r="K4" s="109"/>
       <c r="L4" s="109"/>
       <c r="M4" s="109"/>
       <c r="N4" s="109"/>
     </row>
     <row r="5" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A5" s="106" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="267">
+      <c r="C5" s="269">
         <v>4.9509999999999998E-2</v>
       </c>
       <c r="D5" s="110"/>
       <c r="F5" s="244"/>
       <c r="G5" s="244"/>
       <c r="H5" s="244"/>
       <c r="I5" s="109"/>
       <c r="J5" s="243"/>
       <c r="K5" s="109"/>
       <c r="L5" s="243"/>
       <c r="M5" s="109"/>
       <c r="N5" s="196"/>
     </row>
     <row r="6" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A6" s="106" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="111">
         <v>0.88500000000000001</v>
       </c>
       <c r="D6" s="111"/>
       <c r="F6" s="196"/>
       <c r="G6" s="196"/>
       <c r="H6" s="196"/>
       <c r="I6" s="109"/>
@@ -6561,52 +6613,52 @@
         <v>95</v>
       </c>
       <c r="H20" s="213">
         <v>750000</v>
       </c>
       <c r="I20" s="170"/>
       <c r="J20" s="214">
         <v>1.75E-3</v>
       </c>
       <c r="K20" s="170"/>
       <c r="L20" s="175">
         <f t="shared" si="0"/>
         <v>437.5</v>
       </c>
       <c r="M20" s="175"/>
       <c r="N20" s="175">
         <f t="shared" si="1"/>
         <v>1062.5</v>
       </c>
       <c r="O20" s="206"/>
     </row>
     <row r="21" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A21" s="106" t="s">
         <v>6</v>
       </c>
-      <c r="C21" s="268">
-        <v>0.44</v>
+      <c r="C21" s="267">
+        <v>0.44500000000000001</v>
       </c>
       <c r="F21" s="212">
         <v>750001</v>
       </c>
       <c r="G21" s="208" t="s">
         <v>95</v>
       </c>
       <c r="H21" s="213">
         <v>1050000</v>
       </c>
       <c r="I21" s="170"/>
       <c r="J21" s="214">
         <v>2.2499999999999998E-3</v>
       </c>
       <c r="K21" s="170"/>
       <c r="L21" s="175">
         <f t="shared" si="0"/>
         <v>675</v>
       </c>
       <c r="M21" s="175"/>
       <c r="N21" s="175">
         <f t="shared" si="1"/>
         <v>1737.5</v>
       </c>
       <c r="O21" s="206"/>
@@ -6661,1129 +6713,1131 @@
       <c r="J23" s="174">
         <v>3.2499999999999999E-3</v>
       </c>
       <c r="K23" s="173"/>
       <c r="L23" s="175">
         <f t="shared" si="0"/>
         <v>1787.5</v>
       </c>
       <c r="M23" s="175"/>
       <c r="N23" s="175">
         <f t="shared" si="1"/>
         <v>4625</v>
       </c>
       <c r="O23" s="206"/>
     </row>
     <row r="24" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A24" s="106">
         <v>1</v>
       </c>
       <c r="B24" s="58" t="s">
         <v>8</v>
       </c>
       <c r="C24" s="24">
         <v>6601</v>
       </c>
-      <c r="D24" s="269">
+      <c r="D24" s="270">
         <v>50</v>
       </c>
       <c r="E24" s="58" t="s">
         <v>8</v>
       </c>
       <c r="F24" s="217">
         <v>2000001</v>
       </c>
       <c r="G24" s="176"/>
       <c r="H24" s="218"/>
       <c r="I24" s="173"/>
       <c r="J24" s="174">
         <v>4.2500000000000003E-3</v>
       </c>
       <c r="K24" s="173"/>
       <c r="L24" s="173"/>
       <c r="M24" s="170"/>
       <c r="N24" s="170"/>
       <c r="O24" s="206"/>
     </row>
     <row r="25" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A25" s="106">
         <v>2</v>
       </c>
       <c r="B25" s="58" t="s">
         <v>9</v>
       </c>
       <c r="C25" s="24">
         <v>6602</v>
       </c>
-      <c r="D25" s="269">
+      <c r="D25" s="270">
         <v>31</v>
       </c>
       <c r="E25" s="58" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="219"/>
       <c r="G25" s="178"/>
       <c r="H25" s="178"/>
       <c r="I25" s="178"/>
       <c r="J25" s="178"/>
       <c r="K25" s="178"/>
       <c r="L25" s="178"/>
       <c r="M25" s="178"/>
       <c r="N25" s="178"/>
       <c r="O25" s="206"/>
     </row>
     <row r="26" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A26" s="106">
         <v>3</v>
       </c>
       <c r="B26" s="58" t="s">
         <v>10</v>
       </c>
       <c r="C26" s="24">
         <v>6603</v>
       </c>
-      <c r="D26" s="269">
+      <c r="D26" s="270">
         <v>51</v>
       </c>
       <c r="E26" s="58" t="s">
         <v>10</v>
       </c>
       <c r="F26" s="219"/>
       <c r="G26" s="178"/>
       <c r="H26" s="178"/>
       <c r="I26" s="178"/>
       <c r="J26" s="178"/>
       <c r="K26" s="178"/>
       <c r="L26" s="178"/>
       <c r="M26" s="178"/>
       <c r="N26" s="178"/>
       <c r="O26" s="206"/>
     </row>
     <row r="27" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A27" s="106">
         <v>4</v>
       </c>
       <c r="B27" s="58" t="s">
         <v>11</v>
       </c>
       <c r="C27" s="24">
         <v>6604</v>
       </c>
-      <c r="D27" s="269">
-        <v>50</v>
+      <c r="D27" s="315">
+        <v>49</v>
       </c>
       <c r="E27" s="58" t="s">
         <v>11</v>
       </c>
       <c r="F27" s="220" t="s">
         <v>101</v>
       </c>
       <c r="G27" s="221"/>
       <c r="H27" s="221"/>
       <c r="I27" s="178"/>
       <c r="J27" s="178"/>
       <c r="K27" s="178"/>
       <c r="L27" s="178"/>
       <c r="M27" s="178"/>
       <c r="N27" s="178"/>
       <c r="O27" s="206"/>
     </row>
     <row r="28" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A28" s="106">
         <v>5</v>
       </c>
       <c r="B28" s="58" t="s">
         <v>12</v>
       </c>
       <c r="C28" s="24">
         <v>6605</v>
       </c>
-      <c r="D28" s="269">
+      <c r="D28" s="270">
         <v>43</v>
       </c>
       <c r="E28" s="58" t="s">
         <v>12</v>
       </c>
       <c r="F28" s="222" t="s">
         <v>98</v>
       </c>
       <c r="G28" s="181" t="s">
         <v>99</v>
       </c>
       <c r="H28" s="182" t="s">
         <v>100</v>
       </c>
       <c r="I28" s="178"/>
       <c r="J28" s="178"/>
       <c r="K28" s="178"/>
       <c r="L28" s="178"/>
       <c r="M28" s="178"/>
       <c r="N28" s="178"/>
       <c r="O28" s="206"/>
     </row>
     <row r="29" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A29" s="106">
         <v>6</v>
       </c>
       <c r="B29" s="58" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="24">
         <v>6606</v>
       </c>
       <c r="D29" s="270">
         <v>39</v>
       </c>
       <c r="E29" s="58" t="s">
         <v>13</v>
       </c>
       <c r="F29" s="236">
-        <f>IF('Calculette AF ICC 2025'!T13&lt;=0,0,VLOOKUP('Calculette AF ICC 2025'!T13,'AF Data'!H15:N23,1))</f>
+        <f>IF('Calculette AF ICC 2026'!T13&lt;=0,0,VLOOKUP('Calculette AF ICC 2026'!T13,'AF Data'!H15:N23,1))</f>
         <v>0</v>
       </c>
       <c r="G29" s="185"/>
       <c r="H29" s="237">
-        <f>IF('Calculette AF ICC 2025'!T13&lt;=0,0,VLOOKUP('Calculette AF ICC 2025'!T13,'AF Data'!H15:N23,7))</f>
+        <f>IF('Calculette AF ICC 2026'!T13&lt;=0,0,VLOOKUP('Calculette AF ICC 2026'!T13,'AF Data'!H15:N23,7))</f>
         <v>0</v>
       </c>
       <c r="I29" s="178"/>
       <c r="J29" s="178"/>
       <c r="K29" s="178"/>
       <c r="L29" s="178"/>
       <c r="M29" s="178"/>
       <c r="N29" s="178"/>
       <c r="O29" s="206"/>
     </row>
     <row r="30" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A30" s="106">
         <v>7</v>
       </c>
       <c r="B30" s="58" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="24">
         <v>6607</v>
       </c>
-      <c r="D30" s="269">
+      <c r="D30" s="270">
         <v>48</v>
       </c>
       <c r="E30" s="58" t="s">
         <v>14</v>
       </c>
       <c r="F30" s="238">
-        <f>'Calculette AF ICC 2025'!T13-F29</f>
+        <f>'Calculette AF ICC 2026'!T13-F29</f>
         <v>0</v>
       </c>
       <c r="G30" s="239">
-        <f>IF('Calculette AF ICC 2025'!T13&lt;=0,0,VLOOKUP('Calculette AF ICC 2025'!T13,'AF Data'!F16:N24,5))</f>
+        <f>IF('Calculette AF ICC 2026'!T13&lt;=0,0,VLOOKUP('Calculette AF ICC 2026'!T13,'AF Data'!F16:N24,5))</f>
         <v>0</v>
       </c>
       <c r="H30" s="237">
         <f>F30*G30</f>
         <v>0</v>
       </c>
       <c r="I30" s="178"/>
       <c r="J30" s="178"/>
       <c r="K30" s="178"/>
       <c r="L30" s="178"/>
       <c r="M30" s="178"/>
       <c r="N30" s="178"/>
       <c r="O30" s="206"/>
     </row>
     <row r="31" spans="1:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A31" s="106">
         <v>8</v>
       </c>
       <c r="B31" s="58" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="24">
         <v>6608</v>
       </c>
-      <c r="D31" s="269">
+      <c r="D31" s="270">
         <v>40</v>
       </c>
       <c r="E31" s="58" t="s">
         <v>15</v>
       </c>
       <c r="F31" s="240">
         <f>SUM(F29:F30)</f>
         <v>0</v>
       </c>
       <c r="G31" s="241">
         <f>IF(F31&lt;=0,0,ROUND(H31/F31,7))</f>
         <v>0</v>
       </c>
       <c r="H31" s="242">
         <f>SUM(H29:H30)</f>
         <v>0</v>
       </c>
       <c r="I31" s="170"/>
       <c r="J31" s="170"/>
       <c r="K31" s="170"/>
       <c r="L31" s="170"/>
       <c r="M31" s="170"/>
       <c r="N31" s="170"/>
       <c r="O31" s="206"/>
     </row>
     <row r="32" spans="1:15" ht="12" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A32" s="106">
         <v>9</v>
       </c>
       <c r="B32" s="58" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="24">
         <v>6609</v>
       </c>
-      <c r="D32" s="269">
+      <c r="D32" s="270">
         <v>42</v>
       </c>
       <c r="E32" s="58" t="s">
         <v>16</v>
       </c>
       <c r="F32" s="223"/>
       <c r="G32" s="224"/>
       <c r="H32" s="224"/>
       <c r="I32" s="225"/>
       <c r="J32" s="225"/>
       <c r="K32" s="225"/>
       <c r="L32" s="225"/>
       <c r="M32" s="225"/>
       <c r="N32" s="225"/>
       <c r="O32" s="226"/>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A33" s="106">
         <v>10</v>
       </c>
       <c r="B33" s="58" t="s">
         <v>17</v>
       </c>
       <c r="C33" s="24">
         <v>6610</v>
       </c>
-      <c r="D33" s="269">
+      <c r="D33" s="270">
         <v>33</v>
       </c>
       <c r="E33" s="58" t="s">
         <v>17</v>
       </c>
       <c r="F33" s="178"/>
       <c r="G33" s="178"/>
       <c r="H33" s="178"/>
       <c r="I33" s="170"/>
       <c r="J33" s="170"/>
       <c r="K33" s="170"/>
       <c r="L33" s="170"/>
       <c r="M33" s="170"/>
       <c r="N33" s="170"/>
     </row>
     <row r="34" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A34" s="106">
         <v>11</v>
       </c>
       <c r="B34" s="58" t="s">
         <v>18</v>
       </c>
       <c r="C34" s="24">
         <v>6611</v>
       </c>
-      <c r="D34" s="269">
+      <c r="D34" s="270">
         <v>51</v>
       </c>
       <c r="E34" s="58" t="s">
         <v>18</v>
       </c>
       <c r="F34" s="178"/>
       <c r="G34" s="178"/>
       <c r="H34" s="178"/>
       <c r="I34" s="178"/>
       <c r="J34" s="178"/>
       <c r="K34" s="178"/>
       <c r="L34" s="178"/>
       <c r="M34" s="178"/>
       <c r="N34" s="178"/>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A35" s="106">
         <v>12</v>
       </c>
       <c r="B35" s="58" t="s">
         <v>19</v>
       </c>
       <c r="C35" s="24">
         <v>6612</v>
       </c>
-      <c r="D35" s="269">
+      <c r="D35" s="270">
         <v>32</v>
       </c>
       <c r="E35" s="58" t="s">
         <v>19</v>
       </c>
       <c r="F35" s="178"/>
       <c r="G35" s="178"/>
       <c r="H35" s="178"/>
       <c r="I35" s="178"/>
       <c r="J35" s="178"/>
       <c r="K35" s="179"/>
       <c r="L35" s="180"/>
       <c r="M35" s="180"/>
     </row>
     <row r="36" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A36" s="106">
         <v>13</v>
       </c>
       <c r="B36" s="58" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="24">
         <v>6613</v>
       </c>
-      <c r="D36" s="269">
+      <c r="D36" s="270">
         <v>46</v>
       </c>
       <c r="E36" s="58" t="s">
         <v>20</v>
       </c>
       <c r="F36" s="178"/>
       <c r="G36" s="178"/>
       <c r="H36" s="178"/>
       <c r="I36" s="178"/>
       <c r="J36" s="178"/>
       <c r="K36" s="183"/>
       <c r="L36" s="184"/>
       <c r="M36" s="184"/>
     </row>
     <row r="37" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A37" s="106">
         <v>14</v>
       </c>
       <c r="B37" s="58" t="s">
         <v>21</v>
       </c>
       <c r="C37" s="24">
         <v>6614</v>
       </c>
-      <c r="D37" s="269">
+      <c r="D37" s="270">
         <v>40</v>
       </c>
       <c r="E37" s="58" t="s">
         <v>21</v>
       </c>
       <c r="F37" s="178"/>
       <c r="G37" s="178"/>
       <c r="H37" s="178"/>
       <c r="I37" s="178"/>
       <c r="J37" s="178"/>
       <c r="K37" s="183"/>
       <c r="L37" s="184"/>
       <c r="M37" s="184"/>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A38" s="106">
         <v>15</v>
       </c>
       <c r="B38" s="58" t="s">
         <v>22</v>
       </c>
       <c r="C38" s="24">
         <v>6615</v>
       </c>
-      <c r="D38" s="269">
+      <c r="D38" s="270">
         <v>46</v>
       </c>
       <c r="E38" s="58" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="178"/>
       <c r="G38" s="178"/>
       <c r="H38" s="178"/>
       <c r="I38" s="178"/>
       <c r="J38" s="178"/>
       <c r="K38" s="183"/>
       <c r="L38" s="184"/>
       <c r="M38" s="184"/>
     </row>
     <row r="39" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A39" s="106">
         <v>16</v>
       </c>
       <c r="B39" s="58" t="s">
         <v>23</v>
       </c>
       <c r="C39" s="24">
         <v>6616</v>
       </c>
-      <c r="D39" s="269">
+      <c r="D39" s="270">
         <v>28</v>
       </c>
       <c r="E39" s="58" t="s">
         <v>23</v>
       </c>
       <c r="F39" s="178"/>
       <c r="G39" s="178"/>
       <c r="H39" s="178"/>
       <c r="I39" s="178"/>
       <c r="J39" s="178"/>
       <c r="K39" s="183"/>
       <c r="L39" s="184"/>
       <c r="M39" s="184"/>
     </row>
     <row r="40" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A40" s="106">
         <v>17</v>
       </c>
       <c r="B40" s="188" t="s">
         <v>24</v>
       </c>
       <c r="C40" s="24">
         <v>6617</v>
       </c>
       <c r="D40" s="270">
         <v>25</v>
       </c>
       <c r="E40" s="188" t="s">
         <v>24</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="58"/>
       <c r="I40" s="58"/>
       <c r="K40" s="24"/>
       <c r="L40" s="190"/>
       <c r="M40" s="60"/>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A41" s="106">
         <v>18</v>
       </c>
       <c r="B41" s="58" t="s">
         <v>25</v>
       </c>
       <c r="C41" s="24">
         <v>6618</v>
       </c>
-      <c r="D41" s="269">
+      <c r="D41" s="270">
         <v>46</v>
       </c>
       <c r="E41" s="58" t="s">
         <v>25</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="58"/>
       <c r="I41" s="58"/>
       <c r="K41" s="24"/>
       <c r="L41" s="60"/>
       <c r="M41" s="60"/>
     </row>
     <row r="42" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A42" s="106">
         <v>19</v>
       </c>
       <c r="B42" s="58" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="24">
         <v>6619</v>
       </c>
-      <c r="D42" s="270">
-        <v>30</v>
+      <c r="D42" s="315">
+        <v>31</v>
       </c>
       <c r="E42" s="58" t="s">
         <v>26</v>
       </c>
       <c r="I42" s="179"/>
       <c r="K42" s="24"/>
       <c r="L42" s="60"/>
       <c r="M42" s="60"/>
     </row>
     <row r="43" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A43" s="106">
         <v>20</v>
       </c>
       <c r="B43" s="58" t="s">
         <v>27</v>
       </c>
       <c r="C43" s="24">
         <v>6620</v>
       </c>
-      <c r="D43" s="269">
+      <c r="D43" s="270">
         <v>48</v>
       </c>
       <c r="E43" s="58" t="s">
         <v>27</v>
       </c>
       <c r="I43" s="181"/>
       <c r="K43" s="24"/>
       <c r="L43" s="60"/>
       <c r="M43" s="60"/>
     </row>
     <row r="44" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A44" s="106">
         <v>21</v>
       </c>
       <c r="B44" s="58" t="s">
         <v>28</v>
       </c>
       <c r="C44" s="24">
         <v>6621</v>
       </c>
-      <c r="D44" s="269">
+      <c r="D44" s="270">
         <v>45.49</v>
       </c>
       <c r="E44" s="58" t="s">
         <v>28</v>
       </c>
       <c r="I44" s="186"/>
       <c r="K44" s="24"/>
       <c r="L44" s="60"/>
       <c r="M44" s="60"/>
     </row>
     <row r="45" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A45" s="106">
         <v>22</v>
       </c>
       <c r="B45" s="58" t="s">
         <v>29</v>
       </c>
       <c r="C45" s="24">
         <v>6622</v>
       </c>
-      <c r="D45" s="269">
+      <c r="D45" s="270">
         <v>25</v>
       </c>
       <c r="E45" s="58" t="s">
         <v>29</v>
       </c>
       <c r="I45" s="187"/>
       <c r="K45" s="24"/>
       <c r="L45" s="60"/>
       <c r="M45" s="60"/>
     </row>
     <row r="46" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A46" s="106">
         <v>23</v>
       </c>
       <c r="B46" s="58" t="s">
         <v>30</v>
       </c>
       <c r="C46" s="24">
         <v>6623</v>
       </c>
-      <c r="D46" s="269">
+      <c r="D46" s="270">
         <v>44</v>
       </c>
       <c r="E46" s="58" t="s">
         <v>30</v>
       </c>
       <c r="I46" s="189"/>
       <c r="K46" s="24"/>
       <c r="L46" s="60"/>
       <c r="M46" s="60"/>
     </row>
     <row r="47" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A47" s="106">
         <v>24</v>
       </c>
       <c r="B47" s="58" t="s">
         <v>31</v>
       </c>
       <c r="C47" s="24">
         <v>6624</v>
       </c>
-      <c r="D47" s="269">
+      <c r="D47" s="270">
         <v>46</v>
       </c>
       <c r="E47" s="58" t="s">
         <v>31</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="58"/>
       <c r="H47" s="58"/>
       <c r="I47" s="24"/>
       <c r="J47" s="60"/>
       <c r="K47" s="60"/>
       <c r="L47" s="24"/>
       <c r="M47" s="24"/>
     </row>
     <row r="48" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A48" s="106">
         <v>25</v>
       </c>
       <c r="B48" s="58" t="s">
         <v>32</v>
       </c>
       <c r="C48" s="24">
         <v>6625</v>
       </c>
-      <c r="D48" s="269">
+      <c r="D48" s="270">
         <v>42</v>
       </c>
       <c r="E48" s="58" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A49" s="106">
         <v>26</v>
       </c>
       <c r="B49" s="58" t="s">
         <v>33</v>
       </c>
       <c r="C49" s="24">
         <v>6626</v>
       </c>
-      <c r="D49" s="269">
+      <c r="D49" s="270">
         <v>41</v>
       </c>
       <c r="E49" s="58" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="50" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A50" s="106">
         <v>27</v>
       </c>
       <c r="B50" s="58" t="s">
         <v>34</v>
       </c>
       <c r="C50" s="24">
         <v>6627</v>
       </c>
-      <c r="D50" s="269">
+      <c r="D50" s="270">
         <v>44</v>
       </c>
       <c r="E50" s="58" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A51" s="106">
         <v>28</v>
       </c>
       <c r="B51" s="58" t="s">
         <v>35</v>
       </c>
       <c r="C51" s="24">
         <v>6628</v>
       </c>
-      <c r="D51" s="269">
+      <c r="D51" s="270">
         <v>47</v>
       </c>
       <c r="E51" s="58" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A52" s="106">
         <v>29</v>
       </c>
       <c r="B52" s="58" t="s">
         <v>36</v>
       </c>
       <c r="C52" s="24">
         <v>6629</v>
       </c>
-      <c r="D52" s="269">
+      <c r="D52" s="270">
         <v>42</v>
       </c>
       <c r="E52" s="58" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A53" s="106">
         <v>30</v>
       </c>
       <c r="B53" s="58" t="s">
         <v>37</v>
       </c>
       <c r="C53" s="24">
         <v>6630</v>
       </c>
       <c r="D53" s="270">
         <v>42</v>
       </c>
       <c r="E53" s="58" t="s">
         <v>37</v>
       </c>
       <c r="H53" s="24"/>
       <c r="I53" s="60"/>
     </row>
     <row r="54" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A54" s="106">
         <v>31</v>
       </c>
       <c r="B54" s="58" t="s">
         <v>38</v>
       </c>
       <c r="C54" s="24">
         <v>6631</v>
       </c>
-      <c r="D54" s="269">
+      <c r="D54" s="270">
         <v>50.5</v>
       </c>
       <c r="E54" s="58" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="55" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A55" s="106">
         <v>32</v>
       </c>
       <c r="B55" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C55" s="24">
         <v>6632</v>
       </c>
-      <c r="D55" s="269">
+      <c r="D55" s="270">
         <v>43</v>
       </c>
       <c r="E55" s="58" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="56" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A56" s="106">
         <v>33</v>
       </c>
       <c r="B56" s="58" t="s">
         <v>40</v>
       </c>
       <c r="C56" s="24">
         <v>6633</v>
       </c>
-      <c r="D56" s="269">
-        <v>35</v>
+      <c r="D56" s="315">
+        <v>37</v>
       </c>
       <c r="E56" s="58" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="57" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A57" s="106">
         <v>34</v>
       </c>
       <c r="B57" s="58" t="s">
         <v>41</v>
       </c>
       <c r="C57" s="24">
         <v>6634</v>
       </c>
-      <c r="D57" s="269">
+      <c r="D57" s="270">
         <v>32</v>
       </c>
       <c r="E57" s="58" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="58" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A58" s="106">
         <v>35</v>
       </c>
       <c r="B58" s="58" t="s">
         <v>42</v>
       </c>
       <c r="C58" s="24">
         <v>6635</v>
       </c>
-      <c r="D58" s="269">
+      <c r="D58" s="270">
         <v>40</v>
       </c>
       <c r="E58" s="58" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="59" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A59" s="106">
         <v>36</v>
       </c>
       <c r="B59" s="58" t="s">
         <v>43</v>
       </c>
       <c r="C59" s="24">
         <v>6636</v>
       </c>
       <c r="D59" s="270">
         <v>49</v>
       </c>
       <c r="E59" s="58" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="60" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A60" s="106">
         <v>37</v>
       </c>
       <c r="B60" s="58" t="s">
         <v>44</v>
       </c>
       <c r="C60" s="24">
         <v>6637</v>
       </c>
-      <c r="D60" s="269">
+      <c r="D60" s="270">
         <v>39</v>
       </c>
       <c r="E60" s="58" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="61" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A61" s="106">
         <v>38</v>
       </c>
       <c r="B61" s="58" t="s">
         <v>45</v>
       </c>
       <c r="C61" s="24">
         <v>6638</v>
       </c>
-      <c r="D61" s="269">
+      <c r="D61" s="270">
         <v>39</v>
       </c>
       <c r="E61" s="58" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="62" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A62" s="106">
         <v>39</v>
       </c>
       <c r="B62" s="58" t="s">
         <v>46</v>
       </c>
       <c r="C62" s="24">
         <v>6639</v>
       </c>
-      <c r="D62" s="269">
+      <c r="D62" s="270">
         <v>44</v>
       </c>
       <c r="E62" s="58" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="63" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A63" s="106">
         <v>40</v>
       </c>
       <c r="B63" s="58" t="s">
         <v>47</v>
       </c>
       <c r="C63" s="24">
         <v>6640</v>
       </c>
-      <c r="D63" s="269">
+      <c r="D63" s="270">
         <v>44</v>
       </c>
       <c r="E63" s="58" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="64" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A64" s="106">
         <v>41</v>
       </c>
       <c r="B64" s="58" t="s">
         <v>48</v>
       </c>
       <c r="C64" s="24">
         <v>6641</v>
       </c>
-      <c r="D64" s="269">
+      <c r="D64" s="270">
         <v>40</v>
       </c>
       <c r="E64" s="58" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A65" s="106">
         <v>42</v>
       </c>
       <c r="B65" s="58" t="s">
         <v>49</v>
       </c>
       <c r="C65" s="24">
         <v>6642</v>
       </c>
       <c r="D65" s="270">
         <v>27</v>
       </c>
       <c r="E65" s="58" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A66" s="106">
         <v>43</v>
       </c>
       <c r="B66" s="58" t="s">
         <v>50</v>
       </c>
       <c r="C66" s="24">
         <v>6643</v>
       </c>
-      <c r="D66" s="269">
+      <c r="D66" s="271">
         <v>50</v>
       </c>
       <c r="E66" s="58" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A67" s="106">
         <v>44</v>
       </c>
       <c r="B67" s="58" t="s">
         <v>51</v>
       </c>
       <c r="C67" s="24">
         <v>6644</v>
       </c>
-      <c r="D67" s="269">
+      <c r="D67" s="270">
         <v>45.5</v>
       </c>
       <c r="E67" s="58" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A68" s="106">
         <v>45</v>
       </c>
       <c r="B68" s="58" t="s">
         <v>52</v>
       </c>
       <c r="C68" s="24">
         <v>6645</v>
       </c>
-      <c r="D68" s="269">
+      <c r="D68" s="270">
         <v>37</v>
       </c>
       <c r="E68" s="58" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.2">
       <c r="B69" s="106">
         <v>0</v>
       </c>
       <c r="C69" s="90">
         <v>0</v>
       </c>
-      <c r="D69" s="106">
+      <c r="D69" s="171">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:5" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A71" s="105" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A73" s="108" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A75" s="107" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A77" s="106" t="s">
         <v>1</v>
       </c>
       <c r="C77" s="111">
         <v>4.2500000000000003E-2</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A79" s="106" t="s">
         <v>102</v>
       </c>
       <c r="C79" s="177">
         <v>5000</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="F13:H13"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="61" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
+  <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Calculette AF IFD 2025</vt:lpstr>
+    <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>Calculette AF ICC 2026</vt:lpstr>
+      <vt:lpstr>Calculette AF IFD 2026</vt:lpstr>
+      <vt:lpstr>Feuil1</vt:lpstr>
       <vt:lpstr>AF Data</vt:lpstr>
-      <vt:lpstr>'Calculette AF ICC 2025'!Zone_d_impression</vt:lpstr>
-      <vt:lpstr>'Calculette AF IFD 2025'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'Calculette AF ICC 2026'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'Calculette AF IFD 2026'!Zone_d_impression</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Etat de Genève</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>AFC</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AdHocReviewCycleID">
-    <vt:i4>-1145744432</vt:i4>
+    <vt:i4>1296173101</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_EmailSubject">
-    <vt:lpwstr>Mise à jour du site Internet concernant la calculette d'impôt PM 2025 /  Barèmes et centimes communaux 2021 - 2025</vt:lpwstr>
+    <vt:lpwstr>Mise à jour du site Internet concernant la calculette d'impôt PM 2026 /  Barèmes et centimes communaux 2022-2026</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_AuthorEmail">
-    <vt:lpwstr>barbara.guglielmetti@etat.ge.ch</vt:lpwstr>
+    <vt:lpwstr>sandra.teixeira@etat.ge.ch</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_AuthorEmailDisplayName">
-    <vt:lpwstr>Guglielmetti Barbara (DF)</vt:lpwstr>
+    <vt:lpwstr>Teixeira Sandra (DF)</vt:lpwstr>
   </property>
 </Properties>
 </file>