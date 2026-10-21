--- v0 (2025-10-10)
+++ v1 (2026-10-21)
@@ -1,82 +1,95 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\UO3337\17_HANDICAP\17.05 EPH\17.05.09  Equipements ateliers\2023 PL 12455\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\UO3337\17_HANDICAP\05_EPH\17.05.09 Equipements ateliers\2025 PL 13426_24\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{74409C2C-24C0-4723-A1F9-8DEB01E51946}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11688"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="2023" sheetId="1" r:id="rId1"/>
+    <sheet name="2025" sheetId="1" r:id="rId1"/>
     <sheet name="Feuil1" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2023'!$F$67:$G$95</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2025'!$F$67:$G$95</definedName>
   </definedNames>
-  <calcPr calcId="162913" iterate="1" iterateDelta="1.0000000000000001E-5"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="F19" i="1" l="1"/>
   <c r="N19" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="26">
   <si>
     <r>
       <t>1) Seuils d'investissement : Charges de fonctionnement</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Les dépenses d'investissements dont le coût total ne dépasse pas F 3'000 sont à inscrire au budget de fonctionnement et comptabilisées en charge de l'exercice au cours duquel elles sont encourues (art. 11 du Règlement du Conseil d'Etat sur les investissements du 22 novembre 2006 - D 1 05.06).</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Frais considérés : </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Sont considérés comme ajouts d'éléments complémentaires et renouvellement des agencements indispensables d'institutions existantes (subventions pour les frais d'aménagement), toutes les acquisitions de mobilier (CFC 9) simples et appropriées qui ne font pas partie de l'agencement initial et n'ont aucun rapport avec un projet de construction d'une institution. </t>
     </r>
@@ -159,84 +172,87 @@
     </r>
   </si>
   <si>
     <r>
       <t>En principe :</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Des subventions aux frais d'équipements des ateliers peuvent être versées, selon les conditions précisées ci-après, si l'institution démontre qu'elle ne peut pas financer l'acquisition par des ressources propres ou étrangères. La demande est examinée par le département de la ochésions sociale, en particulier sous l'angle de la qualité et du coût de l'équipement prévu (art. 22 et 23 de la LIPH).</t>
     </r>
   </si>
   <si>
-    <t>Objet : Demande de subvention aux frais d'équipements des ateliers 2023</t>
+    <t>PL 13426_24 pour la période 2025-2029</t>
   </si>
   <si>
-    <t>isabelle.walthert@etat.ge.ch</t>
+    <t>jeremy.pujol@etat.ge.ch</t>
   </si>
   <si>
     <r>
-      <t>fichier et les copies de factures à retourner à l'OAIS au plus tard le 15 novembre par mail à Isabelle Walthert</t>
+      <t>fichier et les copies de factures à retourner à l'OAIS au plus tard le 15 novembre par mail à Jeremy Pujol</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> : </t>
     </r>
   </si>
+  <si>
+    <t>Objet : Demande de subvention aux frais d'équipements des ateliers 2026</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="164" formatCode="000\.00\.000\.000"/>
     <numFmt numFmtId="165" formatCode="[$-100C]d/\ mmmm\ yyyy;@"/>
     <numFmt numFmtId="166" formatCode="&quot;sFr.&quot;\ #,##0.00"/>
     <numFmt numFmtId="167" formatCode="&quot;CHF&quot;\ #,##0.00"/>
     <numFmt numFmtId="168" formatCode="d\ mmmm\ yyyy"/>
   </numFmts>
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
@@ -303,50 +319,56 @@
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -479,51 +501,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="79">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyProtection="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="12" fontId="5" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
@@ -677,101 +699,102 @@
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="5" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Lien hypertexte" xfId="5" builtinId="8"/>
     <cellStyle name="Milliers" xfId="1" builtinId="3"/>
-    <cellStyle name="Milliers 2" xfId="4"/>
+    <cellStyle name="Milliers 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_Feuil1" xfId="2"/>
-    <cellStyle name="Standard_LVG d 030127" xfId="3"/>
+    <cellStyle name="Normal_Feuil1" xfId="2" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Standard_LVG d 030127" xfId="3" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00DD0806"/>
       <rgbColor rgb="001FB714"/>
       <rgbColor rgb="000000D4"/>
       <rgbColor rgb="00FCF305"/>
       <rgbColor rgb="00F20884"/>
       <rgbColor rgb="0000ABEA"/>
       <rgbColor rgb="00900000"/>
       <rgbColor rgb="00006411"/>
       <rgbColor rgb="00000090"/>
       <rgbColor rgb="0090713A"/>
@@ -835,51 +858,57 @@
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>523875</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1103" name="Picture 1"/>
+        <xdr:cNvPr id="1103" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004F040000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="38100"/>
           <a:ext cx="333375" cy="533400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
@@ -903,51 +932,57 @@
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>523875</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1104" name="Picture 2"/>
+        <xdr:cNvPr id="1104" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000050040000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="57150"/>
           <a:ext cx="333375" cy="523875"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
@@ -1280,4265 +1315,4035 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:isabelle.walthert@etat.ge.ch" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeremy.pujol@etat.ge.ch" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:R241"/>
+  <dimension ref="A1:P241"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="R9" sqref="R9"/>
+      <selection activeCell="U49" sqref="U49"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="7.8984375" customWidth="1"/>
+    <col min="1" max="1" width="7.875" customWidth="1"/>
     <col min="2" max="2" width="15" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="1.8984375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="39.59765625" customWidth="1"/>
+    <col min="3" max="3" width="1.875" customWidth="1"/>
+    <col min="4" max="4" width="24.375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="1.875" customWidth="1"/>
+    <col min="6" max="6" width="39.625" customWidth="1"/>
     <col min="7" max="7" width="2" customWidth="1"/>
-    <col min="8" max="8" width="8.8984375" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="14" max="14" width="24.3984375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="8.875" customWidth="1"/>
+    <col min="9" max="9" width="1.875" customWidth="1"/>
+    <col min="10" max="10" width="8.875" customWidth="1"/>
+    <col min="11" max="11" width="2.125" customWidth="1"/>
+    <col min="12" max="12" width="13.875" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="2.125" customWidth="1"/>
+    <col min="14" max="14" width="24.375" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="2" customWidth="1"/>
-    <col min="16" max="16" width="24.09765625" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="24.125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:16" x14ac:dyDescent="0.2">
       <c r="B1" s="21" t="s">
         <v>15</v>
       </c>
       <c r="C1" s="21"/>
     </row>
-    <row r="2" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:16" x14ac:dyDescent="0.2">
       <c r="B2" s="21" t="s">
         <v>17</v>
       </c>
       <c r="C2" s="21"/>
     </row>
-    <row r="3" spans="1:16" ht="16.8" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:16" ht="16.5" x14ac:dyDescent="0.25">
       <c r="B3" s="22" t="s">
         <v>18</v>
       </c>
       <c r="C3" s="22"/>
-    </row>
-    <row r="5" spans="1:16" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="H3" s="67" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A5" s="24"/>
       <c r="B5" s="25" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="C5" s="25"/>
       <c r="D5" s="23"/>
       <c r="E5" s="23"/>
       <c r="F5" s="23"/>
-      <c r="H5" s="77" t="s">
+      <c r="H5" s="65" t="s">
         <v>24</v>
       </c>
       <c r="I5" s="23"/>
       <c r="J5" s="23"/>
       <c r="K5" s="23"/>
       <c r="L5" s="23"/>
       <c r="M5" s="23"/>
       <c r="N5" s="23"/>
       <c r="O5" s="23"/>
       <c r="P5" s="31"/>
     </row>
-    <row r="6" spans="1:16" ht="35.4" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:16" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="24"/>
       <c r="B6" s="25"/>
       <c r="C6" s="25"/>
       <c r="D6" s="23"/>
       <c r="E6" s="23"/>
       <c r="F6" s="23"/>
       <c r="G6" s="23"/>
-      <c r="H6" s="78" t="s">
+      <c r="H6" s="66" t="s">
         <v>23</v>
       </c>
       <c r="I6" s="23"/>
       <c r="J6" s="23"/>
       <c r="K6" s="23"/>
       <c r="L6" s="23"/>
       <c r="M6" s="23"/>
       <c r="N6" s="23"/>
       <c r="O6" s="23"/>
       <c r="P6" s="1"/>
     </row>
-    <row r="7" spans="1:16" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:16" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="4"/>
-      <c r="B7" s="66" t="s">
+      <c r="B7" s="69" t="s">
         <v>21</v>
       </c>
-      <c r="C7" s="67"/>
-[...14 lines deleted...]
-    <row r="8" spans="1:16" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C7" s="70"/>
+      <c r="D7" s="70"/>
+      <c r="E7" s="70"/>
+      <c r="F7" s="70"/>
+      <c r="G7" s="70"/>
+      <c r="H7" s="70"/>
+      <c r="I7" s="70"/>
+      <c r="J7" s="70"/>
+      <c r="K7" s="70"/>
+      <c r="L7" s="70"/>
+      <c r="M7" s="70"/>
+      <c r="N7" s="70"/>
+      <c r="O7" s="70"/>
+      <c r="P7" s="71"/>
+    </row>
+    <row r="8" spans="1:16" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="4"/>
       <c r="B8" s="28"/>
       <c r="C8" s="29"/>
       <c r="D8" s="29"/>
       <c r="E8" s="29"/>
       <c r="F8" s="29"/>
       <c r="G8" s="29"/>
       <c r="H8" s="29"/>
       <c r="I8" s="29"/>
       <c r="J8" s="29"/>
       <c r="K8" s="29"/>
       <c r="L8" s="29"/>
       <c r="M8" s="29"/>
       <c r="N8" s="29"/>
       <c r="O8" s="29"/>
       <c r="P8" s="30"/>
     </row>
-    <row r="9" spans="1:16" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:16" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="4"/>
-      <c r="B9" s="75" t="s">
+      <c r="B9" s="78" t="s">
         <v>1</v>
       </c>
-      <c r="C9" s="76"/>
-[...14 lines deleted...]
-    <row r="10" spans="1:16" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C9" s="79"/>
+      <c r="D9" s="79"/>
+      <c r="E9" s="79"/>
+      <c r="F9" s="79"/>
+      <c r="G9" s="79"/>
+      <c r="H9" s="79"/>
+      <c r="I9" s="79"/>
+      <c r="J9" s="79"/>
+      <c r="K9" s="79"/>
+      <c r="L9" s="79"/>
+      <c r="M9" s="79"/>
+      <c r="N9" s="79"/>
+      <c r="O9" s="79"/>
+      <c r="P9" s="74"/>
+    </row>
+    <row r="10" spans="1:16" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="4"/>
       <c r="B10" s="28"/>
       <c r="C10" s="29"/>
       <c r="D10" s="29"/>
       <c r="E10" s="29"/>
       <c r="F10" s="29"/>
       <c r="G10" s="29"/>
       <c r="H10" s="29"/>
       <c r="I10" s="29"/>
       <c r="J10" s="29"/>
       <c r="K10" s="29"/>
       <c r="L10" s="29"/>
       <c r="M10" s="29"/>
       <c r="N10" s="29"/>
       <c r="O10" s="29"/>
       <c r="P10" s="30"/>
     </row>
-    <row r="11" spans="1:16" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:16" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="4"/>
-      <c r="B11" s="69" t="s">
+      <c r="B11" s="72" t="s">
         <v>0</v>
       </c>
-      <c r="C11" s="70"/>
-[...14 lines deleted...]
-    <row r="12" spans="1:16" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C11" s="73"/>
+      <c r="D11" s="73"/>
+      <c r="E11" s="73"/>
+      <c r="F11" s="73"/>
+      <c r="G11" s="73"/>
+      <c r="H11" s="73"/>
+      <c r="I11" s="73"/>
+      <c r="J11" s="73"/>
+      <c r="K11" s="73"/>
+      <c r="L11" s="73"/>
+      <c r="M11" s="73"/>
+      <c r="N11" s="73"/>
+      <c r="O11" s="73"/>
+      <c r="P11" s="74"/>
+    </row>
+    <row r="12" spans="1:16" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="4"/>
       <c r="B12" s="28"/>
       <c r="C12" s="29"/>
       <c r="D12" s="29"/>
       <c r="E12" s="29"/>
       <c r="F12" s="29"/>
       <c r="G12" s="29"/>
       <c r="H12" s="29"/>
       <c r="I12" s="29"/>
       <c r="J12" s="29"/>
       <c r="K12" s="29"/>
       <c r="L12" s="29"/>
       <c r="M12" s="29"/>
       <c r="N12" s="29"/>
       <c r="O12" s="29"/>
       <c r="P12" s="30"/>
     </row>
-    <row r="13" spans="1:16" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:16" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="4"/>
-      <c r="B13" s="69" t="s">
+      <c r="B13" s="72" t="s">
         <v>19</v>
       </c>
-      <c r="C13" s="70"/>
-[...14 lines deleted...]
-    <row r="14" spans="1:16" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C13" s="73"/>
+      <c r="D13" s="73"/>
+      <c r="E13" s="73"/>
+      <c r="F13" s="73"/>
+      <c r="G13" s="73"/>
+      <c r="H13" s="73"/>
+      <c r="I13" s="73"/>
+      <c r="J13" s="73"/>
+      <c r="K13" s="73"/>
+      <c r="L13" s="73"/>
+      <c r="M13" s="73"/>
+      <c r="N13" s="73"/>
+      <c r="O13" s="73"/>
+      <c r="P13" s="74"/>
+    </row>
+    <row r="14" spans="1:16" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="4"/>
       <c r="B14" s="28"/>
       <c r="C14" s="29"/>
       <c r="D14" s="29"/>
       <c r="E14" s="29"/>
       <c r="F14" s="29"/>
       <c r="G14" s="29"/>
       <c r="H14" s="29"/>
       <c r="I14" s="29"/>
       <c r="J14" s="29"/>
       <c r="K14" s="29"/>
       <c r="L14" s="29"/>
       <c r="M14" s="29"/>
       <c r="N14" s="29"/>
       <c r="O14" s="29"/>
       <c r="P14" s="30"/>
     </row>
-    <row r="15" spans="1:16" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:16" ht="53.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="4"/>
-      <c r="B15" s="72" t="s">
+      <c r="B15" s="75" t="s">
         <v>20</v>
       </c>
-      <c r="C15" s="73"/>
-[...14 lines deleted...]
-    <row r="16" spans="1:16" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C15" s="76"/>
+      <c r="D15" s="76"/>
+      <c r="E15" s="76"/>
+      <c r="F15" s="76"/>
+      <c r="G15" s="76"/>
+      <c r="H15" s="76"/>
+      <c r="I15" s="76"/>
+      <c r="J15" s="76"/>
+      <c r="K15" s="76"/>
+      <c r="L15" s="76"/>
+      <c r="M15" s="76"/>
+      <c r="N15" s="76"/>
+      <c r="O15" s="76"/>
+      <c r="P15" s="77"/>
+    </row>
+    <row r="16" spans="1:16" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="4"/>
       <c r="B16" s="26"/>
       <c r="C16" s="27"/>
       <c r="D16" s="27"/>
       <c r="E16" s="27"/>
       <c r="F16" s="27"/>
       <c r="G16" s="27"/>
       <c r="H16" s="27"/>
       <c r="I16" s="27"/>
       <c r="J16" s="27"/>
       <c r="K16" s="27"/>
       <c r="L16" s="27"/>
       <c r="M16" s="27"/>
       <c r="N16" s="27"/>
       <c r="O16" s="27"/>
       <c r="P16" s="27"/>
     </row>
-    <row r="17" spans="1:18" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2"/>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="2"/>
       <c r="E17" s="2"/>
       <c r="F17" s="2"/>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
       <c r="I17" s="2"/>
       <c r="J17" s="2"/>
       <c r="K17" s="2"/>
       <c r="L17" s="2"/>
       <c r="M17" s="2"/>
       <c r="N17" s="2"/>
       <c r="O17" s="2"/>
       <c r="P17" s="1"/>
     </row>
-    <row r="18" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:16" x14ac:dyDescent="0.2">
       <c r="B18" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="4"/>
       <c r="E18" s="4"/>
       <c r="F18" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G18" s="5"/>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="O18" s="5"/>
       <c r="P18" s="6"/>
     </row>
-    <row r="19" spans="1:18" ht="15.6" x14ac:dyDescent="0.4">
+    <row r="19" spans="1:16" ht="16.5" x14ac:dyDescent="0.35">
       <c r="B19" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C19" s="7"/>
       <c r="D19" s="8"/>
       <c r="E19" s="8"/>
       <c r="F19" s="9">
         <f>SUM(L29:L150)</f>
         <v>0</v>
       </c>
       <c r="G19" s="9"/>
       <c r="H19" s="8"/>
       <c r="I19" s="8"/>
       <c r="J19" s="10">
         <v>0.33333333333333331</v>
       </c>
       <c r="K19" s="10"/>
       <c r="L19" s="11"/>
       <c r="M19" s="11"/>
       <c r="N19" s="12">
         <f>IF(F19&gt;999.99,ROUND(F19/3,0),0)</f>
         <v>0</v>
       </c>
       <c r="O19" s="12"/>
       <c r="P19" s="13"/>
     </row>
-    <row r="20" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A20" s="14"/>
       <c r="B20" s="14"/>
       <c r="C20" s="14"/>
       <c r="D20" s="14"/>
       <c r="E20" s="14"/>
       <c r="F20" s="14"/>
       <c r="G20" s="14"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="14"/>
       <c r="L20" s="14"/>
       <c r="M20" s="14"/>
       <c r="N20" s="14"/>
       <c r="O20" s="14"/>
       <c r="P20" s="15"/>
     </row>
-    <row r="21" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:16" x14ac:dyDescent="0.2">
       <c r="B21" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="16"/>
       <c r="D21" s="17"/>
       <c r="E21" s="17"/>
       <c r="F21" s="16"/>
       <c r="G21" s="16"/>
       <c r="H21" s="16"/>
       <c r="I21" s="16"/>
       <c r="J21" s="17"/>
       <c r="K21" s="17"/>
       <c r="L21" s="17"/>
       <c r="M21" s="17"/>
       <c r="N21" s="17"/>
       <c r="O21" s="17"/>
       <c r="P21" s="15"/>
     </row>
-    <row r="22" spans="1:18" x14ac:dyDescent="0.25">
-[...33 lines deleted...]
-    <row r="24" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="B22" s="68"/>
+      <c r="C22" s="68"/>
+      <c r="D22" s="68"/>
+      <c r="E22" s="68"/>
+      <c r="F22" s="68"/>
+      <c r="G22" s="68"/>
+      <c r="H22" s="68"/>
+      <c r="I22" s="68"/>
+      <c r="J22" s="68"/>
+      <c r="K22" s="68"/>
+      <c r="L22" s="68"/>
+      <c r="M22" s="68"/>
+      <c r="N22" s="68"/>
+      <c r="O22" s="68"/>
+      <c r="P22" s="68"/>
+    </row>
+    <row r="23" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="B23" s="68"/>
+      <c r="C23" s="68"/>
+      <c r="D23" s="68"/>
+      <c r="E23" s="68"/>
+      <c r="F23" s="68"/>
+      <c r="G23" s="68"/>
+      <c r="H23" s="68"/>
+      <c r="I23" s="68"/>
+      <c r="J23" s="68"/>
+      <c r="K23" s="68"/>
+      <c r="L23" s="68"/>
+      <c r="M23" s="68"/>
+      <c r="N23" s="68"/>
+      <c r="O23" s="68"/>
+      <c r="P23" s="68"/>
+    </row>
+    <row r="24" spans="1:16" x14ac:dyDescent="0.2">
       <c r="B24" s="32"/>
       <c r="C24" s="32"/>
       <c r="D24" s="32"/>
       <c r="E24" s="32"/>
       <c r="F24" s="32"/>
       <c r="G24" s="32"/>
       <c r="H24" s="32"/>
       <c r="I24" s="32"/>
       <c r="J24" s="32"/>
       <c r="K24" s="32"/>
       <c r="L24" s="32"/>
       <c r="M24" s="32"/>
       <c r="N24" s="32"/>
       <c r="O24" s="32"/>
       <c r="P24" s="32"/>
     </row>
-    <row r="25" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A25" s="15"/>
       <c r="B25" s="15"/>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="15"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
       <c r="N25" s="15"/>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
     </row>
-    <row r="26" spans="1:18" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:16" ht="15" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B26" s="18" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="18"/>
       <c r="D26" s="19"/>
       <c r="E26" s="19"/>
       <c r="F26" s="19"/>
       <c r="G26" s="19"/>
       <c r="H26" s="19"/>
       <c r="I26" s="19"/>
       <c r="J26" s="19"/>
       <c r="K26" s="19"/>
       <c r="L26" s="18"/>
       <c r="M26" s="18"/>
       <c r="N26" s="19"/>
       <c r="O26" s="19"/>
       <c r="P26" s="19"/>
     </row>
-    <row r="27" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A27" s="16"/>
       <c r="B27" s="20"/>
       <c r="C27" s="20"/>
       <c r="D27" s="20"/>
       <c r="E27" s="20"/>
       <c r="F27" s="20"/>
       <c r="G27" s="20"/>
       <c r="H27" s="20"/>
       <c r="I27" s="20"/>
       <c r="J27" s="16"/>
       <c r="K27" s="16"/>
       <c r="L27" s="20"/>
       <c r="M27" s="20"/>
       <c r="N27" s="20"/>
       <c r="O27" s="20"/>
       <c r="P27" s="15"/>
     </row>
-    <row r="28" spans="1:18" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:16" ht="38.25" x14ac:dyDescent="0.2">
       <c r="B28" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="44"/>
       <c r="D28" s="45" t="s">
         <v>6</v>
       </c>
       <c r="E28" s="45"/>
       <c r="F28" s="45" t="s">
         <v>7</v>
       </c>
       <c r="G28" s="45"/>
       <c r="H28" s="45" t="s">
         <v>8</v>
       </c>
       <c r="I28" s="45"/>
       <c r="J28" s="45" t="s">
         <v>10</v>
       </c>
       <c r="K28" s="45"/>
       <c r="L28" s="45" t="s">
         <v>11</v>
       </c>
       <c r="M28" s="45"/>
       <c r="N28" s="45" t="s">
         <v>12</v>
       </c>
       <c r="O28" s="45"/>
       <c r="P28" s="45" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="29" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:16" x14ac:dyDescent="0.2">
       <c r="B29" s="42"/>
       <c r="D29" s="33"/>
       <c r="E29" s="33"/>
       <c r="F29" s="34"/>
       <c r="G29" s="34"/>
       <c r="H29" s="35"/>
       <c r="I29" s="33"/>
       <c r="J29" s="36"/>
       <c r="K29" s="37"/>
       <c r="L29" s="38"/>
       <c r="M29" s="39"/>
       <c r="N29" s="40"/>
       <c r="O29" s="40"/>
       <c r="P29" s="46"/>
-      <c r="R29" s="33"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="30" spans="1:16" x14ac:dyDescent="0.2">
       <c r="B30" s="42"/>
       <c r="D30" s="33"/>
       <c r="E30" s="33"/>
       <c r="F30" s="34"/>
       <c r="G30" s="34"/>
       <c r="H30" s="35"/>
       <c r="I30" s="33"/>
       <c r="J30" s="36"/>
       <c r="K30" s="37"/>
       <c r="L30" s="38"/>
       <c r="M30" s="39"/>
       <c r="N30" s="40"/>
       <c r="O30" s="40"/>
       <c r="P30" s="47"/>
-      <c r="R30" s="33"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="31" spans="1:16" x14ac:dyDescent="0.2">
       <c r="B31" s="42"/>
       <c r="D31" s="33"/>
       <c r="E31" s="33"/>
       <c r="F31" s="34"/>
       <c r="G31" s="34"/>
       <c r="H31" s="35"/>
       <c r="I31" s="33"/>
       <c r="J31" s="36"/>
       <c r="K31" s="37"/>
       <c r="L31" s="38"/>
       <c r="M31" s="39"/>
       <c r="N31" s="40"/>
       <c r="O31" s="40"/>
       <c r="P31" s="48"/>
-      <c r="R31" s="33"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="32" spans="1:16" x14ac:dyDescent="0.2">
       <c r="B32" s="42"/>
       <c r="D32" s="33"/>
       <c r="E32" s="33"/>
       <c r="F32" s="34"/>
       <c r="G32" s="34"/>
       <c r="H32" s="35"/>
       <c r="I32" s="33"/>
       <c r="J32" s="36"/>
       <c r="K32" s="37"/>
       <c r="L32" s="38"/>
       <c r="M32" s="39"/>
       <c r="N32" s="40"/>
       <c r="O32" s="40"/>
       <c r="P32" s="49"/>
-      <c r="R32" s="33"/>
-[...1 lines deleted...]
-    <row r="33" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="33" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B33" s="42"/>
       <c r="D33" s="33"/>
       <c r="E33" s="33"/>
       <c r="F33" s="34"/>
       <c r="G33" s="34"/>
       <c r="H33" s="35"/>
       <c r="I33" s="33"/>
       <c r="J33" s="36"/>
       <c r="K33" s="37"/>
       <c r="L33" s="38"/>
       <c r="M33" s="39"/>
       <c r="N33" s="40"/>
       <c r="O33" s="40"/>
       <c r="P33" s="50"/>
-      <c r="R33" s="33"/>
-[...1 lines deleted...]
-    <row r="34" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="34" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B34" s="42"/>
       <c r="D34" s="33"/>
       <c r="E34" s="33"/>
       <c r="F34" s="34"/>
       <c r="G34" s="34"/>
       <c r="H34" s="35"/>
       <c r="I34" s="33"/>
       <c r="J34" s="36"/>
       <c r="K34" s="37"/>
       <c r="L34" s="38"/>
       <c r="M34" s="39"/>
       <c r="N34" s="40"/>
       <c r="O34" s="40"/>
       <c r="P34" s="51"/>
-      <c r="R34" s="33"/>
-[...1 lines deleted...]
-    <row r="35" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="35" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B35" s="42"/>
       <c r="D35" s="33"/>
       <c r="E35" s="33"/>
       <c r="F35" s="34"/>
       <c r="G35" s="34"/>
       <c r="H35" s="35"/>
       <c r="I35" s="33"/>
       <c r="J35" s="36"/>
       <c r="K35" s="37"/>
       <c r="L35" s="38"/>
       <c r="M35" s="39"/>
       <c r="N35" s="40"/>
       <c r="O35" s="40"/>
       <c r="P35" s="52"/>
-      <c r="R35" s="33"/>
-[...1 lines deleted...]
-    <row r="36" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="36" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B36" s="42"/>
       <c r="D36" s="33"/>
       <c r="E36" s="33"/>
       <c r="F36" s="34"/>
       <c r="G36" s="34"/>
       <c r="H36" s="35"/>
       <c r="I36" s="33"/>
       <c r="J36" s="36"/>
       <c r="K36" s="37"/>
       <c r="L36" s="38"/>
       <c r="M36" s="39"/>
       <c r="N36" s="40"/>
       <c r="O36" s="40"/>
       <c r="P36" s="53"/>
-      <c r="R36" s="33"/>
-[...1 lines deleted...]
-    <row r="37" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="37" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B37" s="42"/>
       <c r="D37" s="33"/>
       <c r="E37" s="33"/>
       <c r="F37" s="34"/>
       <c r="G37" s="34"/>
       <c r="H37" s="35"/>
       <c r="I37" s="33"/>
       <c r="J37" s="36"/>
       <c r="K37" s="37"/>
       <c r="L37" s="38"/>
       <c r="M37" s="39"/>
       <c r="N37" s="40"/>
       <c r="O37" s="40"/>
       <c r="P37" s="41"/>
-      <c r="R37" s="33"/>
-[...1 lines deleted...]
-    <row r="38" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="38" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B38" s="42"/>
       <c r="D38" s="33"/>
       <c r="E38" s="33"/>
       <c r="F38" s="34"/>
       <c r="G38" s="34"/>
       <c r="H38" s="35"/>
       <c r="I38" s="33"/>
       <c r="J38" s="36"/>
       <c r="K38" s="37"/>
       <c r="L38" s="38"/>
       <c r="M38" s="39"/>
       <c r="N38" s="40"/>
       <c r="O38" s="40"/>
       <c r="P38" s="41"/>
-      <c r="R38" s="33"/>
-[...1 lines deleted...]
-    <row r="39" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="39" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B39" s="42"/>
       <c r="D39" s="33"/>
       <c r="E39" s="33"/>
       <c r="F39" s="34"/>
       <c r="G39" s="34"/>
       <c r="H39" s="35"/>
       <c r="I39" s="33"/>
       <c r="J39" s="36"/>
       <c r="K39" s="37"/>
       <c r="L39" s="38"/>
       <c r="M39" s="39"/>
       <c r="N39" s="40"/>
       <c r="O39" s="40"/>
       <c r="P39" s="41"/>
-      <c r="R39" s="33"/>
-[...1 lines deleted...]
-    <row r="40" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="40" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B40" s="42"/>
       <c r="D40" s="33"/>
       <c r="E40" s="33"/>
       <c r="F40" s="34"/>
       <c r="G40" s="34"/>
       <c r="H40" s="35"/>
       <c r="I40" s="33"/>
       <c r="J40" s="36"/>
       <c r="K40" s="37"/>
       <c r="L40" s="38"/>
       <c r="M40" s="39"/>
       <c r="N40" s="40"/>
       <c r="O40" s="40"/>
       <c r="P40" s="41"/>
-      <c r="R40" s="33"/>
-[...1 lines deleted...]
-    <row r="41" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="41" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B41" s="42"/>
       <c r="D41" s="33"/>
       <c r="E41" s="33"/>
       <c r="F41" s="34"/>
       <c r="G41" s="34"/>
       <c r="H41" s="35"/>
       <c r="I41" s="33"/>
       <c r="J41" s="36"/>
       <c r="K41" s="37"/>
       <c r="L41" s="38"/>
       <c r="M41" s="39"/>
       <c r="N41" s="40"/>
       <c r="O41" s="40"/>
       <c r="P41" s="41"/>
-      <c r="R41" s="33"/>
-[...1 lines deleted...]
-    <row r="42" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="42" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B42" s="42"/>
       <c r="D42" s="33"/>
       <c r="E42" s="33"/>
       <c r="F42" s="34"/>
       <c r="G42" s="34"/>
       <c r="H42" s="35"/>
       <c r="I42" s="33"/>
       <c r="J42" s="36"/>
       <c r="K42" s="37"/>
       <c r="L42" s="38"/>
       <c r="M42" s="39"/>
       <c r="N42" s="40"/>
       <c r="O42" s="40"/>
       <c r="P42" s="41"/>
-      <c r="R42" s="33"/>
-[...1 lines deleted...]
-    <row r="43" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="43" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B43" s="42"/>
       <c r="D43" s="33"/>
       <c r="E43" s="33"/>
       <c r="F43" s="34"/>
       <c r="G43" s="34"/>
       <c r="H43" s="35"/>
       <c r="I43" s="33"/>
       <c r="J43" s="36"/>
       <c r="K43" s="37"/>
       <c r="L43" s="38"/>
       <c r="M43" s="39"/>
       <c r="N43" s="40"/>
       <c r="O43" s="40"/>
       <c r="P43" s="41"/>
-      <c r="R43" s="33"/>
-[...1 lines deleted...]
-    <row r="44" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="44" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B44" s="42"/>
       <c r="D44" s="33"/>
       <c r="E44" s="33"/>
       <c r="F44" s="34"/>
       <c r="G44" s="34"/>
       <c r="H44" s="35"/>
       <c r="I44" s="33"/>
       <c r="J44" s="36"/>
       <c r="K44" s="37"/>
       <c r="L44" s="38"/>
       <c r="M44" s="39"/>
       <c r="N44" s="40"/>
       <c r="O44" s="40"/>
       <c r="P44" s="41"/>
-      <c r="R44" s="33"/>
-[...1 lines deleted...]
-    <row r="45" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="45" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B45" s="42"/>
       <c r="D45" s="33"/>
       <c r="E45" s="33"/>
       <c r="F45" s="34"/>
       <c r="G45" s="34"/>
       <c r="H45" s="35"/>
       <c r="I45" s="33"/>
       <c r="J45" s="36"/>
       <c r="K45" s="37"/>
       <c r="L45" s="38"/>
       <c r="M45" s="39"/>
       <c r="N45" s="40"/>
       <c r="O45" s="40"/>
       <c r="P45" s="41"/>
-      <c r="R45" s="33"/>
-[...1 lines deleted...]
-    <row r="46" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="46" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B46" s="42"/>
       <c r="D46" s="33"/>
       <c r="E46" s="33"/>
       <c r="F46" s="34"/>
       <c r="G46" s="34"/>
       <c r="H46" s="35"/>
       <c r="I46" s="33"/>
       <c r="J46" s="36"/>
       <c r="K46" s="37"/>
       <c r="L46" s="38"/>
       <c r="M46" s="39"/>
       <c r="N46" s="40"/>
       <c r="O46" s="40"/>
       <c r="P46" s="41"/>
-      <c r="R46" s="33"/>
-[...1 lines deleted...]
-    <row r="47" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="47" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B47" s="42"/>
       <c r="D47" s="33"/>
       <c r="E47" s="33"/>
       <c r="F47" s="34"/>
       <c r="G47" s="34"/>
       <c r="H47" s="35"/>
       <c r="I47" s="33"/>
       <c r="J47" s="36"/>
       <c r="K47" s="37"/>
       <c r="L47" s="38"/>
       <c r="M47" s="39"/>
       <c r="N47" s="40"/>
       <c r="O47" s="40"/>
       <c r="P47" s="41"/>
-      <c r="R47" s="33"/>
-[...1 lines deleted...]
-    <row r="48" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="48" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B48" s="42"/>
       <c r="D48" s="33"/>
       <c r="E48" s="33"/>
       <c r="F48" s="34"/>
       <c r="G48" s="34"/>
       <c r="H48" s="35"/>
       <c r="I48" s="33"/>
       <c r="J48" s="36"/>
       <c r="K48" s="37"/>
       <c r="L48" s="38"/>
       <c r="M48" s="39"/>
       <c r="N48" s="40"/>
       <c r="O48" s="40"/>
       <c r="P48" s="41"/>
-      <c r="R48" s="33"/>
-[...1 lines deleted...]
-    <row r="49" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="49" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B49" s="42"/>
       <c r="D49" s="33"/>
       <c r="E49" s="33"/>
       <c r="F49" s="34"/>
       <c r="G49" s="34"/>
       <c r="H49" s="35"/>
       <c r="I49" s="33"/>
       <c r="J49" s="36"/>
       <c r="K49" s="37"/>
       <c r="L49" s="38"/>
       <c r="M49" s="39"/>
       <c r="N49" s="40"/>
       <c r="O49" s="40"/>
       <c r="P49" s="41"/>
-      <c r="R49" s="33"/>
-[...1 lines deleted...]
-    <row r="50" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="50" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B50" s="42"/>
       <c r="D50" s="33"/>
       <c r="E50" s="33"/>
       <c r="F50" s="34"/>
       <c r="G50" s="34"/>
       <c r="H50" s="35"/>
       <c r="I50" s="33"/>
       <c r="J50" s="36"/>
       <c r="K50" s="37"/>
       <c r="L50" s="38"/>
       <c r="M50" s="39"/>
       <c r="N50" s="40"/>
       <c r="O50" s="40"/>
       <c r="P50" s="41"/>
-      <c r="R50" s="33"/>
-[...1 lines deleted...]
-    <row r="51" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="51" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B51" s="42"/>
       <c r="D51" s="33"/>
       <c r="E51" s="33"/>
       <c r="F51" s="34"/>
       <c r="G51" s="34"/>
       <c r="H51" s="35"/>
       <c r="I51" s="33"/>
       <c r="J51" s="36"/>
       <c r="K51" s="37"/>
       <c r="L51" s="38"/>
       <c r="M51" s="39"/>
       <c r="N51" s="40"/>
       <c r="O51" s="40"/>
       <c r="P51" s="41"/>
-      <c r="R51" s="33"/>
-[...1 lines deleted...]
-    <row r="52" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="52" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B52" s="42"/>
       <c r="D52" s="33"/>
       <c r="E52" s="33"/>
       <c r="F52" s="34"/>
       <c r="G52" s="34"/>
       <c r="H52" s="35"/>
       <c r="I52" s="33"/>
       <c r="J52" s="36"/>
       <c r="K52" s="37"/>
       <c r="L52" s="38"/>
       <c r="M52" s="39"/>
       <c r="N52" s="40"/>
       <c r="O52" s="40"/>
       <c r="P52" s="41"/>
-      <c r="R52" s="33"/>
-[...1 lines deleted...]
-    <row r="53" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="53" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B53" s="42"/>
       <c r="D53" s="33"/>
       <c r="E53" s="33"/>
       <c r="F53" s="34"/>
       <c r="G53" s="34"/>
       <c r="H53" s="35"/>
       <c r="I53" s="33"/>
       <c r="J53" s="36"/>
       <c r="K53" s="37"/>
       <c r="L53" s="38"/>
       <c r="M53" s="39"/>
       <c r="N53" s="40"/>
       <c r="O53" s="40"/>
       <c r="P53" s="54"/>
-      <c r="R53" s="33"/>
-[...1 lines deleted...]
-    <row r="54" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="54" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B54" s="42"/>
       <c r="D54" s="33"/>
       <c r="E54" s="33"/>
       <c r="F54" s="34"/>
       <c r="G54" s="34"/>
       <c r="H54" s="35"/>
       <c r="I54" s="33"/>
       <c r="J54" s="36"/>
       <c r="K54" s="37"/>
       <c r="L54" s="38"/>
       <c r="M54" s="39"/>
       <c r="N54" s="40"/>
       <c r="O54" s="40"/>
       <c r="P54" s="41"/>
-      <c r="R54" s="33"/>
-[...1 lines deleted...]
-    <row r="55" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="55" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B55" s="42"/>
       <c r="D55" s="33"/>
       <c r="E55" s="33"/>
       <c r="F55" s="34"/>
       <c r="G55" s="34"/>
       <c r="H55" s="35"/>
       <c r="I55" s="33"/>
       <c r="J55" s="36"/>
       <c r="K55" s="37"/>
       <c r="L55" s="38"/>
       <c r="M55" s="39"/>
       <c r="N55" s="40"/>
       <c r="O55" s="40"/>
       <c r="P55" s="41"/>
-      <c r="R55" s="33"/>
-[...1 lines deleted...]
-    <row r="56" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="56" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B56" s="42"/>
       <c r="D56" s="33"/>
       <c r="E56" s="33"/>
       <c r="F56" s="34"/>
       <c r="G56" s="34"/>
       <c r="H56" s="35"/>
       <c r="I56" s="33"/>
       <c r="J56" s="36"/>
       <c r="K56" s="37"/>
       <c r="L56" s="38"/>
       <c r="M56" s="39"/>
       <c r="N56" s="40"/>
       <c r="O56" s="40"/>
       <c r="P56" s="41"/>
-      <c r="R56" s="33"/>
-[...1 lines deleted...]
-    <row r="57" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="57" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B57" s="42"/>
       <c r="D57" s="33"/>
       <c r="E57" s="33"/>
       <c r="F57" s="34"/>
       <c r="G57" s="34"/>
       <c r="H57" s="35"/>
       <c r="I57" s="33"/>
       <c r="J57" s="36"/>
       <c r="K57" s="37"/>
       <c r="L57" s="38"/>
       <c r="M57" s="39"/>
       <c r="N57" s="40"/>
       <c r="O57" s="40"/>
       <c r="P57" s="41"/>
-      <c r="R57" s="33"/>
-[...1 lines deleted...]
-    <row r="58" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="58" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B58" s="42"/>
       <c r="D58" s="33"/>
       <c r="E58" s="33"/>
       <c r="F58" s="34"/>
       <c r="G58" s="34"/>
       <c r="H58" s="35"/>
       <c r="I58" s="33"/>
       <c r="J58" s="36"/>
       <c r="K58" s="37"/>
       <c r="L58" s="38"/>
       <c r="M58" s="39"/>
       <c r="N58" s="40"/>
       <c r="O58" s="40"/>
       <c r="P58" s="55"/>
-      <c r="R58" s="33"/>
-[...1 lines deleted...]
-    <row r="59" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="59" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B59" s="42"/>
       <c r="D59" s="33"/>
       <c r="E59" s="33"/>
       <c r="F59" s="34"/>
       <c r="G59" s="34"/>
       <c r="H59" s="35"/>
       <c r="I59" s="33"/>
       <c r="J59" s="36"/>
       <c r="K59" s="37"/>
       <c r="L59" s="38"/>
       <c r="M59" s="39"/>
       <c r="N59" s="40"/>
       <c r="O59" s="40"/>
       <c r="P59" s="41"/>
-      <c r="R59" s="33"/>
-[...1 lines deleted...]
-    <row r="60" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="60" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B60" s="42"/>
       <c r="D60" s="33"/>
       <c r="E60" s="33"/>
       <c r="F60" s="34"/>
       <c r="G60" s="34"/>
       <c r="H60" s="35"/>
       <c r="I60" s="33"/>
       <c r="J60" s="36"/>
       <c r="K60" s="37"/>
       <c r="L60" s="38"/>
       <c r="M60" s="39"/>
       <c r="N60" s="40"/>
       <c r="O60" s="40"/>
       <c r="P60" s="41"/>
-      <c r="R60" s="33"/>
-[...1 lines deleted...]
-    <row r="61" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="61" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B61" s="42"/>
       <c r="D61" s="33"/>
       <c r="E61" s="33"/>
       <c r="F61" s="34"/>
       <c r="G61" s="34"/>
       <c r="H61" s="35"/>
       <c r="I61" s="33"/>
       <c r="J61" s="36"/>
       <c r="K61" s="37"/>
       <c r="L61" s="38"/>
       <c r="M61" s="39"/>
       <c r="N61" s="40"/>
       <c r="O61" s="40"/>
       <c r="P61" s="41"/>
-      <c r="R61" s="33"/>
-[...1 lines deleted...]
-    <row r="62" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="62" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B62" s="42"/>
       <c r="D62" s="33"/>
       <c r="E62" s="33"/>
       <c r="F62" s="34"/>
       <c r="G62" s="34"/>
       <c r="H62" s="35"/>
       <c r="I62" s="33"/>
       <c r="J62" s="36"/>
       <c r="K62" s="37"/>
       <c r="L62" s="38"/>
       <c r="M62" s="39"/>
       <c r="N62" s="40"/>
       <c r="O62" s="40"/>
       <c r="P62" s="41"/>
-      <c r="R62" s="33"/>
-[...1 lines deleted...]
-    <row r="63" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="63" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B63" s="42"/>
       <c r="D63" s="33"/>
       <c r="E63" s="33"/>
       <c r="F63" s="34"/>
       <c r="G63" s="34"/>
       <c r="H63" s="35"/>
       <c r="I63" s="33"/>
       <c r="J63" s="36"/>
       <c r="K63" s="37"/>
       <c r="L63" s="38"/>
       <c r="M63" s="39"/>
       <c r="N63" s="40"/>
       <c r="O63" s="40"/>
       <c r="P63" s="41"/>
-      <c r="R63" s="33"/>
-[...1 lines deleted...]
-    <row r="64" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="64" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B64" s="42"/>
       <c r="D64" s="33"/>
       <c r="E64" s="33"/>
       <c r="F64" s="34"/>
       <c r="G64" s="34"/>
       <c r="H64" s="35"/>
       <c r="I64" s="33"/>
       <c r="J64" s="36"/>
       <c r="K64" s="37"/>
       <c r="L64" s="38"/>
       <c r="M64" s="39"/>
       <c r="N64" s="40"/>
       <c r="O64" s="40"/>
       <c r="P64" s="41"/>
-      <c r="R64" s="33"/>
-[...1 lines deleted...]
-    <row r="65" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="65" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B65" s="42"/>
       <c r="D65" s="33"/>
       <c r="E65" s="33"/>
       <c r="F65" s="34"/>
       <c r="G65" s="34"/>
       <c r="H65" s="35"/>
       <c r="I65" s="33"/>
       <c r="J65" s="36"/>
       <c r="K65" s="37"/>
       <c r="L65" s="38"/>
       <c r="M65" s="39"/>
       <c r="N65" s="40"/>
       <c r="O65" s="40"/>
       <c r="P65" s="41"/>
-      <c r="R65" s="33"/>
-[...1 lines deleted...]
-    <row r="66" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="66" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B66" s="42"/>
       <c r="D66" s="33"/>
       <c r="E66" s="33"/>
       <c r="F66" s="34"/>
       <c r="G66" s="34"/>
       <c r="H66" s="35"/>
       <c r="I66" s="33"/>
       <c r="J66" s="36"/>
       <c r="K66" s="37"/>
       <c r="L66" s="38"/>
       <c r="M66" s="39"/>
       <c r="N66" s="40"/>
       <c r="O66" s="40"/>
       <c r="P66" s="41"/>
-      <c r="R66" s="33"/>
-[...1 lines deleted...]
-    <row r="67" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="67" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B67" s="42"/>
       <c r="D67" s="33"/>
       <c r="E67" s="33"/>
       <c r="F67" s="34"/>
       <c r="G67" s="34"/>
       <c r="H67" s="35"/>
       <c r="I67" s="33"/>
       <c r="J67" s="36"/>
       <c r="K67" s="37"/>
       <c r="L67" s="38"/>
       <c r="M67" s="39"/>
       <c r="N67" s="40"/>
       <c r="O67" s="40"/>
       <c r="P67" s="41"/>
-      <c r="R67" s="33"/>
-[...1 lines deleted...]
-    <row r="68" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="68" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B68" s="42"/>
       <c r="D68" s="33"/>
       <c r="E68" s="33"/>
       <c r="F68" s="34"/>
       <c r="G68" s="34"/>
       <c r="H68" s="35"/>
       <c r="I68" s="33"/>
       <c r="J68" s="36"/>
       <c r="K68" s="37"/>
       <c r="L68" s="38"/>
       <c r="M68" s="39"/>
       <c r="N68" s="40"/>
       <c r="O68" s="40"/>
       <c r="P68" s="41"/>
-      <c r="R68" s="33"/>
-[...1 lines deleted...]
-    <row r="69" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="69" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B69" s="42"/>
       <c r="D69" s="33"/>
       <c r="E69" s="33"/>
       <c r="F69" s="34"/>
       <c r="G69" s="34"/>
       <c r="H69" s="35"/>
       <c r="I69" s="33"/>
       <c r="J69" s="36"/>
       <c r="K69" s="37"/>
       <c r="L69" s="38"/>
       <c r="M69" s="39"/>
       <c r="N69" s="40"/>
       <c r="O69" s="40"/>
       <c r="P69" s="41"/>
-      <c r="R69" s="33"/>
-[...1 lines deleted...]
-    <row r="70" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="70" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B70" s="42"/>
       <c r="D70" s="33"/>
       <c r="E70" s="33"/>
       <c r="F70" s="34"/>
       <c r="G70" s="34"/>
       <c r="H70" s="35"/>
       <c r="I70" s="33"/>
       <c r="J70" s="36"/>
       <c r="K70" s="37"/>
       <c r="L70" s="38"/>
       <c r="M70" s="39"/>
       <c r="N70" s="40"/>
       <c r="O70" s="40"/>
       <c r="P70" s="41"/>
-      <c r="R70" s="33"/>
-[...1 lines deleted...]
-    <row r="71" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="71" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B71" s="42"/>
       <c r="D71" s="33"/>
       <c r="E71" s="33"/>
       <c r="F71" s="34"/>
       <c r="G71" s="34"/>
       <c r="H71" s="35"/>
       <c r="I71" s="33"/>
       <c r="J71" s="36"/>
       <c r="K71" s="37"/>
       <c r="L71" s="38"/>
       <c r="M71" s="39"/>
       <c r="N71" s="40"/>
       <c r="O71" s="40"/>
       <c r="P71" s="41"/>
-      <c r="R71" s="33"/>
-[...1 lines deleted...]
-    <row r="72" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="72" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B72" s="42"/>
       <c r="D72" s="33"/>
       <c r="E72" s="33"/>
       <c r="F72" s="34"/>
       <c r="G72" s="34"/>
       <c r="H72" s="35"/>
       <c r="I72" s="33"/>
       <c r="J72" s="36"/>
       <c r="K72" s="37"/>
       <c r="L72" s="38"/>
       <c r="M72" s="39"/>
       <c r="N72" s="40"/>
       <c r="O72" s="40"/>
       <c r="P72" s="41"/>
-      <c r="R72" s="33"/>
-[...1 lines deleted...]
-    <row r="73" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="73" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B73" s="42"/>
       <c r="D73" s="33"/>
       <c r="E73" s="33"/>
       <c r="F73" s="34"/>
       <c r="G73" s="34"/>
       <c r="H73" s="35"/>
       <c r="I73" s="33"/>
       <c r="J73" s="36"/>
       <c r="K73" s="37"/>
       <c r="L73" s="38"/>
       <c r="M73" s="39"/>
       <c r="N73" s="40"/>
       <c r="O73" s="40"/>
       <c r="P73" s="41"/>
-      <c r="R73" s="33"/>
-[...1 lines deleted...]
-    <row r="74" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="74" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B74" s="42"/>
       <c r="D74" s="33"/>
       <c r="E74" s="33"/>
       <c r="F74" s="34"/>
       <c r="G74" s="34"/>
       <c r="H74" s="35"/>
       <c r="I74" s="33"/>
       <c r="J74" s="36"/>
       <c r="K74" s="37"/>
       <c r="L74" s="38"/>
       <c r="M74" s="39"/>
       <c r="N74" s="40"/>
       <c r="O74" s="40"/>
       <c r="P74" s="41"/>
-      <c r="R74" s="33"/>
-[...1 lines deleted...]
-    <row r="75" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="75" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B75" s="42"/>
       <c r="D75" s="33"/>
       <c r="E75" s="33"/>
       <c r="F75" s="34"/>
       <c r="G75" s="34"/>
       <c r="H75" s="35"/>
       <c r="I75" s="33"/>
       <c r="J75" s="36"/>
       <c r="K75" s="37"/>
       <c r="L75" s="38"/>
       <c r="M75" s="39"/>
       <c r="N75" s="40"/>
       <c r="O75" s="40"/>
       <c r="P75" s="41"/>
-      <c r="R75" s="33"/>
-[...1 lines deleted...]
-    <row r="76" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="76" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B76" s="42"/>
       <c r="D76" s="33"/>
       <c r="E76" s="33"/>
       <c r="F76" s="34"/>
       <c r="G76" s="34"/>
       <c r="H76" s="35"/>
       <c r="I76" s="33"/>
       <c r="J76" s="36"/>
       <c r="K76" s="37"/>
       <c r="L76" s="38"/>
       <c r="M76" s="39"/>
       <c r="N76" s="40"/>
       <c r="O76" s="40"/>
       <c r="P76" s="41"/>
-      <c r="R76" s="33"/>
-[...1 lines deleted...]
-    <row r="77" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="77" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B77" s="42"/>
       <c r="D77" s="33"/>
       <c r="E77" s="33"/>
       <c r="F77" s="34"/>
       <c r="G77" s="34"/>
       <c r="H77" s="35"/>
       <c r="I77" s="33"/>
       <c r="J77" s="36"/>
       <c r="K77" s="37"/>
       <c r="L77" s="38"/>
       <c r="M77" s="39"/>
       <c r="N77" s="40"/>
       <c r="O77" s="40"/>
       <c r="P77" s="41"/>
-      <c r="R77" s="33"/>
-[...1 lines deleted...]
-    <row r="78" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="78" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B78" s="42"/>
       <c r="D78" s="33"/>
       <c r="E78" s="33"/>
       <c r="F78" s="34"/>
       <c r="G78" s="34"/>
       <c r="H78" s="35"/>
       <c r="I78" s="33"/>
       <c r="J78" s="36"/>
       <c r="K78" s="37"/>
       <c r="L78" s="38"/>
       <c r="M78" s="39"/>
       <c r="N78" s="40"/>
       <c r="O78" s="40"/>
       <c r="P78" s="41"/>
-      <c r="R78" s="33"/>
-[...1 lines deleted...]
-    <row r="79" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="79" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B79" s="42"/>
       <c r="D79" s="33"/>
       <c r="E79" s="33"/>
       <c r="F79" s="34"/>
       <c r="G79" s="34"/>
       <c r="H79" s="35"/>
       <c r="I79" s="33"/>
       <c r="J79" s="36"/>
       <c r="K79" s="37"/>
       <c r="L79" s="38"/>
       <c r="M79" s="39"/>
       <c r="N79" s="40"/>
       <c r="O79" s="40"/>
       <c r="P79" s="41"/>
-      <c r="R79" s="33"/>
-[...1 lines deleted...]
-    <row r="80" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="80" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B80" s="42"/>
       <c r="D80" s="33"/>
       <c r="E80" s="33"/>
       <c r="F80" s="34"/>
       <c r="G80" s="34"/>
       <c r="H80" s="35"/>
       <c r="I80" s="33"/>
       <c r="J80" s="36"/>
       <c r="K80" s="37"/>
       <c r="L80" s="38"/>
       <c r="M80" s="39"/>
       <c r="N80" s="40"/>
       <c r="O80" s="40"/>
       <c r="P80" s="41"/>
-      <c r="R80" s="33"/>
-[...1 lines deleted...]
-    <row r="81" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="81" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B81" s="42"/>
       <c r="D81" s="33"/>
       <c r="E81" s="33"/>
       <c r="F81" s="34"/>
       <c r="G81" s="34"/>
       <c r="H81" s="35"/>
       <c r="I81" s="33"/>
       <c r="J81" s="36"/>
       <c r="K81" s="37"/>
       <c r="L81" s="38"/>
       <c r="M81" s="39"/>
       <c r="N81" s="40"/>
       <c r="O81" s="40"/>
       <c r="P81" s="41"/>
-      <c r="R81" s="33"/>
-[...1 lines deleted...]
-    <row r="82" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="82" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B82" s="42"/>
       <c r="D82" s="33"/>
       <c r="E82" s="33"/>
       <c r="F82" s="34"/>
       <c r="G82" s="34"/>
       <c r="H82" s="35"/>
       <c r="I82" s="33"/>
       <c r="J82" s="36"/>
       <c r="K82" s="37"/>
       <c r="L82" s="38"/>
       <c r="M82" s="39"/>
       <c r="N82" s="40"/>
       <c r="O82" s="40"/>
       <c r="P82" s="41"/>
-      <c r="R82" s="33"/>
-[...1 lines deleted...]
-    <row r="83" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="83" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B83" s="42"/>
       <c r="D83" s="33"/>
       <c r="E83" s="33"/>
       <c r="F83" s="34"/>
       <c r="G83" s="34"/>
       <c r="H83" s="35"/>
       <c r="I83" s="33"/>
       <c r="J83" s="36"/>
       <c r="K83" s="37"/>
       <c r="L83" s="38"/>
       <c r="M83" s="39"/>
       <c r="N83" s="40"/>
       <c r="O83" s="40"/>
       <c r="P83" s="41"/>
-      <c r="R83" s="33"/>
-[...1 lines deleted...]
-    <row r="84" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="84" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B84" s="42"/>
       <c r="D84" s="33"/>
       <c r="E84" s="33"/>
       <c r="F84" s="34"/>
       <c r="G84" s="34"/>
       <c r="H84" s="35"/>
       <c r="I84" s="33"/>
       <c r="J84" s="36"/>
       <c r="K84" s="37"/>
       <c r="L84" s="38"/>
       <c r="M84" s="39"/>
       <c r="N84" s="40"/>
       <c r="O84" s="40"/>
       <c r="P84" s="41"/>
-      <c r="R84" s="33"/>
-[...1 lines deleted...]
-    <row r="85" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="85" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B85" s="42"/>
       <c r="D85" s="33"/>
       <c r="E85" s="33"/>
       <c r="F85" s="34"/>
       <c r="G85" s="34"/>
       <c r="H85" s="35"/>
       <c r="I85" s="33"/>
       <c r="J85" s="36"/>
       <c r="K85" s="37"/>
       <c r="L85" s="38"/>
       <c r="M85" s="39"/>
       <c r="N85" s="40"/>
       <c r="O85" s="40"/>
       <c r="P85" s="41"/>
-      <c r="R85" s="33"/>
-[...1 lines deleted...]
-    <row r="86" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="86" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B86" s="42"/>
       <c r="D86" s="33"/>
       <c r="E86" s="33"/>
       <c r="F86" s="34"/>
       <c r="G86" s="34"/>
       <c r="H86" s="35"/>
       <c r="I86" s="33"/>
       <c r="J86" s="36"/>
       <c r="K86" s="37"/>
       <c r="L86" s="38"/>
       <c r="M86" s="39"/>
       <c r="N86" s="40"/>
       <c r="O86" s="40"/>
       <c r="P86" s="41"/>
-      <c r="R86" s="33"/>
-[...1 lines deleted...]
-    <row r="87" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="87" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B87" s="42"/>
       <c r="D87" s="33"/>
       <c r="E87" s="33"/>
       <c r="F87" s="34"/>
       <c r="G87" s="34"/>
       <c r="H87" s="35"/>
       <c r="I87" s="33"/>
       <c r="J87" s="36"/>
       <c r="K87" s="37"/>
       <c r="L87" s="38"/>
       <c r="M87" s="39"/>
       <c r="N87" s="40"/>
       <c r="O87" s="40"/>
       <c r="P87" s="41"/>
-      <c r="R87" s="33"/>
-[...1 lines deleted...]
-    <row r="88" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="88" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B88" s="42"/>
       <c r="D88" s="33"/>
       <c r="E88" s="33"/>
       <c r="F88" s="34"/>
       <c r="G88" s="34"/>
       <c r="H88" s="35"/>
       <c r="I88" s="33"/>
       <c r="J88" s="36"/>
       <c r="K88" s="37"/>
       <c r="L88" s="38"/>
       <c r="M88" s="39"/>
       <c r="N88" s="40"/>
       <c r="O88" s="40"/>
       <c r="P88" s="41"/>
-      <c r="R88" s="33"/>
-[...1 lines deleted...]
-    <row r="89" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="89" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B89" s="42"/>
       <c r="D89" s="33"/>
       <c r="E89" s="33"/>
       <c r="F89" s="34"/>
       <c r="G89" s="34"/>
       <c r="H89" s="35"/>
       <c r="I89" s="33"/>
       <c r="J89" s="36"/>
       <c r="K89" s="37"/>
       <c r="L89" s="38"/>
       <c r="M89" s="39"/>
       <c r="N89" s="40"/>
       <c r="O89" s="40"/>
       <c r="P89" s="41"/>
-      <c r="R89" s="33"/>
-[...1 lines deleted...]
-    <row r="90" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="90" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B90" s="42"/>
       <c r="D90" s="33"/>
       <c r="E90" s="33"/>
       <c r="F90" s="34"/>
       <c r="G90" s="34"/>
       <c r="H90" s="35"/>
       <c r="I90" s="33"/>
       <c r="J90" s="36"/>
       <c r="K90" s="37"/>
       <c r="L90" s="38"/>
       <c r="M90" s="39"/>
       <c r="N90" s="40"/>
       <c r="O90" s="40"/>
       <c r="P90" s="41"/>
-      <c r="R90" s="33"/>
-[...1 lines deleted...]
-    <row r="91" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="91" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B91" s="42"/>
       <c r="D91" s="33"/>
       <c r="E91" s="33"/>
       <c r="F91" s="34"/>
       <c r="G91" s="34"/>
       <c r="H91" s="35"/>
       <c r="I91" s="33"/>
       <c r="J91" s="36"/>
       <c r="K91" s="37"/>
       <c r="L91" s="38"/>
       <c r="M91" s="39"/>
       <c r="N91" s="40"/>
       <c r="O91" s="40"/>
       <c r="P91" s="41"/>
-      <c r="R91" s="33"/>
-[...1 lines deleted...]
-    <row r="92" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="92" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B92" s="42"/>
       <c r="D92" s="33"/>
       <c r="E92" s="33"/>
       <c r="F92" s="34"/>
       <c r="G92" s="34"/>
       <c r="H92" s="35"/>
       <c r="I92" s="33"/>
       <c r="J92" s="36"/>
       <c r="K92" s="37"/>
       <c r="L92" s="38"/>
       <c r="M92" s="39"/>
       <c r="N92" s="40"/>
       <c r="O92" s="40"/>
       <c r="P92" s="41"/>
-      <c r="R92" s="33"/>
-[...1 lines deleted...]
-    <row r="93" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="93" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B93" s="42"/>
       <c r="D93" s="33"/>
       <c r="E93" s="33"/>
       <c r="F93" s="34"/>
       <c r="G93" s="34"/>
       <c r="H93" s="35"/>
       <c r="I93" s="33"/>
       <c r="J93" s="36"/>
       <c r="K93" s="37"/>
       <c r="L93" s="38"/>
       <c r="M93" s="39"/>
       <c r="N93" s="40"/>
       <c r="O93" s="40"/>
       <c r="P93" s="41"/>
-      <c r="R93" s="33"/>
-[...1 lines deleted...]
-    <row r="94" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="94" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B94" s="42"/>
       <c r="D94" s="33"/>
       <c r="E94" s="33"/>
       <c r="F94" s="34"/>
       <c r="G94" s="34"/>
       <c r="H94" s="35"/>
       <c r="I94" s="33"/>
       <c r="J94" s="36"/>
       <c r="K94" s="37"/>
       <c r="L94" s="38"/>
       <c r="M94" s="39"/>
       <c r="N94" s="40"/>
       <c r="O94" s="40"/>
       <c r="P94" s="41"/>
-      <c r="R94" s="33"/>
-[...1 lines deleted...]
-    <row r="95" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="95" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B95" s="42"/>
       <c r="D95" s="33"/>
       <c r="E95" s="33"/>
       <c r="F95" s="34"/>
       <c r="G95" s="34"/>
       <c r="H95" s="35"/>
       <c r="I95" s="33"/>
       <c r="J95" s="36"/>
       <c r="K95" s="37"/>
       <c r="L95" s="38"/>
       <c r="M95" s="39"/>
       <c r="N95" s="40"/>
       <c r="O95" s="40"/>
       <c r="P95" s="41"/>
-      <c r="R95" s="33"/>
-[...1 lines deleted...]
-    <row r="96" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="96" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B96" s="42"/>
       <c r="D96" s="33"/>
       <c r="E96" s="33"/>
       <c r="F96" s="34"/>
       <c r="G96" s="34"/>
       <c r="H96" s="35"/>
       <c r="I96" s="33"/>
       <c r="J96" s="36"/>
       <c r="K96" s="37"/>
       <c r="L96" s="38"/>
       <c r="M96" s="39"/>
       <c r="N96" s="40"/>
       <c r="O96" s="40"/>
       <c r="P96" s="56"/>
-      <c r="R96" s="33"/>
-[...1 lines deleted...]
-    <row r="97" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="97" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B97" s="42"/>
       <c r="D97" s="33"/>
       <c r="E97" s="33"/>
       <c r="F97" s="34"/>
       <c r="G97" s="34"/>
       <c r="H97" s="35"/>
       <c r="I97" s="33"/>
       <c r="J97" s="36"/>
       <c r="K97" s="37"/>
       <c r="L97" s="38"/>
       <c r="M97" s="39"/>
       <c r="N97" s="40"/>
       <c r="O97" s="40"/>
       <c r="P97" s="57"/>
-      <c r="R97" s="33"/>
-[...1 lines deleted...]
-    <row r="98" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="98" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B98" s="42"/>
       <c r="D98" s="33"/>
       <c r="E98" s="33"/>
       <c r="F98" s="34"/>
       <c r="G98" s="34"/>
       <c r="H98" s="35"/>
       <c r="I98" s="33"/>
       <c r="J98" s="36"/>
       <c r="K98" s="37"/>
       <c r="L98" s="38"/>
       <c r="M98" s="39"/>
       <c r="N98" s="40"/>
       <c r="O98" s="40"/>
       <c r="P98" s="41"/>
-      <c r="R98" s="33"/>
-[...1 lines deleted...]
-    <row r="99" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="99" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B99" s="42"/>
       <c r="D99" s="33"/>
       <c r="E99" s="33"/>
       <c r="F99" s="34"/>
       <c r="G99" s="34"/>
       <c r="H99" s="35"/>
       <c r="I99" s="33"/>
       <c r="J99" s="36"/>
       <c r="K99" s="37"/>
       <c r="L99" s="38"/>
       <c r="M99" s="39"/>
       <c r="N99" s="40"/>
       <c r="O99" s="40"/>
       <c r="P99" s="41"/>
-      <c r="R99" s="33"/>
-[...1 lines deleted...]
-    <row r="100" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="100" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B100" s="42"/>
       <c r="D100" s="33"/>
       <c r="E100" s="33"/>
       <c r="F100" s="34"/>
       <c r="G100" s="34"/>
       <c r="H100" s="35"/>
       <c r="I100" s="33"/>
       <c r="J100" s="36"/>
       <c r="K100" s="37"/>
       <c r="L100" s="38"/>
       <c r="M100" s="39"/>
       <c r="N100" s="40"/>
       <c r="O100" s="40"/>
       <c r="P100" s="58"/>
-      <c r="R100" s="33"/>
-[...1 lines deleted...]
-    <row r="101" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="101" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B101" s="42"/>
       <c r="D101" s="33"/>
       <c r="E101" s="33"/>
       <c r="F101" s="34"/>
       <c r="G101" s="34"/>
       <c r="H101" s="35"/>
       <c r="I101" s="33"/>
       <c r="J101" s="36"/>
       <c r="K101" s="37"/>
       <c r="L101" s="38"/>
       <c r="M101" s="39"/>
       <c r="N101" s="40"/>
       <c r="O101" s="40"/>
       <c r="P101" s="59"/>
-      <c r="R101" s="33"/>
-[...1 lines deleted...]
-    <row r="102" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="102" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B102" s="42"/>
       <c r="D102" s="33"/>
       <c r="E102" s="33"/>
       <c r="F102" s="34"/>
       <c r="G102" s="34"/>
       <c r="H102" s="35"/>
       <c r="I102" s="33"/>
       <c r="J102" s="36"/>
       <c r="K102" s="37"/>
       <c r="L102" s="38"/>
       <c r="M102" s="39"/>
       <c r="N102" s="40"/>
       <c r="O102" s="40"/>
       <c r="P102" s="60"/>
-      <c r="R102" s="33"/>
-[...1 lines deleted...]
-    <row r="103" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="103" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B103" s="42"/>
       <c r="D103" s="33"/>
       <c r="E103" s="33"/>
       <c r="F103" s="34"/>
       <c r="G103" s="34"/>
       <c r="H103" s="35"/>
       <c r="I103" s="33"/>
       <c r="J103" s="36"/>
       <c r="K103" s="37"/>
       <c r="L103" s="38"/>
       <c r="M103" s="39"/>
       <c r="N103" s="40"/>
       <c r="O103" s="40"/>
       <c r="P103" s="61"/>
-      <c r="R103" s="33"/>
-[...1 lines deleted...]
-    <row r="104" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="104" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B104" s="42"/>
       <c r="D104" s="33"/>
       <c r="E104" s="33"/>
       <c r="F104" s="34"/>
       <c r="G104" s="34"/>
       <c r="H104" s="35"/>
       <c r="I104" s="33"/>
       <c r="J104" s="36"/>
       <c r="K104" s="37"/>
       <c r="L104" s="38"/>
       <c r="M104" s="39"/>
       <c r="N104" s="40"/>
       <c r="O104" s="40"/>
       <c r="P104" s="62"/>
-      <c r="R104" s="33"/>
-[...1 lines deleted...]
-    <row r="105" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="105" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B105" s="42"/>
       <c r="D105" s="33"/>
       <c r="E105" s="33"/>
       <c r="F105" s="34"/>
       <c r="G105" s="34"/>
       <c r="H105" s="35"/>
       <c r="I105" s="33"/>
       <c r="J105" s="36"/>
       <c r="K105" s="37"/>
       <c r="L105" s="38"/>
       <c r="M105" s="39"/>
       <c r="N105" s="40"/>
       <c r="O105" s="40"/>
       <c r="P105" s="63"/>
-      <c r="R105" s="33"/>
-[...1 lines deleted...]
-    <row r="106" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="106" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B106" s="42"/>
       <c r="D106" s="33"/>
       <c r="E106" s="33"/>
       <c r="F106" s="34"/>
       <c r="G106" s="34"/>
       <c r="H106" s="35"/>
       <c r="I106" s="33"/>
       <c r="J106" s="36"/>
       <c r="K106" s="37"/>
       <c r="L106" s="38"/>
       <c r="M106" s="39"/>
       <c r="N106" s="40"/>
       <c r="O106" s="40"/>
       <c r="P106" s="41"/>
-      <c r="R106" s="33"/>
-[...1 lines deleted...]
-    <row r="107" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="107" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B107" s="42"/>
       <c r="D107" s="33"/>
       <c r="E107" s="33"/>
       <c r="F107" s="34"/>
       <c r="G107" s="34"/>
       <c r="H107" s="35"/>
       <c r="I107" s="33"/>
       <c r="J107" s="36"/>
       <c r="K107" s="37"/>
       <c r="L107" s="38"/>
       <c r="M107" s="39"/>
       <c r="N107" s="40"/>
       <c r="O107" s="40"/>
       <c r="P107" s="41"/>
-      <c r="R107" s="33"/>
-[...1 lines deleted...]
-    <row r="108" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="108" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B108" s="42"/>
       <c r="D108" s="33"/>
       <c r="E108" s="33"/>
       <c r="F108" s="34"/>
       <c r="G108" s="34"/>
       <c r="H108" s="35"/>
       <c r="I108" s="33"/>
       <c r="J108" s="36"/>
       <c r="K108" s="37"/>
       <c r="L108" s="38"/>
       <c r="M108" s="39"/>
       <c r="N108" s="40"/>
       <c r="O108" s="40"/>
       <c r="P108" s="41"/>
-      <c r="R108" s="33"/>
-[...1 lines deleted...]
-    <row r="109" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="109" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B109" s="42"/>
       <c r="D109" s="33"/>
       <c r="E109" s="33"/>
       <c r="F109" s="34"/>
       <c r="G109" s="34"/>
       <c r="H109" s="35"/>
       <c r="I109" s="33"/>
       <c r="J109" s="36"/>
       <c r="K109" s="37"/>
       <c r="L109" s="38"/>
       <c r="M109" s="39"/>
       <c r="N109" s="40"/>
       <c r="O109" s="40"/>
       <c r="P109" s="64"/>
-      <c r="R109" s="33"/>
-[...1 lines deleted...]
-    <row r="110" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="110" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B110" s="42"/>
       <c r="D110" s="33"/>
       <c r="E110" s="33"/>
       <c r="F110" s="34"/>
       <c r="G110" s="34"/>
       <c r="H110" s="35"/>
       <c r="I110" s="33"/>
       <c r="J110" s="36"/>
       <c r="K110" s="37"/>
       <c r="L110" s="38"/>
       <c r="M110" s="39"/>
       <c r="N110" s="40"/>
       <c r="O110" s="40"/>
       <c r="P110" s="41"/>
-      <c r="R110" s="33"/>
-[...1 lines deleted...]
-    <row r="111" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="111" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B111" s="42"/>
       <c r="D111" s="33"/>
       <c r="E111" s="33"/>
       <c r="F111" s="34"/>
       <c r="G111" s="34"/>
       <c r="H111" s="35"/>
       <c r="I111" s="33"/>
       <c r="J111" s="36"/>
       <c r="K111" s="37"/>
       <c r="L111" s="38"/>
       <c r="M111" s="39"/>
       <c r="N111" s="40"/>
       <c r="O111" s="40"/>
       <c r="P111" s="41"/>
-      <c r="R111" s="33"/>
-[...1 lines deleted...]
-    <row r="112" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="112" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B112" s="42"/>
       <c r="D112" s="33"/>
       <c r="E112" s="33"/>
       <c r="F112" s="34"/>
       <c r="G112" s="34"/>
       <c r="H112" s="35"/>
       <c r="I112" s="33"/>
       <c r="J112" s="36"/>
       <c r="K112" s="37"/>
       <c r="L112" s="38"/>
       <c r="M112" s="39"/>
       <c r="N112" s="40"/>
       <c r="O112" s="40"/>
       <c r="P112" s="64"/>
-      <c r="R112" s="33"/>
-[...1 lines deleted...]
-    <row r="113" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="113" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B113" s="42"/>
       <c r="D113" s="33"/>
       <c r="E113" s="33"/>
       <c r="F113" s="34"/>
       <c r="G113" s="34"/>
       <c r="H113" s="35"/>
       <c r="I113" s="33"/>
       <c r="J113" s="36"/>
       <c r="K113" s="37"/>
       <c r="L113" s="38"/>
       <c r="M113" s="39"/>
       <c r="N113" s="40"/>
       <c r="O113" s="40"/>
       <c r="P113" s="64"/>
-      <c r="R113" s="33"/>
-[...1 lines deleted...]
-    <row r="114" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="114" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B114" s="42"/>
       <c r="D114" s="33"/>
       <c r="E114" s="33"/>
       <c r="F114" s="34"/>
       <c r="G114" s="34"/>
       <c r="H114" s="35"/>
       <c r="I114" s="33"/>
       <c r="J114" s="36"/>
       <c r="K114" s="37"/>
       <c r="L114" s="38"/>
       <c r="M114" s="39"/>
       <c r="N114" s="40"/>
       <c r="O114" s="40"/>
       <c r="P114" s="64"/>
-      <c r="R114" s="33"/>
-[...1 lines deleted...]
-    <row r="115" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="115" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B115" s="42"/>
       <c r="D115" s="33"/>
       <c r="E115" s="33"/>
       <c r="F115" s="34"/>
       <c r="G115" s="34"/>
       <c r="H115" s="35"/>
       <c r="I115" s="33"/>
       <c r="J115" s="36"/>
       <c r="K115" s="37"/>
       <c r="L115" s="38"/>
       <c r="M115" s="39"/>
       <c r="N115" s="40"/>
       <c r="O115" s="40"/>
       <c r="P115" s="64"/>
-      <c r="R115" s="33"/>
-[...1 lines deleted...]
-    <row r="116" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="116" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B116" s="42"/>
       <c r="D116" s="33"/>
       <c r="E116" s="33"/>
       <c r="F116" s="34"/>
       <c r="G116" s="34"/>
       <c r="H116" s="35"/>
       <c r="I116" s="33"/>
       <c r="J116" s="36"/>
       <c r="K116" s="37"/>
       <c r="L116" s="38"/>
       <c r="M116" s="39"/>
       <c r="N116" s="40"/>
       <c r="O116" s="40"/>
       <c r="P116" s="64"/>
-      <c r="R116" s="33"/>
-[...1 lines deleted...]
-    <row r="117" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="117" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B117" s="42"/>
       <c r="D117" s="33"/>
       <c r="E117" s="33"/>
       <c r="F117" s="34"/>
       <c r="G117" s="34"/>
       <c r="H117" s="35"/>
       <c r="I117" s="33"/>
       <c r="J117" s="36"/>
       <c r="K117" s="37"/>
       <c r="L117" s="38"/>
       <c r="M117" s="39"/>
       <c r="N117" s="40"/>
       <c r="O117" s="40"/>
       <c r="P117" s="64"/>
-      <c r="R117" s="33"/>
-[...1 lines deleted...]
-    <row r="118" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="118" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B118" s="42"/>
       <c r="D118" s="33"/>
       <c r="E118" s="33"/>
       <c r="F118" s="34"/>
       <c r="G118" s="34"/>
       <c r="H118" s="35"/>
       <c r="I118" s="33"/>
       <c r="J118" s="36"/>
       <c r="K118" s="37"/>
       <c r="L118" s="38"/>
       <c r="M118" s="39"/>
       <c r="N118" s="40"/>
       <c r="O118" s="40"/>
       <c r="P118" s="41"/>
-      <c r="R118" s="33"/>
-[...1 lines deleted...]
-    <row r="119" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="119" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B119" s="42"/>
       <c r="D119" s="33"/>
       <c r="E119" s="33"/>
       <c r="F119" s="34"/>
       <c r="G119" s="34"/>
       <c r="H119" s="35"/>
       <c r="I119" s="33"/>
       <c r="J119" s="36"/>
       <c r="K119" s="37"/>
       <c r="L119" s="38"/>
       <c r="M119" s="39"/>
       <c r="N119" s="40"/>
       <c r="O119" s="40"/>
       <c r="P119" s="41"/>
-      <c r="R119" s="33"/>
-[...1 lines deleted...]
-    <row r="120" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="120" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B120" s="42"/>
       <c r="D120" s="33"/>
       <c r="E120" s="33"/>
       <c r="F120" s="34"/>
       <c r="G120" s="34"/>
       <c r="H120" s="35"/>
       <c r="I120" s="33"/>
       <c r="J120" s="36"/>
       <c r="K120" s="37"/>
       <c r="L120" s="38"/>
       <c r="M120" s="39"/>
       <c r="N120" s="40"/>
       <c r="O120" s="40"/>
       <c r="P120" s="41"/>
-      <c r="R120" s="33"/>
-[...1 lines deleted...]
-    <row r="121" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="121" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B121" s="42"/>
       <c r="D121" s="33"/>
       <c r="E121" s="33"/>
       <c r="F121" s="34"/>
       <c r="G121" s="34"/>
       <c r="H121" s="35"/>
       <c r="I121" s="33"/>
       <c r="J121" s="36"/>
       <c r="K121" s="37"/>
       <c r="L121" s="38"/>
       <c r="M121" s="39"/>
       <c r="N121" s="40"/>
       <c r="O121" s="40"/>
       <c r="P121" s="64"/>
-      <c r="R121" s="33"/>
-[...1 lines deleted...]
-    <row r="122" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="122" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B122" s="42"/>
       <c r="D122" s="33"/>
       <c r="E122" s="33"/>
       <c r="F122" s="34"/>
       <c r="G122" s="34"/>
       <c r="H122" s="35"/>
       <c r="I122" s="33"/>
       <c r="J122" s="36"/>
       <c r="K122" s="37"/>
       <c r="L122" s="38"/>
       <c r="M122" s="39"/>
       <c r="N122" s="40"/>
       <c r="O122" s="40"/>
       <c r="P122" s="64"/>
-      <c r="R122" s="33"/>
-[...1 lines deleted...]
-    <row r="123" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="123" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B123" s="42"/>
       <c r="D123" s="33"/>
       <c r="E123" s="33"/>
       <c r="F123" s="34"/>
       <c r="G123" s="34"/>
       <c r="H123" s="35"/>
       <c r="I123" s="33"/>
       <c r="J123" s="36"/>
       <c r="K123" s="37"/>
       <c r="L123" s="38"/>
       <c r="M123" s="39"/>
       <c r="N123" s="40"/>
       <c r="O123" s="40"/>
       <c r="P123" s="64"/>
-      <c r="R123" s="33"/>
-[...1 lines deleted...]
-    <row r="124" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="124" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B124" s="42"/>
       <c r="D124" s="33"/>
       <c r="E124" s="33"/>
       <c r="F124" s="34"/>
       <c r="G124" s="34"/>
       <c r="H124" s="35"/>
       <c r="I124" s="33"/>
       <c r="J124" s="36"/>
       <c r="K124" s="37"/>
       <c r="L124" s="38"/>
       <c r="M124" s="39"/>
       <c r="N124" s="40"/>
       <c r="O124" s="40"/>
       <c r="P124" s="64"/>
-      <c r="R124" s="33"/>
-[...1 lines deleted...]
-    <row r="125" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="125" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B125" s="42"/>
       <c r="D125" s="33"/>
       <c r="E125" s="33"/>
       <c r="F125" s="34"/>
       <c r="G125" s="34"/>
       <c r="H125" s="35"/>
       <c r="I125" s="33"/>
       <c r="J125" s="36"/>
       <c r="K125" s="37"/>
       <c r="L125" s="38"/>
       <c r="M125" s="39"/>
       <c r="N125" s="40"/>
       <c r="O125" s="40"/>
       <c r="P125" s="64"/>
-      <c r="R125" s="33"/>
-[...1 lines deleted...]
-    <row r="126" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="126" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B126" s="42"/>
       <c r="D126" s="33"/>
       <c r="E126" s="33"/>
       <c r="F126" s="34"/>
       <c r="G126" s="34"/>
       <c r="H126" s="35"/>
       <c r="I126" s="33"/>
       <c r="J126" s="36"/>
       <c r="K126" s="37"/>
       <c r="L126" s="38"/>
       <c r="M126" s="39"/>
       <c r="N126" s="40"/>
       <c r="O126" s="40"/>
       <c r="P126" s="64"/>
-      <c r="R126" s="33"/>
-[...1 lines deleted...]
-    <row r="127" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="127" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B127" s="42"/>
       <c r="D127" s="33"/>
       <c r="E127" s="33"/>
       <c r="F127" s="34"/>
       <c r="G127" s="34"/>
       <c r="H127" s="35"/>
       <c r="I127" s="33"/>
       <c r="J127" s="36"/>
       <c r="K127" s="37"/>
       <c r="L127" s="38"/>
       <c r="M127" s="39"/>
       <c r="N127" s="40"/>
       <c r="O127" s="40"/>
       <c r="P127" s="64"/>
-      <c r="R127" s="33"/>
-[...1 lines deleted...]
-    <row r="128" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="128" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B128" s="42"/>
       <c r="D128" s="33"/>
       <c r="E128" s="33"/>
       <c r="F128" s="34"/>
       <c r="G128" s="34"/>
       <c r="H128" s="35"/>
       <c r="I128" s="33"/>
       <c r="J128" s="36"/>
       <c r="K128" s="37"/>
       <c r="L128" s="38"/>
       <c r="M128" s="39"/>
       <c r="N128" s="40"/>
       <c r="O128" s="40"/>
       <c r="P128" s="64"/>
-      <c r="R128" s="33"/>
-[...1 lines deleted...]
-    <row r="129" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="129" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B129" s="42"/>
       <c r="D129" s="33"/>
       <c r="E129" s="33"/>
       <c r="F129" s="34"/>
       <c r="G129" s="34"/>
       <c r="H129" s="35"/>
       <c r="I129" s="33"/>
       <c r="J129" s="36"/>
       <c r="K129" s="37"/>
       <c r="L129" s="38"/>
       <c r="M129" s="39"/>
       <c r="N129" s="40"/>
       <c r="O129" s="40"/>
       <c r="P129" s="64"/>
-      <c r="R129" s="33"/>
-[...1 lines deleted...]
-    <row r="130" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="130" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B130" s="42"/>
       <c r="D130" s="33"/>
       <c r="E130" s="33"/>
       <c r="F130" s="34"/>
       <c r="G130" s="34"/>
       <c r="H130" s="35"/>
       <c r="I130" s="33"/>
       <c r="J130" s="36"/>
       <c r="K130" s="37"/>
       <c r="L130" s="38"/>
       <c r="M130" s="39"/>
       <c r="N130" s="40"/>
       <c r="O130" s="40"/>
       <c r="P130" s="64"/>
-      <c r="R130" s="33"/>
-[...1 lines deleted...]
-    <row r="131" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="131" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B131" s="42"/>
       <c r="D131" s="33"/>
       <c r="E131" s="33"/>
       <c r="F131" s="34"/>
       <c r="G131" s="34"/>
       <c r="H131" s="35"/>
       <c r="I131" s="33"/>
       <c r="J131" s="36"/>
       <c r="K131" s="37"/>
       <c r="L131" s="38"/>
       <c r="M131" s="39"/>
       <c r="N131" s="40"/>
       <c r="O131" s="40"/>
       <c r="P131" s="64"/>
-      <c r="R131" s="33"/>
-[...1 lines deleted...]
-    <row r="132" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="132" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B132" s="42"/>
       <c r="D132" s="33"/>
       <c r="E132" s="33"/>
       <c r="F132" s="34"/>
       <c r="G132" s="34"/>
       <c r="H132" s="35"/>
       <c r="I132" s="33"/>
       <c r="J132" s="36"/>
       <c r="K132" s="37"/>
       <c r="L132" s="38"/>
       <c r="M132" s="39"/>
       <c r="N132" s="40"/>
       <c r="O132" s="40"/>
       <c r="P132" s="64"/>
-      <c r="R132" s="33"/>
-[...1 lines deleted...]
-    <row r="133" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="133" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B133" s="42"/>
       <c r="D133" s="33"/>
       <c r="E133" s="33"/>
       <c r="F133" s="34"/>
       <c r="G133" s="34"/>
       <c r="H133" s="35"/>
       <c r="I133" s="33"/>
       <c r="J133" s="36"/>
       <c r="K133" s="37"/>
       <c r="L133" s="38"/>
       <c r="M133" s="39"/>
       <c r="N133" s="40"/>
       <c r="O133" s="40"/>
       <c r="P133" s="41"/>
-      <c r="R133" s="33"/>
-[...1 lines deleted...]
-    <row r="134" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="134" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B134" s="42"/>
       <c r="D134" s="33"/>
       <c r="E134" s="33"/>
       <c r="F134" s="34"/>
       <c r="G134" s="34"/>
       <c r="H134" s="35"/>
       <c r="I134" s="33"/>
       <c r="J134" s="36"/>
       <c r="K134" s="37"/>
       <c r="L134" s="38"/>
       <c r="M134" s="39"/>
       <c r="N134" s="40"/>
       <c r="O134" s="40"/>
       <c r="P134" s="64"/>
-      <c r="R134" s="33"/>
-[...1 lines deleted...]
-    <row r="135" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="135" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B135" s="42"/>
       <c r="D135" s="33"/>
       <c r="E135" s="33"/>
       <c r="F135" s="34"/>
       <c r="G135" s="34"/>
       <c r="H135" s="35"/>
       <c r="I135" s="33"/>
       <c r="J135" s="36"/>
       <c r="K135" s="37"/>
       <c r="L135" s="38"/>
       <c r="M135" s="39"/>
       <c r="N135" s="40"/>
       <c r="O135" s="40"/>
       <c r="P135" s="64"/>
-      <c r="R135" s="33"/>
-[...1 lines deleted...]
-    <row r="136" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="136" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B136" s="42"/>
       <c r="D136" s="33"/>
       <c r="E136" s="33"/>
       <c r="F136" s="34"/>
       <c r="G136" s="34"/>
       <c r="H136" s="35"/>
       <c r="I136" s="33"/>
       <c r="J136" s="36"/>
       <c r="K136" s="37"/>
       <c r="L136" s="38"/>
       <c r="M136" s="39"/>
       <c r="N136" s="40"/>
       <c r="O136" s="40"/>
       <c r="P136" s="64"/>
-      <c r="R136" s="33"/>
-[...1 lines deleted...]
-    <row r="137" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="137" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B137" s="42"/>
       <c r="D137" s="33"/>
       <c r="E137" s="33"/>
       <c r="F137" s="34"/>
       <c r="G137" s="34"/>
       <c r="H137" s="35"/>
       <c r="I137" s="33"/>
       <c r="J137" s="36"/>
       <c r="K137" s="37"/>
       <c r="L137" s="38"/>
       <c r="M137" s="39"/>
       <c r="N137" s="40"/>
       <c r="O137" s="40"/>
       <c r="P137" s="64"/>
-      <c r="R137" s="33"/>
-[...1 lines deleted...]
-    <row r="138" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="138" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B138" s="42"/>
       <c r="D138" s="33"/>
       <c r="E138" s="33"/>
       <c r="F138" s="34"/>
       <c r="G138" s="34"/>
       <c r="H138" s="35"/>
       <c r="I138" s="33"/>
       <c r="J138" s="36"/>
       <c r="K138" s="37"/>
       <c r="L138" s="38"/>
       <c r="M138" s="39"/>
       <c r="N138" s="40"/>
       <c r="O138" s="40"/>
       <c r="P138" s="64"/>
-      <c r="R138" s="33"/>
-[...1 lines deleted...]
-    <row r="139" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="139" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B139" s="42"/>
       <c r="D139" s="33"/>
       <c r="E139" s="33"/>
       <c r="F139" s="34"/>
       <c r="G139" s="34"/>
       <c r="H139" s="35"/>
       <c r="I139" s="33"/>
       <c r="J139" s="36"/>
       <c r="K139" s="37"/>
       <c r="L139" s="38"/>
       <c r="M139" s="39"/>
       <c r="N139" s="40"/>
       <c r="O139" s="40"/>
       <c r="P139" s="41"/>
-      <c r="R139" s="33"/>
-[...1 lines deleted...]
-    <row r="140" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="140" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B140" s="42"/>
       <c r="D140" s="33"/>
       <c r="E140" s="33"/>
       <c r="F140" s="34"/>
       <c r="G140" s="34"/>
       <c r="H140" s="35"/>
       <c r="I140" s="33"/>
       <c r="J140" s="36"/>
       <c r="K140" s="37"/>
       <c r="L140" s="38"/>
       <c r="M140" s="39"/>
       <c r="N140" s="40"/>
       <c r="O140" s="40"/>
       <c r="P140" s="41"/>
-      <c r="R140" s="33"/>
-[...1 lines deleted...]
-    <row r="141" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="141" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B141" s="42"/>
       <c r="D141" s="33"/>
       <c r="E141" s="33"/>
       <c r="F141" s="34"/>
       <c r="G141" s="34"/>
       <c r="H141" s="35"/>
       <c r="I141" s="33"/>
       <c r="J141" s="36"/>
       <c r="K141" s="37"/>
       <c r="L141" s="38"/>
       <c r="M141" s="39"/>
       <c r="N141" s="40"/>
       <c r="O141" s="40"/>
       <c r="P141" s="41"/>
-      <c r="R141" s="33"/>
-[...1 lines deleted...]
-    <row r="142" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="142" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B142" s="42"/>
       <c r="D142" s="33"/>
       <c r="E142" s="33"/>
       <c r="F142" s="34"/>
       <c r="G142" s="34"/>
       <c r="H142" s="35"/>
       <c r="I142" s="33"/>
       <c r="J142" s="36"/>
       <c r="K142" s="37"/>
       <c r="L142" s="38"/>
       <c r="M142" s="39"/>
       <c r="N142" s="40"/>
       <c r="O142" s="40"/>
       <c r="P142" s="41"/>
-      <c r="R142" s="33"/>
-[...1 lines deleted...]
-    <row r="143" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="143" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B143" s="42"/>
       <c r="D143" s="33"/>
       <c r="E143" s="33"/>
       <c r="F143" s="34"/>
       <c r="G143" s="34"/>
       <c r="H143" s="35"/>
       <c r="I143" s="33"/>
       <c r="J143" s="36"/>
       <c r="K143" s="37"/>
       <c r="L143" s="38"/>
       <c r="M143" s="39"/>
       <c r="N143" s="40"/>
       <c r="O143" s="40"/>
       <c r="P143" s="41"/>
-      <c r="R143" s="33"/>
-[...1 lines deleted...]
-    <row r="144" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="144" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B144" s="42"/>
       <c r="D144" s="33"/>
       <c r="E144" s="33"/>
       <c r="F144" s="34"/>
       <c r="G144" s="34"/>
       <c r="H144" s="35"/>
       <c r="I144" s="33"/>
       <c r="J144" s="36"/>
       <c r="K144" s="37"/>
       <c r="L144" s="38"/>
       <c r="M144" s="39"/>
       <c r="N144" s="40"/>
       <c r="O144" s="40"/>
       <c r="P144" s="41"/>
-      <c r="R144" s="33"/>
-[...1 lines deleted...]
-    <row r="145" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="145" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B145" s="42"/>
       <c r="D145" s="33"/>
       <c r="E145" s="33"/>
       <c r="F145" s="34"/>
       <c r="G145" s="34"/>
       <c r="H145" s="35"/>
       <c r="I145" s="33"/>
       <c r="J145" s="36"/>
       <c r="K145" s="37"/>
       <c r="L145" s="38"/>
       <c r="M145" s="39"/>
       <c r="N145" s="40"/>
       <c r="O145" s="40"/>
       <c r="P145" s="41"/>
-      <c r="R145" s="33"/>
-[...1 lines deleted...]
-    <row r="146" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="146" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B146" s="42"/>
       <c r="D146" s="33"/>
       <c r="E146" s="33"/>
       <c r="F146" s="34"/>
       <c r="G146" s="34"/>
       <c r="H146" s="35"/>
       <c r="I146" s="33"/>
       <c r="J146" s="36"/>
       <c r="K146" s="37"/>
       <c r="L146" s="38"/>
       <c r="M146" s="39"/>
       <c r="N146" s="40"/>
       <c r="O146" s="40"/>
       <c r="P146" s="41"/>
-      <c r="R146" s="33"/>
-[...1 lines deleted...]
-    <row r="147" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="147" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B147" s="42"/>
       <c r="D147" s="33"/>
       <c r="E147" s="33"/>
       <c r="F147" s="34"/>
       <c r="G147" s="34"/>
       <c r="H147" s="35"/>
       <c r="I147" s="33"/>
       <c r="J147" s="36"/>
       <c r="K147" s="37"/>
       <c r="L147" s="38"/>
       <c r="M147" s="39"/>
       <c r="N147" s="40"/>
       <c r="O147" s="40"/>
       <c r="P147" s="41"/>
-      <c r="R147" s="33"/>
-[...1 lines deleted...]
-    <row r="148" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="148" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B148" s="42"/>
       <c r="D148" s="33"/>
       <c r="E148" s="33"/>
       <c r="F148" s="34"/>
       <c r="G148" s="34"/>
       <c r="H148" s="35"/>
       <c r="I148" s="33"/>
       <c r="J148" s="36"/>
       <c r="K148" s="37"/>
       <c r="L148" s="38"/>
       <c r="M148" s="39"/>
       <c r="N148" s="40"/>
       <c r="O148" s="40"/>
       <c r="P148" s="41"/>
-      <c r="R148" s="33"/>
-[...1 lines deleted...]
-    <row r="149" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="149" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B149" s="42"/>
       <c r="D149" s="33"/>
       <c r="E149" s="33"/>
       <c r="F149" s="34"/>
       <c r="G149" s="34"/>
       <c r="H149" s="35"/>
       <c r="I149" s="33"/>
       <c r="J149" s="36"/>
       <c r="K149" s="37"/>
       <c r="L149" s="38"/>
       <c r="M149" s="39"/>
       <c r="N149" s="40"/>
       <c r="O149" s="40"/>
       <c r="P149" s="41"/>
-      <c r="R149" s="33"/>
-[...1 lines deleted...]
-    <row r="150" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="150" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B150" s="42"/>
       <c r="D150" s="33"/>
       <c r="E150" s="33"/>
       <c r="F150" s="34"/>
       <c r="G150" s="34"/>
       <c r="H150" s="35"/>
       <c r="I150" s="33"/>
       <c r="J150" s="36"/>
       <c r="K150" s="37"/>
       <c r="L150" s="38"/>
       <c r="M150" s="39"/>
       <c r="N150" s="40"/>
       <c r="O150" s="40"/>
       <c r="P150" s="41"/>
-      <c r="R150" s="33"/>
-[...1 lines deleted...]
-    <row r="151" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="151" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B151" s="42"/>
       <c r="D151" s="33"/>
       <c r="E151" s="33"/>
       <c r="F151" s="34"/>
       <c r="G151" s="34"/>
       <c r="H151" s="35"/>
       <c r="I151" s="33"/>
       <c r="J151" s="36"/>
       <c r="K151" s="37"/>
       <c r="L151" s="38"/>
       <c r="M151" s="39"/>
       <c r="N151" s="40"/>
       <c r="O151" s="40"/>
       <c r="P151" s="41"/>
-      <c r="R151" s="33"/>
-[...1 lines deleted...]
-    <row r="152" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="152" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B152" s="42"/>
       <c r="D152" s="33"/>
       <c r="E152" s="33"/>
       <c r="F152" s="34"/>
       <c r="G152" s="34"/>
       <c r="H152" s="35"/>
       <c r="I152" s="33"/>
       <c r="J152" s="36"/>
       <c r="K152" s="37"/>
       <c r="L152" s="38"/>
       <c r="M152" s="39"/>
       <c r="N152" s="40"/>
       <c r="O152" s="40"/>
       <c r="P152" s="41"/>
-      <c r="R152" s="33"/>
-[...1 lines deleted...]
-    <row r="153" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="153" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B153" s="42"/>
       <c r="D153" s="33"/>
       <c r="E153" s="33"/>
       <c r="F153" s="34"/>
       <c r="G153" s="34"/>
       <c r="H153" s="35"/>
       <c r="I153" s="33"/>
       <c r="J153" s="36"/>
       <c r="K153" s="37"/>
       <c r="L153" s="38"/>
       <c r="M153" s="39"/>
       <c r="N153" s="40"/>
       <c r="O153" s="40"/>
       <c r="P153" s="41"/>
-      <c r="R153" s="33"/>
-[...1 lines deleted...]
-    <row r="154" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="154" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B154" s="42"/>
       <c r="D154" s="33"/>
       <c r="E154" s="33"/>
       <c r="F154" s="34"/>
       <c r="G154" s="34"/>
       <c r="H154" s="35"/>
       <c r="I154" s="33"/>
       <c r="J154" s="36"/>
       <c r="K154" s="37"/>
       <c r="L154" s="38"/>
       <c r="M154" s="39"/>
       <c r="N154" s="40"/>
       <c r="O154" s="40"/>
       <c r="P154" s="41"/>
-      <c r="R154" s="33"/>
-[...1 lines deleted...]
-    <row r="155" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="155" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B155" s="42"/>
       <c r="D155" s="33"/>
       <c r="E155" s="33"/>
       <c r="F155" s="34"/>
       <c r="G155" s="34"/>
       <c r="H155" s="35"/>
       <c r="I155" s="33"/>
       <c r="J155" s="36"/>
       <c r="K155" s="37"/>
       <c r="L155" s="38"/>
       <c r="M155" s="39"/>
       <c r="N155" s="40"/>
       <c r="O155" s="40"/>
       <c r="P155" s="41"/>
-      <c r="R155" s="33"/>
-[...1 lines deleted...]
-    <row r="156" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="156" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B156" s="42"/>
       <c r="D156" s="33"/>
       <c r="E156" s="33"/>
       <c r="F156" s="34"/>
       <c r="G156" s="34"/>
       <c r="H156" s="35"/>
       <c r="I156" s="33"/>
       <c r="J156" s="36"/>
       <c r="K156" s="37"/>
       <c r="L156" s="38"/>
       <c r="M156" s="39"/>
       <c r="N156" s="40"/>
       <c r="O156" s="40"/>
       <c r="P156" s="41"/>
-      <c r="R156" s="33"/>
-[...1 lines deleted...]
-    <row r="157" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="157" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B157" s="42"/>
       <c r="D157" s="33"/>
       <c r="E157" s="33"/>
       <c r="F157" s="34"/>
       <c r="G157" s="34"/>
       <c r="H157" s="35"/>
       <c r="I157" s="33"/>
       <c r="J157" s="36"/>
       <c r="K157" s="37"/>
       <c r="L157" s="38"/>
       <c r="M157" s="39"/>
       <c r="N157" s="40"/>
       <c r="O157" s="40"/>
       <c r="P157" s="41"/>
-      <c r="R157" s="33"/>
-[...1 lines deleted...]
-    <row r="158" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="158" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B158" s="42"/>
       <c r="D158" s="33"/>
       <c r="E158" s="33"/>
       <c r="F158" s="34"/>
       <c r="G158" s="34"/>
       <c r="H158" s="35"/>
       <c r="I158" s="33"/>
       <c r="J158" s="36"/>
       <c r="K158" s="37"/>
       <c r="L158" s="38"/>
       <c r="M158" s="39"/>
       <c r="N158" s="40"/>
       <c r="O158" s="40"/>
       <c r="P158" s="41"/>
-      <c r="R158" s="33"/>
-[...1 lines deleted...]
-    <row r="159" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="159" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B159" s="42"/>
       <c r="D159" s="33"/>
       <c r="E159" s="33"/>
       <c r="F159" s="34"/>
       <c r="G159" s="34"/>
       <c r="H159" s="35"/>
       <c r="I159" s="33"/>
       <c r="J159" s="36"/>
       <c r="K159" s="37"/>
       <c r="L159" s="38"/>
       <c r="M159" s="39"/>
       <c r="N159" s="40"/>
       <c r="O159" s="40"/>
       <c r="P159" s="41"/>
-      <c r="R159" s="33"/>
-[...1 lines deleted...]
-    <row r="160" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="160" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B160" s="42"/>
       <c r="D160" s="33"/>
       <c r="E160" s="33"/>
       <c r="F160" s="34"/>
       <c r="G160" s="34"/>
       <c r="H160" s="35"/>
       <c r="I160" s="33"/>
       <c r="J160" s="36"/>
       <c r="K160" s="37"/>
       <c r="L160" s="38"/>
       <c r="M160" s="39"/>
       <c r="N160" s="40"/>
       <c r="O160" s="40"/>
       <c r="P160" s="41"/>
-      <c r="R160" s="33"/>
-[...1 lines deleted...]
-    <row r="161" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="161" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B161" s="42"/>
       <c r="D161" s="33"/>
       <c r="E161" s="33"/>
       <c r="F161" s="34"/>
       <c r="G161" s="34"/>
       <c r="H161" s="35"/>
       <c r="I161" s="33"/>
       <c r="J161" s="36"/>
       <c r="K161" s="37"/>
       <c r="L161" s="38"/>
       <c r="M161" s="39"/>
       <c r="N161" s="40"/>
       <c r="O161" s="40"/>
       <c r="P161" s="41"/>
-      <c r="R161" s="33"/>
-[...1 lines deleted...]
-    <row r="162" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="162" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B162" s="42"/>
       <c r="D162" s="33"/>
       <c r="E162" s="33"/>
       <c r="F162" s="34"/>
       <c r="G162" s="34"/>
       <c r="H162" s="35"/>
       <c r="I162" s="33"/>
       <c r="J162" s="36"/>
       <c r="K162" s="37"/>
       <c r="L162" s="38"/>
       <c r="M162" s="39"/>
       <c r="N162" s="40"/>
       <c r="O162" s="40"/>
       <c r="P162" s="41"/>
-      <c r="R162" s="33"/>
-[...1 lines deleted...]
-    <row r="163" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="163" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B163" s="42"/>
       <c r="D163" s="33"/>
       <c r="E163" s="33"/>
       <c r="F163" s="34"/>
       <c r="G163" s="34"/>
       <c r="H163" s="35"/>
       <c r="I163" s="33"/>
       <c r="J163" s="36"/>
       <c r="K163" s="37"/>
       <c r="L163" s="38"/>
       <c r="M163" s="39"/>
       <c r="N163" s="40"/>
       <c r="O163" s="40"/>
       <c r="P163" s="41"/>
-      <c r="R163" s="33"/>
-[...1 lines deleted...]
-    <row r="164" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="164" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B164" s="42"/>
       <c r="D164" s="33"/>
       <c r="E164" s="33"/>
       <c r="F164" s="34"/>
       <c r="G164" s="34"/>
       <c r="H164" s="35"/>
       <c r="I164" s="33"/>
       <c r="J164" s="36"/>
       <c r="K164" s="37"/>
       <c r="L164" s="38"/>
       <c r="M164" s="39"/>
       <c r="N164" s="40"/>
       <c r="O164" s="40"/>
       <c r="P164" s="41"/>
-      <c r="R164" s="33"/>
-[...1 lines deleted...]
-    <row r="165" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="165" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B165" s="42"/>
       <c r="D165" s="33"/>
       <c r="E165" s="33"/>
       <c r="F165" s="34"/>
       <c r="G165" s="34"/>
       <c r="H165" s="35"/>
       <c r="I165" s="33"/>
       <c r="J165" s="36"/>
       <c r="K165" s="37"/>
       <c r="L165" s="38"/>
       <c r="M165" s="39"/>
       <c r="N165" s="40"/>
       <c r="O165" s="40"/>
       <c r="P165" s="41"/>
-      <c r="R165" s="33"/>
-[...1 lines deleted...]
-    <row r="166" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="166" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B166" s="42"/>
       <c r="D166" s="33"/>
       <c r="E166" s="33"/>
       <c r="F166" s="34"/>
       <c r="G166" s="34"/>
       <c r="H166" s="35"/>
       <c r="I166" s="33"/>
       <c r="J166" s="36"/>
       <c r="K166" s="37"/>
       <c r="L166" s="38"/>
       <c r="M166" s="39"/>
       <c r="N166" s="40"/>
       <c r="O166" s="40"/>
       <c r="P166" s="41"/>
-      <c r="R166" s="33"/>
-[...1 lines deleted...]
-    <row r="167" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="167" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B167" s="42"/>
       <c r="D167" s="33"/>
       <c r="E167" s="33"/>
       <c r="F167" s="34"/>
       <c r="G167" s="34"/>
       <c r="H167" s="35"/>
       <c r="I167" s="33"/>
       <c r="J167" s="36"/>
       <c r="K167" s="37"/>
       <c r="L167" s="38"/>
       <c r="M167" s="39"/>
       <c r="N167" s="40"/>
       <c r="O167" s="40"/>
       <c r="P167" s="41"/>
-      <c r="R167" s="33"/>
-[...1 lines deleted...]
-    <row r="168" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="168" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B168" s="42"/>
       <c r="D168" s="33"/>
       <c r="E168" s="33"/>
       <c r="F168" s="34"/>
       <c r="G168" s="34"/>
       <c r="H168" s="35"/>
       <c r="I168" s="33"/>
       <c r="J168" s="36"/>
       <c r="K168" s="37"/>
       <c r="L168" s="38"/>
       <c r="M168" s="39"/>
       <c r="N168" s="40"/>
       <c r="O168" s="40"/>
       <c r="P168" s="41"/>
-      <c r="R168" s="33"/>
-[...1 lines deleted...]
-    <row r="169" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="169" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B169" s="42"/>
       <c r="D169" s="33"/>
       <c r="E169" s="33"/>
       <c r="F169" s="34"/>
       <c r="G169" s="34"/>
       <c r="H169" s="35"/>
       <c r="I169" s="33"/>
       <c r="J169" s="36"/>
       <c r="K169" s="37"/>
       <c r="L169" s="38"/>
       <c r="M169" s="39"/>
       <c r="N169" s="40"/>
       <c r="O169" s="40"/>
       <c r="P169" s="41"/>
-      <c r="R169" s="33"/>
-[...1 lines deleted...]
-    <row r="170" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="170" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B170" s="42"/>
       <c r="D170" s="33"/>
       <c r="E170" s="33"/>
       <c r="F170" s="34"/>
       <c r="G170" s="34"/>
       <c r="H170" s="35"/>
       <c r="I170" s="33"/>
       <c r="J170" s="36"/>
       <c r="K170" s="37"/>
       <c r="L170" s="38"/>
       <c r="M170" s="39"/>
       <c r="N170" s="40"/>
       <c r="O170" s="40"/>
       <c r="P170" s="41"/>
-      <c r="R170" s="33"/>
-[...1 lines deleted...]
-    <row r="171" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="171" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B171" s="42"/>
       <c r="D171" s="33"/>
       <c r="E171" s="33"/>
       <c r="F171" s="34"/>
       <c r="G171" s="34"/>
       <c r="H171" s="35"/>
       <c r="I171" s="33"/>
       <c r="J171" s="36"/>
       <c r="K171" s="37"/>
       <c r="L171" s="38"/>
       <c r="M171" s="39"/>
       <c r="N171" s="40"/>
       <c r="O171" s="40"/>
       <c r="P171" s="41"/>
-      <c r="R171" s="33"/>
-[...1 lines deleted...]
-    <row r="172" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="172" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B172" s="42"/>
       <c r="D172" s="33"/>
       <c r="E172" s="33"/>
       <c r="F172" s="34"/>
       <c r="G172" s="34"/>
       <c r="H172" s="35"/>
       <c r="I172" s="33"/>
       <c r="J172" s="36"/>
       <c r="K172" s="37"/>
       <c r="L172" s="38"/>
       <c r="M172" s="39"/>
       <c r="N172" s="40"/>
       <c r="O172" s="40"/>
       <c r="P172" s="41"/>
-      <c r="R172" s="33"/>
-[...1 lines deleted...]
-    <row r="173" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="173" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B173" s="42"/>
       <c r="D173" s="33"/>
       <c r="E173" s="33"/>
       <c r="F173" s="34"/>
       <c r="G173" s="34"/>
       <c r="H173" s="35"/>
       <c r="I173" s="33"/>
       <c r="J173" s="36"/>
       <c r="K173" s="37"/>
       <c r="L173" s="38"/>
       <c r="M173" s="39"/>
       <c r="N173" s="40"/>
       <c r="O173" s="40"/>
       <c r="P173" s="41"/>
-      <c r="R173" s="33"/>
-[...1 lines deleted...]
-    <row r="174" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="174" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B174" s="42"/>
       <c r="D174" s="33"/>
       <c r="E174" s="33"/>
       <c r="F174" s="34"/>
       <c r="G174" s="34"/>
       <c r="H174" s="35"/>
       <c r="I174" s="33"/>
       <c r="J174" s="36"/>
       <c r="K174" s="37"/>
       <c r="L174" s="38"/>
       <c r="M174" s="39"/>
       <c r="N174" s="40"/>
       <c r="O174" s="40"/>
       <c r="P174" s="41"/>
-      <c r="R174" s="33"/>
-[...1 lines deleted...]
-    <row r="175" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="175" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B175" s="42"/>
       <c r="D175" s="33"/>
       <c r="E175" s="33"/>
       <c r="F175" s="34"/>
       <c r="G175" s="34"/>
       <c r="H175" s="35"/>
       <c r="I175" s="33"/>
       <c r="J175" s="36"/>
       <c r="K175" s="37"/>
       <c r="L175" s="38"/>
       <c r="M175" s="39"/>
       <c r="N175" s="40"/>
       <c r="O175" s="40"/>
       <c r="P175" s="41"/>
-      <c r="R175" s="33"/>
-[...1 lines deleted...]
-    <row r="176" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="176" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B176" s="42"/>
       <c r="D176" s="33"/>
       <c r="E176" s="33"/>
       <c r="F176" s="34"/>
       <c r="G176" s="34"/>
       <c r="H176" s="35"/>
       <c r="I176" s="33"/>
       <c r="J176" s="36"/>
       <c r="K176" s="37"/>
       <c r="L176" s="38"/>
       <c r="M176" s="39"/>
       <c r="N176" s="40"/>
       <c r="O176" s="40"/>
       <c r="P176" s="41"/>
-      <c r="R176" s="33"/>
-[...1 lines deleted...]
-    <row r="177" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="177" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B177" s="42"/>
       <c r="D177" s="33"/>
       <c r="E177" s="33"/>
       <c r="F177" s="34"/>
       <c r="G177" s="34"/>
       <c r="H177" s="35"/>
       <c r="I177" s="33"/>
       <c r="J177" s="36"/>
       <c r="K177" s="37"/>
       <c r="L177" s="38"/>
       <c r="M177" s="39"/>
       <c r="N177" s="40"/>
       <c r="O177" s="40"/>
       <c r="P177" s="41"/>
-      <c r="R177" s="33"/>
-[...1 lines deleted...]
-    <row r="178" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="178" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B178" s="42"/>
       <c r="D178" s="33"/>
       <c r="E178" s="33"/>
       <c r="F178" s="34"/>
       <c r="G178" s="34"/>
       <c r="H178" s="35"/>
       <c r="I178" s="33"/>
       <c r="J178" s="36"/>
       <c r="K178" s="37"/>
       <c r="L178" s="38"/>
       <c r="M178" s="39"/>
       <c r="N178" s="40"/>
       <c r="O178" s="40"/>
       <c r="P178" s="41"/>
-      <c r="R178" s="33"/>
-[...1 lines deleted...]
-    <row r="179" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="179" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B179" s="42"/>
       <c r="D179" s="33"/>
       <c r="E179" s="33"/>
       <c r="F179" s="34"/>
       <c r="G179" s="34"/>
       <c r="H179" s="35"/>
       <c r="I179" s="33"/>
       <c r="J179" s="36"/>
       <c r="K179" s="37"/>
       <c r="L179" s="38"/>
       <c r="M179" s="39"/>
       <c r="N179" s="40"/>
       <c r="O179" s="40"/>
       <c r="P179" s="41"/>
-      <c r="R179" s="33"/>
-[...1 lines deleted...]
-    <row r="180" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="180" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B180" s="42"/>
       <c r="D180" s="33"/>
       <c r="E180" s="33"/>
       <c r="F180" s="34"/>
       <c r="G180" s="34"/>
       <c r="H180" s="35"/>
       <c r="I180" s="33"/>
       <c r="J180" s="36"/>
       <c r="K180" s="37"/>
       <c r="L180" s="38"/>
       <c r="M180" s="39"/>
       <c r="N180" s="40"/>
       <c r="O180" s="40"/>
       <c r="P180" s="41"/>
-      <c r="R180" s="33"/>
-[...1 lines deleted...]
-    <row r="181" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="181" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B181" s="42"/>
       <c r="D181" s="33"/>
       <c r="E181" s="33"/>
       <c r="F181" s="34"/>
       <c r="G181" s="34"/>
       <c r="H181" s="35"/>
       <c r="I181" s="33"/>
       <c r="J181" s="36"/>
       <c r="K181" s="37"/>
       <c r="L181" s="38"/>
       <c r="M181" s="39"/>
       <c r="N181" s="40"/>
       <c r="O181" s="40"/>
       <c r="P181" s="41"/>
-      <c r="R181" s="33"/>
-[...1 lines deleted...]
-    <row r="182" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="182" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B182" s="42"/>
       <c r="D182" s="33"/>
       <c r="E182" s="33"/>
       <c r="F182" s="34"/>
       <c r="G182" s="34"/>
       <c r="H182" s="35"/>
       <c r="I182" s="33"/>
       <c r="J182" s="36"/>
       <c r="K182" s="37"/>
       <c r="L182" s="38"/>
       <c r="M182" s="39"/>
       <c r="N182" s="40"/>
       <c r="O182" s="40"/>
       <c r="P182" s="41"/>
-      <c r="R182" s="33"/>
-[...1 lines deleted...]
-    <row r="183" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="183" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B183" s="42"/>
       <c r="D183" s="33"/>
       <c r="E183" s="33"/>
       <c r="F183" s="34"/>
       <c r="G183" s="34"/>
       <c r="H183" s="35"/>
       <c r="I183" s="33"/>
       <c r="J183" s="36"/>
       <c r="K183" s="37"/>
       <c r="L183" s="38"/>
       <c r="M183" s="39"/>
       <c r="N183" s="40"/>
       <c r="O183" s="40"/>
       <c r="P183" s="41"/>
-      <c r="R183" s="33"/>
-[...1 lines deleted...]
-    <row r="184" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="184" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B184" s="42"/>
       <c r="D184" s="33"/>
       <c r="E184" s="33"/>
       <c r="F184" s="34"/>
       <c r="G184" s="34"/>
       <c r="H184" s="35"/>
       <c r="I184" s="33"/>
       <c r="J184" s="36"/>
       <c r="K184" s="37"/>
       <c r="L184" s="38"/>
       <c r="M184" s="39"/>
       <c r="N184" s="40"/>
       <c r="O184" s="40"/>
       <c r="P184" s="41"/>
-      <c r="R184" s="33"/>
-[...1 lines deleted...]
-    <row r="185" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="185" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B185" s="42"/>
       <c r="D185" s="33"/>
       <c r="E185" s="33"/>
       <c r="F185" s="34"/>
       <c r="G185" s="34"/>
       <c r="H185" s="35"/>
       <c r="I185" s="33"/>
       <c r="J185" s="36"/>
       <c r="K185" s="37"/>
       <c r="L185" s="38"/>
       <c r="M185" s="39"/>
       <c r="N185" s="40"/>
       <c r="O185" s="40"/>
       <c r="P185" s="41"/>
-      <c r="R185" s="33"/>
-[...1 lines deleted...]
-    <row r="186" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="186" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B186" s="42"/>
       <c r="D186" s="33"/>
       <c r="E186" s="33"/>
       <c r="F186" s="34"/>
       <c r="G186" s="34"/>
       <c r="H186" s="35"/>
       <c r="I186" s="33"/>
       <c r="J186" s="36"/>
       <c r="K186" s="37"/>
       <c r="L186" s="38"/>
       <c r="M186" s="39"/>
       <c r="N186" s="40"/>
       <c r="O186" s="40"/>
       <c r="P186" s="41"/>
-      <c r="R186" s="33"/>
-[...1 lines deleted...]
-    <row r="187" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="187" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B187" s="42"/>
       <c r="D187" s="33"/>
       <c r="E187" s="33"/>
       <c r="F187" s="34"/>
       <c r="G187" s="34"/>
       <c r="H187" s="35"/>
       <c r="I187" s="33"/>
       <c r="J187" s="36"/>
       <c r="K187" s="37"/>
       <c r="L187" s="38"/>
       <c r="M187" s="39"/>
       <c r="N187" s="40"/>
       <c r="O187" s="40"/>
       <c r="P187" s="41"/>
-      <c r="R187" s="33"/>
-[...1 lines deleted...]
-    <row r="188" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="188" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B188" s="42"/>
       <c r="D188" s="33"/>
       <c r="E188" s="33"/>
       <c r="F188" s="34"/>
       <c r="G188" s="34"/>
       <c r="H188" s="35"/>
       <c r="I188" s="33"/>
       <c r="J188" s="36"/>
       <c r="K188" s="37"/>
       <c r="L188" s="38"/>
       <c r="M188" s="39"/>
       <c r="N188" s="40"/>
       <c r="O188" s="40"/>
       <c r="P188" s="41"/>
-      <c r="R188" s="33"/>
-[...1 lines deleted...]
-    <row r="189" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="189" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B189" s="42"/>
       <c r="D189" s="33"/>
       <c r="E189" s="33"/>
       <c r="F189" s="34"/>
       <c r="G189" s="34"/>
       <c r="H189" s="35"/>
       <c r="I189" s="33"/>
       <c r="J189" s="36"/>
       <c r="K189" s="37"/>
       <c r="L189" s="38"/>
       <c r="M189" s="39"/>
       <c r="N189" s="40"/>
       <c r="O189" s="40"/>
       <c r="P189" s="41"/>
-      <c r="R189" s="33"/>
-[...1 lines deleted...]
-    <row r="190" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="190" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B190" s="42"/>
       <c r="D190" s="33"/>
       <c r="E190" s="33"/>
       <c r="F190" s="34"/>
       <c r="G190" s="34"/>
       <c r="H190" s="35"/>
       <c r="I190" s="33"/>
       <c r="J190" s="36"/>
       <c r="K190" s="37"/>
       <c r="L190" s="38"/>
       <c r="M190" s="39"/>
       <c r="N190" s="40"/>
       <c r="O190" s="40"/>
       <c r="P190" s="41"/>
-      <c r="R190" s="33"/>
-[...1 lines deleted...]
-    <row r="191" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="191" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B191" s="42"/>
       <c r="D191" s="33"/>
       <c r="E191" s="33"/>
       <c r="F191" s="34"/>
       <c r="G191" s="34"/>
       <c r="H191" s="35"/>
       <c r="I191" s="33"/>
       <c r="J191" s="36"/>
       <c r="K191" s="37"/>
       <c r="L191" s="38"/>
       <c r="M191" s="39"/>
       <c r="N191" s="40"/>
       <c r="O191" s="40"/>
       <c r="P191" s="41"/>
-      <c r="R191" s="33"/>
-[...1 lines deleted...]
-    <row r="192" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="192" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B192" s="42"/>
       <c r="D192" s="33"/>
       <c r="E192" s="33"/>
       <c r="F192" s="34"/>
       <c r="G192" s="34"/>
       <c r="H192" s="35"/>
       <c r="I192" s="33"/>
       <c r="J192" s="36"/>
       <c r="K192" s="37"/>
       <c r="L192" s="38"/>
       <c r="M192" s="39"/>
       <c r="N192" s="40"/>
       <c r="O192" s="40"/>
       <c r="P192" s="41"/>
-      <c r="R192" s="33"/>
-[...1 lines deleted...]
-    <row r="193" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="193" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B193" s="42"/>
       <c r="D193" s="33"/>
       <c r="E193" s="33"/>
       <c r="F193" s="34"/>
       <c r="G193" s="34"/>
       <c r="H193" s="35"/>
       <c r="I193" s="33"/>
       <c r="J193" s="36"/>
       <c r="K193" s="37"/>
       <c r="L193" s="38"/>
       <c r="M193" s="39"/>
       <c r="N193" s="40"/>
       <c r="O193" s="40"/>
       <c r="P193" s="41"/>
-      <c r="R193" s="33"/>
-[...1 lines deleted...]
-    <row r="194" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="194" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B194" s="42"/>
       <c r="D194" s="33"/>
       <c r="E194" s="33"/>
       <c r="F194" s="34"/>
       <c r="G194" s="34"/>
       <c r="H194" s="35"/>
       <c r="I194" s="33"/>
       <c r="J194" s="36"/>
       <c r="K194" s="37"/>
       <c r="L194" s="38"/>
       <c r="M194" s="39"/>
       <c r="N194" s="40"/>
       <c r="O194" s="40"/>
       <c r="P194" s="41"/>
-      <c r="R194" s="33"/>
-[...1 lines deleted...]
-    <row r="195" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="195" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B195" s="42"/>
       <c r="D195" s="33"/>
       <c r="E195" s="33"/>
       <c r="F195" s="34"/>
       <c r="G195" s="34"/>
       <c r="H195" s="35"/>
       <c r="I195" s="33"/>
       <c r="J195" s="36"/>
       <c r="K195" s="37"/>
       <c r="L195" s="38"/>
       <c r="M195" s="39"/>
       <c r="N195" s="40"/>
       <c r="O195" s="40"/>
       <c r="P195" s="41"/>
-      <c r="R195" s="33"/>
-[...1 lines deleted...]
-    <row r="196" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="196" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B196" s="42"/>
       <c r="D196" s="33"/>
       <c r="E196" s="33"/>
       <c r="F196" s="34"/>
       <c r="G196" s="34"/>
       <c r="H196" s="35"/>
       <c r="I196" s="33"/>
       <c r="J196" s="36"/>
       <c r="K196" s="37"/>
       <c r="L196" s="38"/>
       <c r="M196" s="39"/>
       <c r="N196" s="40"/>
       <c r="O196" s="40"/>
       <c r="P196" s="41"/>
-      <c r="R196" s="33"/>
-[...1 lines deleted...]
-    <row r="197" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="197" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B197" s="42"/>
       <c r="D197" s="33"/>
       <c r="E197" s="33"/>
       <c r="F197" s="34"/>
       <c r="G197" s="34"/>
       <c r="H197" s="35"/>
       <c r="I197" s="33"/>
       <c r="J197" s="36"/>
       <c r="K197" s="37"/>
       <c r="L197" s="38"/>
       <c r="M197" s="39"/>
       <c r="N197" s="40"/>
       <c r="O197" s="40"/>
       <c r="P197" s="41"/>
-      <c r="R197" s="33"/>
-[...1 lines deleted...]
-    <row r="198" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="198" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B198" s="42"/>
       <c r="D198" s="33"/>
       <c r="E198" s="33"/>
       <c r="F198" s="34"/>
       <c r="G198" s="34"/>
       <c r="H198" s="35"/>
       <c r="I198" s="33"/>
       <c r="J198" s="36"/>
       <c r="K198" s="37"/>
       <c r="L198" s="38"/>
       <c r="M198" s="39"/>
       <c r="N198" s="40"/>
       <c r="O198" s="40"/>
       <c r="P198" s="41"/>
-      <c r="R198" s="33"/>
-[...1 lines deleted...]
-    <row r="199" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="199" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B199" s="42"/>
       <c r="D199" s="33"/>
       <c r="E199" s="33"/>
       <c r="F199" s="34"/>
       <c r="G199" s="34"/>
       <c r="H199" s="35"/>
       <c r="I199" s="33"/>
       <c r="J199" s="36"/>
       <c r="K199" s="37"/>
       <c r="L199" s="38"/>
       <c r="M199" s="39"/>
       <c r="N199" s="40"/>
       <c r="O199" s="40"/>
       <c r="P199" s="41"/>
-      <c r="R199" s="33"/>
-[...1 lines deleted...]
-    <row r="200" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="200" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B200" s="42"/>
       <c r="D200" s="33"/>
       <c r="E200" s="33"/>
       <c r="F200" s="34"/>
       <c r="G200" s="34"/>
       <c r="H200" s="35"/>
       <c r="I200" s="33"/>
       <c r="J200" s="36"/>
       <c r="K200" s="37"/>
       <c r="L200" s="38"/>
       <c r="M200" s="39"/>
       <c r="N200" s="40"/>
       <c r="O200" s="40"/>
       <c r="P200" s="41"/>
-      <c r="R200" s="33"/>
-[...1 lines deleted...]
-    <row r="201" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="201" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B201" s="42"/>
       <c r="D201" s="33"/>
       <c r="E201" s="33"/>
       <c r="F201" s="34"/>
       <c r="G201" s="34"/>
       <c r="H201" s="35"/>
       <c r="I201" s="33"/>
       <c r="J201" s="36"/>
       <c r="K201" s="37"/>
       <c r="L201" s="38"/>
       <c r="M201" s="39"/>
       <c r="N201" s="40"/>
       <c r="O201" s="40"/>
       <c r="P201" s="41"/>
-      <c r="R201" s="33"/>
-[...1 lines deleted...]
-    <row r="202" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="202" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B202" s="42"/>
       <c r="D202" s="33"/>
       <c r="E202" s="33"/>
       <c r="F202" s="34"/>
       <c r="G202" s="34"/>
       <c r="H202" s="35"/>
       <c r="I202" s="33"/>
       <c r="J202" s="36"/>
       <c r="K202" s="37"/>
       <c r="L202" s="38"/>
       <c r="M202" s="39"/>
       <c r="N202" s="40"/>
       <c r="O202" s="40"/>
       <c r="P202" s="41"/>
-      <c r="R202" s="33"/>
-[...1 lines deleted...]
-    <row r="203" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="203" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B203" s="42"/>
       <c r="D203" s="33"/>
       <c r="E203" s="33"/>
       <c r="F203" s="34"/>
       <c r="G203" s="34"/>
       <c r="H203" s="35"/>
       <c r="I203" s="33"/>
       <c r="J203" s="36"/>
       <c r="K203" s="37"/>
       <c r="L203" s="38"/>
       <c r="M203" s="39"/>
       <c r="N203" s="40"/>
       <c r="O203" s="40"/>
       <c r="P203" s="41"/>
-      <c r="R203" s="33"/>
-[...1 lines deleted...]
-    <row r="204" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="204" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B204" s="42"/>
       <c r="D204" s="33"/>
       <c r="E204" s="33"/>
       <c r="F204" s="34"/>
       <c r="G204" s="34"/>
       <c r="H204" s="35"/>
       <c r="I204" s="33"/>
       <c r="J204" s="36"/>
       <c r="K204" s="37"/>
       <c r="L204" s="38"/>
       <c r="M204" s="39"/>
       <c r="N204" s="40"/>
       <c r="O204" s="40"/>
       <c r="P204" s="41"/>
-      <c r="R204" s="33"/>
-[...1 lines deleted...]
-    <row r="205" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="205" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B205" s="42"/>
       <c r="D205" s="33"/>
       <c r="E205" s="33"/>
       <c r="F205" s="34"/>
       <c r="G205" s="34"/>
       <c r="H205" s="35"/>
       <c r="I205" s="33"/>
       <c r="J205" s="36"/>
       <c r="K205" s="37"/>
       <c r="L205" s="38"/>
       <c r="M205" s="39"/>
       <c r="N205" s="40"/>
       <c r="O205" s="40"/>
       <c r="P205" s="41"/>
-      <c r="R205" s="33"/>
-[...1 lines deleted...]
-    <row r="206" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="206" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B206" s="42"/>
       <c r="D206" s="33"/>
       <c r="E206" s="33"/>
       <c r="F206" s="34"/>
       <c r="G206" s="34"/>
       <c r="H206" s="35"/>
       <c r="I206" s="33"/>
       <c r="J206" s="36"/>
       <c r="K206" s="37"/>
       <c r="L206" s="38"/>
       <c r="M206" s="39"/>
       <c r="N206" s="40"/>
       <c r="O206" s="40"/>
       <c r="P206" s="41"/>
-      <c r="R206" s="33"/>
-[...1 lines deleted...]
-    <row r="207" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="207" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B207" s="42"/>
       <c r="D207" s="33"/>
       <c r="E207" s="33"/>
       <c r="F207" s="34"/>
       <c r="G207" s="34"/>
       <c r="H207" s="35"/>
       <c r="I207" s="33"/>
       <c r="J207" s="36"/>
       <c r="K207" s="37"/>
       <c r="L207" s="38"/>
       <c r="M207" s="39"/>
       <c r="N207" s="40"/>
       <c r="O207" s="40"/>
       <c r="P207" s="41"/>
-      <c r="R207" s="33"/>
-[...1 lines deleted...]
-    <row r="208" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="208" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B208" s="42"/>
       <c r="D208" s="33"/>
       <c r="E208" s="33"/>
       <c r="F208" s="34"/>
       <c r="G208" s="34"/>
       <c r="H208" s="35"/>
       <c r="I208" s="33"/>
       <c r="J208" s="36"/>
       <c r="K208" s="37"/>
       <c r="L208" s="38"/>
       <c r="M208" s="39"/>
       <c r="N208" s="40"/>
       <c r="O208" s="40"/>
       <c r="P208" s="41"/>
-      <c r="R208" s="33"/>
-[...1 lines deleted...]
-    <row r="209" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="209" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B209" s="42"/>
       <c r="D209" s="33"/>
       <c r="E209" s="33"/>
       <c r="F209" s="34"/>
       <c r="G209" s="34"/>
       <c r="H209" s="35"/>
       <c r="I209" s="33"/>
       <c r="J209" s="36"/>
       <c r="K209" s="37"/>
       <c r="L209" s="38"/>
       <c r="M209" s="39"/>
       <c r="N209" s="40"/>
       <c r="O209" s="40"/>
       <c r="P209" s="41"/>
-      <c r="R209" s="33"/>
-[...1 lines deleted...]
-    <row r="210" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="210" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B210" s="42"/>
       <c r="D210" s="33"/>
       <c r="E210" s="33"/>
       <c r="F210" s="34"/>
       <c r="G210" s="34"/>
       <c r="H210" s="35"/>
       <c r="I210" s="33"/>
       <c r="J210" s="36"/>
       <c r="K210" s="37"/>
       <c r="L210" s="38"/>
       <c r="M210" s="39"/>
       <c r="N210" s="40"/>
       <c r="O210" s="40"/>
       <c r="P210" s="41"/>
-      <c r="R210" s="33"/>
-[...1 lines deleted...]
-    <row r="211" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="211" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B211" s="42"/>
       <c r="D211" s="33"/>
       <c r="E211" s="33"/>
       <c r="F211" s="34"/>
       <c r="G211" s="34"/>
       <c r="H211" s="35"/>
       <c r="I211" s="33"/>
       <c r="J211" s="36"/>
       <c r="K211" s="37"/>
       <c r="L211" s="38"/>
       <c r="M211" s="39"/>
       <c r="N211" s="40"/>
       <c r="O211" s="40"/>
       <c r="P211" s="41"/>
-      <c r="R211" s="33"/>
-[...1 lines deleted...]
-    <row r="212" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="212" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B212" s="42"/>
       <c r="D212" s="33"/>
       <c r="E212" s="33"/>
       <c r="F212" s="34"/>
       <c r="G212" s="34"/>
       <c r="H212" s="35"/>
       <c r="I212" s="33"/>
       <c r="J212" s="36"/>
       <c r="K212" s="37"/>
       <c r="L212" s="38"/>
       <c r="M212" s="39"/>
       <c r="N212" s="40"/>
       <c r="O212" s="40"/>
       <c r="P212" s="41"/>
-      <c r="R212" s="33"/>
-[...1 lines deleted...]
-    <row r="213" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="213" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B213" s="42"/>
       <c r="D213" s="33"/>
       <c r="E213" s="33"/>
       <c r="F213" s="34"/>
       <c r="G213" s="34"/>
       <c r="H213" s="35"/>
       <c r="I213" s="33"/>
       <c r="J213" s="36"/>
       <c r="K213" s="37"/>
       <c r="L213" s="38"/>
       <c r="M213" s="39"/>
       <c r="N213" s="40"/>
       <c r="O213" s="40"/>
       <c r="P213" s="41"/>
-      <c r="R213" s="33"/>
-[...1 lines deleted...]
-    <row r="214" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="214" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B214" s="42"/>
       <c r="D214" s="33"/>
       <c r="E214" s="33"/>
       <c r="F214" s="34"/>
       <c r="G214" s="34"/>
       <c r="H214" s="35"/>
       <c r="I214" s="33"/>
       <c r="J214" s="36"/>
       <c r="K214" s="37"/>
       <c r="L214" s="38"/>
       <c r="M214" s="39"/>
       <c r="N214" s="40"/>
       <c r="O214" s="40"/>
       <c r="P214" s="41"/>
-      <c r="R214" s="33"/>
-[...1 lines deleted...]
-    <row r="215" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="215" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B215" s="42"/>
       <c r="D215" s="33"/>
       <c r="E215" s="33"/>
       <c r="F215" s="34"/>
       <c r="G215" s="34"/>
       <c r="H215" s="35"/>
       <c r="I215" s="33"/>
       <c r="J215" s="36"/>
       <c r="K215" s="37"/>
       <c r="L215" s="38"/>
       <c r="M215" s="39"/>
       <c r="N215" s="40"/>
       <c r="O215" s="40"/>
       <c r="P215" s="41"/>
-      <c r="R215" s="33"/>
-[...1 lines deleted...]
-    <row r="216" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="216" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B216" s="42"/>
       <c r="D216" s="33"/>
       <c r="E216" s="33"/>
       <c r="F216" s="34"/>
       <c r="G216" s="34"/>
       <c r="H216" s="35"/>
       <c r="I216" s="33"/>
       <c r="J216" s="36"/>
       <c r="K216" s="37"/>
       <c r="L216" s="38"/>
       <c r="M216" s="39"/>
       <c r="N216" s="40"/>
       <c r="O216" s="40"/>
       <c r="P216" s="41"/>
-      <c r="R216" s="33"/>
-[...1 lines deleted...]
-    <row r="217" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="217" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B217" s="42"/>
       <c r="D217" s="33"/>
       <c r="E217" s="33"/>
       <c r="F217" s="34"/>
       <c r="G217" s="34"/>
       <c r="H217" s="35"/>
       <c r="I217" s="33"/>
       <c r="J217" s="36"/>
       <c r="K217" s="37"/>
       <c r="L217" s="38"/>
       <c r="M217" s="39"/>
       <c r="N217" s="40"/>
       <c r="O217" s="40"/>
       <c r="P217" s="41"/>
-      <c r="R217" s="33"/>
-[...1 lines deleted...]
-    <row r="218" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="218" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B218" s="42"/>
       <c r="D218" s="33"/>
       <c r="E218" s="33"/>
       <c r="F218" s="34"/>
       <c r="G218" s="34"/>
       <c r="H218" s="35"/>
       <c r="I218" s="33"/>
       <c r="J218" s="36"/>
       <c r="K218" s="37"/>
       <c r="L218" s="38"/>
       <c r="M218" s="39"/>
       <c r="N218" s="40"/>
       <c r="O218" s="40"/>
       <c r="P218" s="41"/>
-      <c r="R218" s="33"/>
-[...1 lines deleted...]
-    <row r="219" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="219" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B219" s="42"/>
       <c r="D219" s="33"/>
       <c r="E219" s="33"/>
       <c r="F219" s="34"/>
       <c r="G219" s="34"/>
       <c r="H219" s="35"/>
       <c r="I219" s="33"/>
       <c r="J219" s="36"/>
       <c r="K219" s="37"/>
       <c r="L219" s="38"/>
       <c r="M219" s="39"/>
       <c r="N219" s="40"/>
       <c r="O219" s="40"/>
       <c r="P219" s="41"/>
-      <c r="R219" s="33"/>
-[...1 lines deleted...]
-    <row r="220" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="220" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B220" s="42"/>
       <c r="D220" s="33"/>
       <c r="E220" s="33"/>
       <c r="F220" s="34"/>
       <c r="G220" s="34"/>
       <c r="H220" s="35"/>
       <c r="I220" s="33"/>
       <c r="J220" s="36"/>
       <c r="K220" s="37"/>
       <c r="L220" s="38"/>
       <c r="M220" s="39"/>
       <c r="N220" s="40"/>
       <c r="O220" s="40"/>
       <c r="P220" s="41"/>
-      <c r="R220" s="33"/>
-[...1 lines deleted...]
-    <row r="221" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="221" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B221" s="42"/>
       <c r="D221" s="33"/>
       <c r="E221" s="33"/>
       <c r="F221" s="34"/>
       <c r="G221" s="34"/>
       <c r="H221" s="35"/>
       <c r="I221" s="33"/>
       <c r="J221" s="36"/>
       <c r="K221" s="37"/>
       <c r="L221" s="38"/>
       <c r="M221" s="39"/>
       <c r="N221" s="40"/>
       <c r="O221" s="40"/>
       <c r="P221" s="41"/>
-      <c r="R221" s="33"/>
-[...1 lines deleted...]
-    <row r="222" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="222" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B222" s="42"/>
       <c r="D222" s="33"/>
       <c r="E222" s="33"/>
       <c r="F222" s="34"/>
       <c r="G222" s="34"/>
       <c r="H222" s="35"/>
       <c r="I222" s="33"/>
       <c r="J222" s="36"/>
       <c r="K222" s="37"/>
       <c r="L222" s="38"/>
       <c r="M222" s="39"/>
       <c r="N222" s="40"/>
       <c r="O222" s="40"/>
       <c r="P222" s="41"/>
-      <c r="R222" s="33"/>
-[...1 lines deleted...]
-    <row r="223" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="223" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B223" s="42"/>
       <c r="D223" s="33"/>
       <c r="E223" s="33"/>
       <c r="F223" s="34"/>
       <c r="G223" s="34"/>
       <c r="H223" s="35"/>
       <c r="I223" s="33"/>
       <c r="J223" s="36"/>
       <c r="K223" s="37"/>
       <c r="L223" s="38"/>
       <c r="M223" s="39"/>
       <c r="N223" s="40"/>
       <c r="O223" s="40"/>
       <c r="P223" s="41"/>
-      <c r="R223" s="33"/>
-[...1 lines deleted...]
-    <row r="224" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="224" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B224" s="42"/>
       <c r="D224" s="33"/>
       <c r="E224" s="33"/>
       <c r="F224" s="34"/>
       <c r="G224" s="34"/>
       <c r="H224" s="35"/>
       <c r="I224" s="33"/>
       <c r="J224" s="36"/>
       <c r="K224" s="37"/>
       <c r="L224" s="38"/>
       <c r="M224" s="39"/>
       <c r="N224" s="40"/>
       <c r="O224" s="40"/>
       <c r="P224" s="41"/>
-      <c r="R224" s="33"/>
-[...1 lines deleted...]
-    <row r="225" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="225" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B225" s="42"/>
       <c r="D225" s="33"/>
       <c r="E225" s="33"/>
       <c r="F225" s="34"/>
       <c r="G225" s="34"/>
       <c r="H225" s="35"/>
       <c r="I225" s="33"/>
       <c r="J225" s="36"/>
       <c r="K225" s="37"/>
       <c r="L225" s="38"/>
       <c r="M225" s="39"/>
       <c r="N225" s="40"/>
       <c r="O225" s="40"/>
       <c r="P225" s="41"/>
-      <c r="R225" s="33"/>
-[...1 lines deleted...]
-    <row r="226" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="226" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B226" s="42"/>
       <c r="D226" s="33"/>
       <c r="E226" s="33"/>
       <c r="F226" s="34"/>
       <c r="G226" s="34"/>
       <c r="H226" s="35"/>
       <c r="I226" s="33"/>
       <c r="J226" s="36"/>
       <c r="K226" s="37"/>
       <c r="L226" s="38"/>
       <c r="M226" s="39"/>
       <c r="N226" s="40"/>
       <c r="O226" s="40"/>
       <c r="P226" s="41"/>
-      <c r="R226" s="33"/>
-[...1 lines deleted...]
-    <row r="227" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="227" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B227" s="42"/>
       <c r="D227" s="33"/>
       <c r="E227" s="33"/>
       <c r="F227" s="34"/>
       <c r="G227" s="34"/>
       <c r="H227" s="35"/>
       <c r="I227" s="33"/>
       <c r="J227" s="36"/>
       <c r="K227" s="37"/>
       <c r="L227" s="38"/>
       <c r="M227" s="39"/>
       <c r="N227" s="40"/>
       <c r="O227" s="40"/>
       <c r="P227" s="41"/>
-      <c r="R227" s="33"/>
-[...1 lines deleted...]
-    <row r="228" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="228" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B228" s="42"/>
       <c r="D228" s="33"/>
       <c r="E228" s="33"/>
       <c r="F228" s="34"/>
       <c r="G228" s="34"/>
       <c r="H228" s="35"/>
       <c r="I228" s="33"/>
       <c r="J228" s="36"/>
       <c r="K228" s="37"/>
       <c r="L228" s="38"/>
       <c r="M228" s="39"/>
       <c r="N228" s="40"/>
       <c r="O228" s="40"/>
       <c r="P228" s="41"/>
-      <c r="R228" s="33"/>
-[...1 lines deleted...]
-    <row r="229" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="229" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B229" s="42"/>
       <c r="D229" s="33"/>
       <c r="E229" s="33"/>
       <c r="F229" s="34"/>
       <c r="G229" s="34"/>
       <c r="H229" s="35"/>
       <c r="I229" s="33"/>
       <c r="J229" s="36"/>
       <c r="K229" s="37"/>
       <c r="L229" s="38"/>
       <c r="M229" s="39"/>
       <c r="N229" s="40"/>
       <c r="O229" s="40"/>
       <c r="P229" s="41"/>
-      <c r="R229" s="33"/>
-[...1 lines deleted...]
-    <row r="230" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="230" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B230" s="42"/>
       <c r="D230" s="33"/>
       <c r="E230" s="33"/>
       <c r="F230" s="34"/>
       <c r="G230" s="34"/>
       <c r="H230" s="35"/>
       <c r="I230" s="33"/>
       <c r="J230" s="36"/>
       <c r="K230" s="37"/>
       <c r="L230" s="38"/>
       <c r="M230" s="39"/>
       <c r="N230" s="40"/>
       <c r="O230" s="40"/>
       <c r="P230" s="41"/>
-      <c r="R230" s="33"/>
-[...1 lines deleted...]
-    <row r="231" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="231" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B231" s="42"/>
       <c r="D231" s="33"/>
       <c r="E231" s="33"/>
       <c r="F231" s="34"/>
       <c r="G231" s="34"/>
       <c r="H231" s="35"/>
       <c r="I231" s="33"/>
       <c r="J231" s="36"/>
       <c r="K231" s="37"/>
       <c r="L231" s="38"/>
       <c r="M231" s="39"/>
       <c r="N231" s="40"/>
       <c r="O231" s="40"/>
       <c r="P231" s="41"/>
-      <c r="R231" s="33"/>
-[...1 lines deleted...]
-    <row r="232" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="232" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B232" s="42"/>
       <c r="D232" s="33"/>
       <c r="E232" s="33"/>
       <c r="F232" s="34"/>
       <c r="G232" s="34"/>
       <c r="H232" s="35"/>
       <c r="I232" s="33"/>
       <c r="J232" s="36"/>
       <c r="K232" s="37"/>
       <c r="L232" s="38"/>
       <c r="M232" s="39"/>
       <c r="N232" s="40"/>
       <c r="O232" s="40"/>
       <c r="P232" s="41"/>
-      <c r="R232" s="33"/>
-[...1 lines deleted...]
-    <row r="233" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="233" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B233" s="42"/>
       <c r="D233" s="33"/>
       <c r="E233" s="33"/>
       <c r="F233" s="34"/>
       <c r="G233" s="34"/>
       <c r="H233" s="35"/>
       <c r="I233" s="33"/>
       <c r="J233" s="36"/>
       <c r="K233" s="37"/>
       <c r="L233" s="38"/>
       <c r="M233" s="39"/>
       <c r="N233" s="40"/>
       <c r="O233" s="40"/>
       <c r="P233" s="41"/>
-      <c r="R233" s="33"/>
-[...1 lines deleted...]
-    <row r="234" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="234" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B234" s="42"/>
       <c r="D234" s="33"/>
       <c r="E234" s="33"/>
       <c r="F234" s="34"/>
       <c r="G234" s="34"/>
       <c r="H234" s="35"/>
       <c r="I234" s="33"/>
       <c r="J234" s="36"/>
       <c r="K234" s="37"/>
       <c r="L234" s="38"/>
       <c r="M234" s="39"/>
       <c r="N234" s="40"/>
       <c r="O234" s="40"/>
       <c r="P234" s="41"/>
-      <c r="R234" s="33"/>
-[...1 lines deleted...]
-    <row r="235" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="235" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B235" s="42"/>
       <c r="D235" s="33"/>
       <c r="E235" s="33"/>
       <c r="F235" s="34"/>
       <c r="G235" s="34"/>
       <c r="H235" s="35"/>
       <c r="I235" s="33"/>
       <c r="J235" s="36"/>
       <c r="K235" s="37"/>
       <c r="L235" s="38"/>
       <c r="M235" s="39"/>
       <c r="N235" s="40"/>
       <c r="O235" s="40"/>
       <c r="P235" s="41"/>
-      <c r="R235" s="33"/>
-[...1 lines deleted...]
-    <row r="236" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="236" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B236" s="42"/>
       <c r="D236" s="33"/>
       <c r="E236" s="33"/>
       <c r="F236" s="34"/>
       <c r="G236" s="34"/>
       <c r="H236" s="35"/>
       <c r="I236" s="33"/>
       <c r="J236" s="36"/>
       <c r="K236" s="37"/>
       <c r="L236" s="38"/>
       <c r="M236" s="39"/>
       <c r="N236" s="40"/>
       <c r="O236" s="40"/>
       <c r="P236" s="41"/>
-      <c r="R236" s="33"/>
-[...1 lines deleted...]
-    <row r="237" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="237" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B237" s="42"/>
       <c r="D237" s="33"/>
       <c r="E237" s="33"/>
       <c r="F237" s="34"/>
       <c r="G237" s="34"/>
       <c r="H237" s="35"/>
       <c r="I237" s="33"/>
       <c r="J237" s="36"/>
       <c r="K237" s="37"/>
       <c r="L237" s="38"/>
       <c r="M237" s="39"/>
       <c r="N237" s="40"/>
       <c r="O237" s="40"/>
       <c r="P237" s="41"/>
-      <c r="R237" s="33"/>
-[...1 lines deleted...]
-    <row r="238" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="238" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B238" s="42"/>
       <c r="D238" s="33"/>
       <c r="E238" s="33"/>
       <c r="F238" s="34"/>
       <c r="G238" s="34"/>
       <c r="H238" s="35"/>
       <c r="I238" s="33"/>
       <c r="J238" s="36"/>
       <c r="K238" s="37"/>
       <c r="L238" s="38"/>
       <c r="M238" s="39"/>
       <c r="N238" s="40"/>
       <c r="O238" s="40"/>
       <c r="P238" s="41"/>
-      <c r="R238" s="33"/>
-[...1 lines deleted...]
-    <row r="239" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="239" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B239" s="42"/>
       <c r="D239" s="33"/>
       <c r="E239" s="33"/>
       <c r="F239" s="34"/>
       <c r="G239" s="34"/>
       <c r="H239" s="35"/>
       <c r="I239" s="33"/>
       <c r="J239" s="36"/>
       <c r="K239" s="37"/>
       <c r="L239" s="38"/>
       <c r="M239" s="39"/>
       <c r="N239" s="40"/>
       <c r="O239" s="40"/>
       <c r="P239" s="41"/>
-      <c r="R239" s="33"/>
-[...1 lines deleted...]
-    <row r="240" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="240" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B240" s="42"/>
       <c r="D240" s="33"/>
       <c r="E240" s="33"/>
       <c r="F240" s="34"/>
       <c r="G240" s="34"/>
       <c r="H240" s="35"/>
       <c r="I240" s="33"/>
       <c r="J240" s="36"/>
       <c r="K240" s="37"/>
       <c r="L240" s="38"/>
       <c r="M240" s="39"/>
       <c r="N240" s="40"/>
       <c r="O240" s="40"/>
       <c r="P240" s="41"/>
-      <c r="R240" s="33"/>
-[...1 lines deleted...]
-    <row r="241" spans="2:18" x14ac:dyDescent="0.25">
+    </row>
+    <row r="241" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B241" s="42"/>
       <c r="D241" s="33"/>
       <c r="E241" s="33"/>
       <c r="F241" s="34"/>
       <c r="G241" s="34"/>
       <c r="H241" s="35"/>
       <c r="I241" s="33"/>
       <c r="J241" s="36"/>
       <c r="K241" s="37"/>
       <c r="L241" s="38"/>
       <c r="M241" s="39"/>
       <c r="N241" s="40"/>
       <c r="O241" s="40"/>
       <c r="P241" s="41"/>
-      <c r="R241" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B22:P23"/>
     <mergeCell ref="B7:P7"/>
     <mergeCell ref="B11:P11"/>
     <mergeCell ref="B15:P15"/>
     <mergeCell ref="B13:P13"/>
     <mergeCell ref="B9:P9"/>
   </mergeCells>
   <phoneticPr fontId="11" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="H6" r:id="rId1"/>
+    <hyperlink ref="H6" r:id="rId1" xr:uid="{33CCFAD7-DF43-418A-8354-86EDE75EB1D6}"/>
   </hyperlinks>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="54" orientation="landscape" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>2023</vt:lpstr>
+      <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>Feuil1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Etat de Genève</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>JOSTS</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...18 lines deleted...]
-</file>