--- v0 (2026-05-06)
+++ v1 (2026-11-04)
@@ -1,490 +1,633 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\UO3520\VDA\EMTL\Nouveau formulaire Excel 2026 05 04\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\uribea\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6087B65F-8591-4C8A-8F73-FD2DE22BCFB6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D4FEFD82-A581-4974-9E85-B7AE52B6B5B6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="u+SGk8yOAL4gc9ppI8Lh95F1qJ4ALcWDsqfbYUnHP+QlaBuM0fqDc/RIsWbYMNrE7h51hHLwP4isuykWESa+0Q==" workbookSaltValue="g1uMSMuQO0/JEjv5Bkx6XA==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="1800" windowWidth="29040" windowHeight="15720" xr2:uid="{E81E27C6-3C7E-4807-95A6-554E29A3CB3D}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{E81E27C6-3C7E-4807-95A6-554E29A3CB3D}"/>
   </bookViews>
   <sheets>
     <sheet name="Feuil1" sheetId="1" r:id="rId1"/>
     <sheet name="Feuil2" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="type_emtl">Feuil2!$A$1:$A$9</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="E2" i="1" l="1"/>
+  <c r="E1" i="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <si>
     <t>Marque et modèle</t>
   </si>
   <si>
     <t>N° de série</t>
   </si>
   <si>
     <t>Type d'appareil</t>
   </si>
   <si>
     <t>IRM</t>
   </si>
   <si>
     <t>Angiographie</t>
   </si>
   <si>
     <t>Robots chirurgicaux</t>
   </si>
   <si>
     <t>PET</t>
   </si>
   <si>
     <t>SPECT</t>
   </si>
   <si>
     <t>Scanner à rayon X</t>
   </si>
   <si>
     <t>Minéralométrie à rayons X</t>
   </si>
   <si>
     <t>Scintigraphie</t>
   </si>
   <si>
     <t>Autre (veuillez spécifier dans la colonne commentaires)</t>
   </si>
   <si>
     <t>Commentaires</t>
   </si>
   <si>
     <t>Nombre d'examens annuels</t>
   </si>
   <si>
     <t>Nom de l'institution</t>
   </si>
   <si>
     <t>Numéro REG de l'institution</t>
   </si>
   <si>
-    <t>A compléter</t>
-[...29 lines deleted...]
-    </r>
+    <t>N°</t>
+  </si>
+  <si>
+    <t>Date d'acquisition</t>
+  </si>
+  <si>
+    <t>Date mise en service</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cadre de réalisation des examens </t>
+  </si>
+  <si>
+    <t>Profil pathologique majoritaire des patients examinés</t>
+  </si>
+  <si>
+    <t>Tranche d’âge moyenne des patients examinés </t>
+  </si>
+  <si>
+    <t>Exclusivité en ambulatoire</t>
+  </si>
+  <si>
+    <t>Répartition équilibrée (ambulatoire et stationnaire)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Exclusivité en stationnaire </t>
+  </si>
+  <si>
+    <t>Pathologies cardiovasculaires</t>
+  </si>
+  <si>
+    <t>Pathologies respiratoires / Pneumologie</t>
+  </si>
+  <si>
+    <t>Oncologie / Hématologie</t>
+  </si>
+  <si>
+    <t>Maladies infectieuses</t>
+  </si>
+  <si>
+    <t>Neurologie / Psychiatrie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pathologies métaboliques / Endocrinologie </t>
+  </si>
+  <si>
+    <t>Gastro-entérologie / Hépatologie</t>
+  </si>
+  <si>
+    <t>Rhumatologie / Appareil locomoteur</t>
+  </si>
+  <si>
+    <t>Néphrologie / Urologie</t>
+  </si>
+  <si>
+    <t>Autre domaine clinique</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pédiatrie : &lt; 18 ans </t>
+  </si>
+  <si>
+    <t>Adultes jeunes : 18 – 39 ans</t>
+  </si>
+  <si>
+    <t>Adultes : 40 – 64 ans</t>
+  </si>
+  <si>
+    <t>Seniors : 65 – 74 ans</t>
+  </si>
+  <si>
+    <t>Personnes âgées : 75 ans et plus</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
+      <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="11">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...7 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
-[...13 lines deleted...]
-      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="medium">
-[...13 lines deleted...]
-      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="medium">
-[...1 lines deleted...]
-      </right>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="1" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="14" fontId="4" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="3">
+    <dxf>
+      <font>
+        <color theme="6" tint="0.39994506668294322"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="5" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>4</xdr:col>
+      <xdr:col>5</xdr:col>
       <xdr:colOff>638175</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>828675</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="ZoneTexte 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{030DE394-AE3A-4D0C-A720-4161C010F64C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1057275" y="0"/>
           <a:ext cx="2628900" cy="828675"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
@@ -688,57 +831,57 @@
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:endParaRPr lang="fr-CH" sz="1100">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:endParaRPr lang="fr-CH" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>1133475</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>6</xdr:col>
+      <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="8" name="ZoneTexte 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54AEA58D-1C80-4002-90C9-3F6AD478E2C6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="57150" y="1133475"/>
           <a:ext cx="37376100" cy="314325"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
@@ -753,90 +896,90 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="fr-CH" sz="1100" b="1" i="1" baseline="0"/>
             <a:t>LE NOMBRE D'EQUIPEMENTS PAR ETABLISSEMENT </a:t>
           </a:r>
           <a:endParaRPr lang="fr-CH" sz="1100" b="1" i="1"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>0</xdr:col>
-      <xdr:colOff>57150</xdr:colOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>103132</xdr:colOff>
       <xdr:row>2</xdr:row>
-      <xdr:rowOff>95250</xdr:rowOff>
+      <xdr:rowOff>82112</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>0</xdr:col>
-      <xdr:colOff>969645</xdr:colOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1015627</xdr:colOff>
       <xdr:row>2</xdr:row>
-      <xdr:rowOff>780574</xdr:rowOff>
+      <xdr:rowOff>767436</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="Image 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5EC9FCF-C811-0A20-D908-6DA9460EB51C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="57150" y="95250"/>
-          <a:ext cx="923925" cy="692944"/>
+          <a:off x="530115" y="410560"/>
+          <a:ext cx="912495" cy="685324"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
@@ -1120,688 +1263,1114 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6F89376F-AE89-4103-9918-105885FA96E6}">
-  <dimension ref="A1:G52"/>
+  <dimension ref="A1:K54"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
-      <selection activeCell="J8" sqref="J8"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="26.44140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="14.88671875" customWidth="1"/>
+    <col min="1" max="1" width="6.42578125" customWidth="1"/>
+    <col min="2" max="2" width="26.42578125" customWidth="1"/>
+    <col min="4" max="4" width="18.42578125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="11.42578125" style="1"/>
+    <col min="8" max="8" width="14.5703125" customWidth="1"/>
+    <col min="9" max="9" width="16.28515625" customWidth="1"/>
+    <col min="10" max="10" width="18.140625" customWidth="1"/>
+    <col min="11" max="11" width="28" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A1" s="20" t="s">
+    <row r="1" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A1" s="30"/>
+      <c r="B1" s="31" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="23" t="s">
+      <c r="C1" s="32"/>
+      <c r="D1" s="8"/>
+      <c r="E1" s="33" t="str">
+        <f>IF(D1="", "Vous devez impérativement remplir le nom de votre institution", "")</f>
+        <v>Vous devez impérativement remplir le nom de votre institution</v>
+      </c>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="30"/>
+      <c r="K1" s="30"/>
+    </row>
+    <row r="2" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A2" s="30"/>
+      <c r="B2" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="C2" s="32"/>
+      <c r="D2" s="8"/>
+      <c r="E2" s="33" t="str">
+        <f>IF(D2="", "Vous devez impérativement remplir le numéro REG de votre institution", "")</f>
+        <v>Vous devez impérativement remplir le numéro REG de votre institution</v>
+      </c>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+      <c r="H2" s="30"/>
+      <c r="I2" s="30"/>
+      <c r="J2" s="30"/>
+      <c r="K2" s="30"/>
+    </row>
+    <row r="3" spans="1:11" ht="67.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="29"/>
+      <c r="B3" s="29"/>
+      <c r="C3" s="29"/>
+      <c r="D3" s="29"/>
+      <c r="E3" s="29"/>
+      <c r="F3" s="29"/>
+      <c r="G3" s="29"/>
+      <c r="H3" s="29"/>
+      <c r="I3" s="29"/>
+      <c r="J3" s="29"/>
+      <c r="K3" s="29"/>
+    </row>
+    <row r="4" spans="1:11" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="C1" s="19"/>
-[...6 lines deleted...]
-      <c r="A2" s="20" t="s">
+      <c r="B4" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="G4" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="H4" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="I4" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J4" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K4" s="7" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A5" s="2">
+        <v>1</v>
+      </c>
+      <c r="B5" s="9"/>
+      <c r="C5" s="10"/>
+      <c r="D5" s="11"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="11"/>
+      <c r="G5" s="10"/>
+      <c r="H5" s="12"/>
+      <c r="I5" s="12"/>
+      <c r="J5" s="12"/>
+      <c r="K5" s="13"/>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A6" s="2">
+        <v>2</v>
+      </c>
+      <c r="B6" s="9"/>
+      <c r="C6" s="10"/>
+      <c r="D6" s="11"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="11"/>
+      <c r="G6" s="10"/>
+      <c r="H6" s="12"/>
+      <c r="I6" s="12"/>
+      <c r="J6" s="12"/>
+      <c r="K6" s="13"/>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A7" s="2">
+        <v>3</v>
+      </c>
+      <c r="B7" s="9"/>
+      <c r="C7" s="10"/>
+      <c r="D7" s="11"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="11"/>
+      <c r="G7" s="10"/>
+      <c r="H7" s="12"/>
+      <c r="I7" s="12"/>
+      <c r="J7" s="12"/>
+      <c r="K7" s="13"/>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A8" s="2">
+        <v>4</v>
+      </c>
+      <c r="B8" s="9"/>
+      <c r="C8" s="10"/>
+      <c r="D8" s="11"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="11"/>
+      <c r="G8" s="10"/>
+      <c r="H8" s="12"/>
+      <c r="I8" s="12"/>
+      <c r="J8" s="12"/>
+      <c r="K8" s="13"/>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A9" s="2">
+        <v>5</v>
+      </c>
+      <c r="B9" s="9"/>
+      <c r="C9" s="10"/>
+      <c r="D9" s="11"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="11"/>
+      <c r="G9" s="10"/>
+      <c r="H9" s="12"/>
+      <c r="I9" s="12"/>
+      <c r="J9" s="12"/>
+      <c r="K9" s="13"/>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A10" s="2">
+        <v>6</v>
+      </c>
+      <c r="B10" s="9"/>
+      <c r="C10" s="10"/>
+      <c r="D10" s="10"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="11"/>
+      <c r="G10" s="10"/>
+      <c r="H10" s="12"/>
+      <c r="I10" s="12"/>
+      <c r="J10" s="12"/>
+      <c r="K10" s="13"/>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A11" s="2">
+        <v>7</v>
+      </c>
+      <c r="B11" s="9"/>
+      <c r="C11" s="10"/>
+      <c r="D11" s="10"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="11"/>
+      <c r="G11" s="10"/>
+      <c r="H11" s="12"/>
+      <c r="I11" s="12"/>
+      <c r="J11" s="12"/>
+      <c r="K11" s="13"/>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A12" s="2">
+        <v>8</v>
+      </c>
+      <c r="B12" s="9"/>
+      <c r="C12" s="10"/>
+      <c r="D12" s="10"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="11"/>
+      <c r="G12" s="10"/>
+      <c r="H12" s="12"/>
+      <c r="I12" s="12"/>
+      <c r="J12" s="12"/>
+      <c r="K12" s="13"/>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A13" s="2">
+        <v>9</v>
+      </c>
+      <c r="B13" s="9"/>
+      <c r="C13" s="10"/>
+      <c r="D13" s="10"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="11"/>
+      <c r="G13" s="10"/>
+      <c r="H13" s="12"/>
+      <c r="I13" s="12"/>
+      <c r="J13" s="12"/>
+      <c r="K13" s="13"/>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A14" s="2">
+        <v>10</v>
+      </c>
+      <c r="B14" s="9"/>
+      <c r="C14" s="10"/>
+      <c r="D14" s="10"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="11"/>
+      <c r="G14" s="10"/>
+      <c r="H14" s="12"/>
+      <c r="I14" s="12"/>
+      <c r="J14" s="12"/>
+      <c r="K14" s="13"/>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A15" s="2">
+        <v>11</v>
+      </c>
+      <c r="B15" s="9"/>
+      <c r="C15" s="10"/>
+      <c r="D15" s="10"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="11"/>
+      <c r="G15" s="10"/>
+      <c r="H15" s="12"/>
+      <c r="I15" s="12"/>
+      <c r="J15" s="12"/>
+      <c r="K15" s="13"/>
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A16" s="2">
+        <v>12</v>
+      </c>
+      <c r="B16" s="9"/>
+      <c r="C16" s="10"/>
+      <c r="D16" s="10"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="11"/>
+      <c r="G16" s="10"/>
+      <c r="H16" s="12"/>
+      <c r="I16" s="12"/>
+      <c r="J16" s="12"/>
+      <c r="K16" s="13"/>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A17" s="2">
+        <v>13</v>
+      </c>
+      <c r="B17" s="9"/>
+      <c r="C17" s="10"/>
+      <c r="D17" s="10"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="11"/>
+      <c r="G17" s="10"/>
+      <c r="H17" s="12"/>
+      <c r="I17" s="12"/>
+      <c r="J17" s="12"/>
+      <c r="K17" s="13"/>
+    </row>
+    <row r="18" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A18" s="2">
+        <v>14</v>
+      </c>
+      <c r="B18" s="9"/>
+      <c r="C18" s="10"/>
+      <c r="D18" s="10"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="11"/>
+      <c r="G18" s="10"/>
+      <c r="H18" s="12"/>
+      <c r="I18" s="12"/>
+      <c r="J18" s="12"/>
+      <c r="K18" s="13"/>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A19" s="2">
         <v>15</v>
       </c>
-      <c r="B2" s="23" t="s">
+      <c r="B19" s="9"/>
+      <c r="C19" s="10"/>
+      <c r="D19" s="10"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="11"/>
+      <c r="G19" s="10"/>
+      <c r="H19" s="12"/>
+      <c r="I19" s="12"/>
+      <c r="J19" s="12"/>
+      <c r="K19" s="13"/>
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A20" s="2">
         <v>16</v>
       </c>
-      <c r="C2" s="19"/>
-[...23 lines deleted...]
-      <c r="D4" s="2" t="s">
+      <c r="B20" s="9"/>
+      <c r="C20" s="10"/>
+      <c r="D20" s="10"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="11"/>
+      <c r="G20" s="10"/>
+      <c r="H20" s="12"/>
+      <c r="I20" s="12"/>
+      <c r="J20" s="12"/>
+      <c r="K20" s="13"/>
+    </row>
+    <row r="21" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A21" s="2">
+        <v>17</v>
+      </c>
+      <c r="B21" s="9"/>
+      <c r="C21" s="10"/>
+      <c r="D21" s="10"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="11"/>
+      <c r="G21" s="10"/>
+      <c r="H21" s="12"/>
+      <c r="I21" s="12"/>
+      <c r="J21" s="12"/>
+      <c r="K21" s="13"/>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A22" s="2">
         <v>18</v>
       </c>
-      <c r="E4" s="2" t="s">
-[...434 lines deleted...]
-      <c r="B52" s="15"/>
+      <c r="B22" s="9"/>
+      <c r="C22" s="10"/>
+      <c r="D22" s="10"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="11"/>
+      <c r="G22" s="10"/>
+      <c r="H22" s="12"/>
+      <c r="I22" s="12"/>
+      <c r="J22" s="12"/>
+      <c r="K22" s="13"/>
+    </row>
+    <row r="23" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A23" s="2">
+        <v>19</v>
+      </c>
+      <c r="B23" s="9"/>
+      <c r="C23" s="10"/>
+      <c r="D23" s="10"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="11"/>
+      <c r="G23" s="10"/>
+      <c r="H23" s="12"/>
+      <c r="I23" s="12"/>
+      <c r="J23" s="12"/>
+      <c r="K23" s="13"/>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A24" s="2">
+        <v>20</v>
+      </c>
+      <c r="B24" s="9"/>
+      <c r="C24" s="10"/>
+      <c r="D24" s="10"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="11"/>
+      <c r="G24" s="10"/>
+      <c r="H24" s="12"/>
+      <c r="I24" s="12"/>
+      <c r="J24" s="12"/>
+      <c r="K24" s="13"/>
+    </row>
+    <row r="25" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A25" s="2">
+        <v>21</v>
+      </c>
+      <c r="B25" s="9"/>
+      <c r="C25" s="10"/>
+      <c r="D25" s="10"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="11"/>
+      <c r="G25" s="10"/>
+      <c r="H25" s="12"/>
+      <c r="I25" s="12"/>
+      <c r="J25" s="12"/>
+      <c r="K25" s="13"/>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A26" s="2">
+        <v>22</v>
+      </c>
+      <c r="B26" s="9"/>
+      <c r="C26" s="10"/>
+      <c r="D26" s="10"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="11"/>
+      <c r="G26" s="10"/>
+      <c r="H26" s="12"/>
+      <c r="I26" s="12"/>
+      <c r="J26" s="12"/>
+      <c r="K26" s="13"/>
+    </row>
+    <row r="27" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A27" s="2">
+        <v>23</v>
+      </c>
+      <c r="B27" s="9"/>
+      <c r="C27" s="10"/>
+      <c r="D27" s="10"/>
+      <c r="E27" s="11"/>
+      <c r="F27" s="11"/>
+      <c r="G27" s="10"/>
+      <c r="H27" s="12"/>
+      <c r="I27" s="12"/>
+      <c r="J27" s="12"/>
+      <c r="K27" s="13"/>
+    </row>
+    <row r="28" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A28" s="2">
+        <v>24</v>
+      </c>
+      <c r="B28" s="9"/>
+      <c r="C28" s="10"/>
+      <c r="D28" s="10"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="11"/>
+      <c r="G28" s="10"/>
+      <c r="H28" s="12"/>
+      <c r="I28" s="12"/>
+      <c r="J28" s="12"/>
+      <c r="K28" s="13"/>
+    </row>
+    <row r="29" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A29" s="2">
+        <v>25</v>
+      </c>
+      <c r="B29" s="9"/>
+      <c r="C29" s="10"/>
+      <c r="D29" s="10"/>
+      <c r="E29" s="11"/>
+      <c r="F29" s="11"/>
+      <c r="G29" s="10"/>
+      <c r="H29" s="12"/>
+      <c r="I29" s="12"/>
+      <c r="J29" s="12"/>
+      <c r="K29" s="13"/>
+    </row>
+    <row r="30" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A30" s="2">
+        <v>26</v>
+      </c>
+      <c r="B30" s="9"/>
+      <c r="C30" s="10"/>
+      <c r="D30" s="10"/>
+      <c r="E30" s="11"/>
+      <c r="F30" s="11"/>
+      <c r="G30" s="10"/>
+      <c r="H30" s="12"/>
+      <c r="I30" s="12"/>
+      <c r="J30" s="12"/>
+      <c r="K30" s="13"/>
+    </row>
+    <row r="31" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A31" s="2">
+        <v>27</v>
+      </c>
+      <c r="B31" s="9"/>
+      <c r="C31" s="10"/>
+      <c r="D31" s="10"/>
+      <c r="E31" s="11"/>
+      <c r="F31" s="11"/>
+      <c r="G31" s="10"/>
+      <c r="H31" s="12"/>
+      <c r="I31" s="12"/>
+      <c r="J31" s="12"/>
+      <c r="K31" s="13"/>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A32" s="2">
+        <v>28</v>
+      </c>
+      <c r="B32" s="9"/>
+      <c r="C32" s="10"/>
+      <c r="D32" s="10"/>
+      <c r="E32" s="11"/>
+      <c r="F32" s="11"/>
+      <c r="G32" s="10"/>
+      <c r="H32" s="12"/>
+      <c r="I32" s="12"/>
+      <c r="J32" s="12"/>
+      <c r="K32" s="13"/>
+    </row>
+    <row r="33" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A33" s="2">
+        <v>29</v>
+      </c>
+      <c r="B33" s="9"/>
+      <c r="C33" s="10"/>
+      <c r="D33" s="10"/>
+      <c r="E33" s="11"/>
+      <c r="F33" s="11"/>
+      <c r="G33" s="10"/>
+      <c r="H33" s="12"/>
+      <c r="I33" s="12"/>
+      <c r="J33" s="12"/>
+      <c r="K33" s="13"/>
+    </row>
+    <row r="34" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A34" s="2">
+        <v>30</v>
+      </c>
+      <c r="B34" s="9"/>
+      <c r="C34" s="10"/>
+      <c r="D34" s="10"/>
+      <c r="E34" s="11"/>
+      <c r="F34" s="11"/>
+      <c r="G34" s="10"/>
+      <c r="H34" s="12"/>
+      <c r="I34" s="12"/>
+      <c r="J34" s="12"/>
+      <c r="K34" s="13"/>
+    </row>
+    <row r="35" spans="1:11" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A35" s="2">
+        <v>31</v>
+      </c>
+      <c r="B35" s="14"/>
+      <c r="C35" s="15"/>
+      <c r="D35" s="15"/>
+      <c r="E35" s="16"/>
+      <c r="F35" s="16"/>
+      <c r="G35" s="17"/>
+      <c r="H35" s="18"/>
+      <c r="I35" s="18"/>
+      <c r="J35" s="18"/>
+      <c r="K35" s="19"/>
+    </row>
+    <row r="36" spans="1:11" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A36" s="2">
+        <v>32</v>
+      </c>
+      <c r="B36" s="20"/>
+      <c r="C36" s="15"/>
+      <c r="D36" s="15"/>
+      <c r="E36" s="16"/>
+      <c r="F36" s="16"/>
+      <c r="G36" s="17"/>
+      <c r="H36" s="18"/>
+      <c r="I36" s="18"/>
+      <c r="J36" s="18"/>
+      <c r="K36" s="19"/>
+    </row>
+    <row r="37" spans="1:11" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A37" s="2">
+        <v>33</v>
+      </c>
+      <c r="B37" s="20"/>
+      <c r="C37" s="15"/>
+      <c r="D37" s="15"/>
+      <c r="E37" s="16"/>
+      <c r="F37" s="16"/>
+      <c r="G37" s="17"/>
+      <c r="H37" s="18"/>
+      <c r="I37" s="18"/>
+      <c r="J37" s="18"/>
+      <c r="K37" s="19"/>
+    </row>
+    <row r="38" spans="1:11" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A38" s="2">
+        <v>34</v>
+      </c>
+      <c r="B38" s="21"/>
+      <c r="C38" s="15"/>
+      <c r="D38" s="15"/>
+      <c r="E38" s="16"/>
+      <c r="F38" s="16"/>
+      <c r="G38" s="17"/>
+      <c r="H38" s="18"/>
+      <c r="I38" s="18"/>
+      <c r="J38" s="18"/>
+      <c r="K38" s="19"/>
+    </row>
+    <row r="39" spans="1:11" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A39" s="2">
+        <v>35</v>
+      </c>
+      <c r="B39" s="20"/>
+      <c r="C39" s="15"/>
+      <c r="D39" s="15"/>
+      <c r="E39" s="16"/>
+      <c r="F39" s="16"/>
+      <c r="G39" s="17"/>
+      <c r="H39" s="18"/>
+      <c r="I39" s="18"/>
+      <c r="J39" s="18"/>
+      <c r="K39" s="19"/>
+    </row>
+    <row r="40" spans="1:11" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A40" s="2">
+        <v>36</v>
+      </c>
+      <c r="B40" s="20"/>
+      <c r="C40" s="15"/>
+      <c r="D40" s="15"/>
+      <c r="E40" s="16"/>
+      <c r="F40" s="16"/>
+      <c r="G40" s="17"/>
+      <c r="H40" s="18"/>
+      <c r="I40" s="18"/>
+      <c r="J40" s="18"/>
+      <c r="K40" s="19"/>
+    </row>
+    <row r="41" spans="1:11" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A41" s="2">
+        <v>37</v>
+      </c>
+      <c r="B41" s="20"/>
+      <c r="C41" s="15"/>
+      <c r="D41" s="15"/>
+      <c r="E41" s="16"/>
+      <c r="F41" s="16"/>
+      <c r="G41" s="17"/>
+      <c r="H41" s="18"/>
+      <c r="I41" s="18"/>
+      <c r="J41" s="18"/>
+      <c r="K41" s="19"/>
+    </row>
+    <row r="42" spans="1:11" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A42" s="2">
+        <v>38</v>
+      </c>
+      <c r="B42" s="14"/>
+      <c r="C42" s="15"/>
+      <c r="D42" s="15"/>
+      <c r="E42" s="16"/>
+      <c r="F42" s="16"/>
+      <c r="G42" s="17"/>
+      <c r="H42" s="18"/>
+      <c r="I42" s="18"/>
+      <c r="J42" s="18"/>
+      <c r="K42" s="19"/>
+    </row>
+    <row r="43" spans="1:11" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A43" s="2">
+        <v>39</v>
+      </c>
+      <c r="B43" s="20"/>
+      <c r="C43" s="15"/>
+      <c r="D43" s="15"/>
+      <c r="E43" s="16"/>
+      <c r="F43" s="16"/>
+      <c r="G43" s="17"/>
+      <c r="H43" s="18"/>
+      <c r="I43" s="18"/>
+      <c r="J43" s="18"/>
+      <c r="K43" s="19"/>
+    </row>
+    <row r="44" spans="1:11" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A44" s="2">
+        <v>40</v>
+      </c>
+      <c r="B44" s="20"/>
+      <c r="C44" s="15"/>
+      <c r="D44" s="15"/>
+      <c r="E44" s="16"/>
+      <c r="F44" s="16"/>
+      <c r="G44" s="17"/>
+      <c r="H44" s="18"/>
+      <c r="I44" s="18"/>
+      <c r="J44" s="18"/>
+      <c r="K44" s="19"/>
+    </row>
+    <row r="45" spans="1:11" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A45" s="2">
+        <v>41</v>
+      </c>
+      <c r="B45" s="21"/>
+      <c r="C45" s="15"/>
+      <c r="D45" s="15"/>
+      <c r="E45" s="16"/>
+      <c r="F45" s="16"/>
+      <c r="G45" s="17"/>
+      <c r="H45" s="18"/>
+      <c r="I45" s="18"/>
+      <c r="J45" s="18"/>
+      <c r="K45" s="19"/>
+    </row>
+    <row r="46" spans="1:11" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A46" s="2">
+        <v>42</v>
+      </c>
+      <c r="B46" s="20"/>
+      <c r="C46" s="15"/>
+      <c r="D46" s="15"/>
+      <c r="E46" s="16"/>
+      <c r="F46" s="16"/>
+      <c r="G46" s="17"/>
+      <c r="H46" s="18"/>
+      <c r="I46" s="18"/>
+      <c r="J46" s="18"/>
+      <c r="K46" s="19"/>
+    </row>
+    <row r="47" spans="1:11" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A47" s="2">
+        <v>43</v>
+      </c>
+      <c r="B47" s="14"/>
+      <c r="C47" s="15"/>
+      <c r="D47" s="15"/>
+      <c r="E47" s="16"/>
+      <c r="F47" s="16"/>
+      <c r="G47" s="17"/>
+      <c r="H47" s="18"/>
+      <c r="I47" s="18"/>
+      <c r="J47" s="18"/>
+      <c r="K47" s="19"/>
+    </row>
+    <row r="48" spans="1:11" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A48" s="2">
+        <v>44</v>
+      </c>
+      <c r="B48" s="20"/>
+      <c r="C48" s="15"/>
+      <c r="D48" s="15"/>
+      <c r="E48" s="16"/>
+      <c r="F48" s="16"/>
+      <c r="G48" s="17"/>
+      <c r="H48" s="18"/>
+      <c r="I48" s="18"/>
+      <c r="J48" s="18"/>
+      <c r="K48" s="19"/>
+    </row>
+    <row r="49" spans="1:11" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A49" s="2">
+        <v>45</v>
+      </c>
+      <c r="B49" s="20"/>
+      <c r="C49" s="15"/>
+      <c r="D49" s="15"/>
+      <c r="E49" s="16"/>
+      <c r="F49" s="16"/>
+      <c r="G49" s="17"/>
+      <c r="H49" s="18"/>
+      <c r="I49" s="18"/>
+      <c r="J49" s="18"/>
+      <c r="K49" s="19"/>
+    </row>
+    <row r="50" spans="1:11" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A50" s="2">
+        <v>46</v>
+      </c>
+      <c r="B50" s="21"/>
+      <c r="C50" s="15"/>
+      <c r="D50" s="15"/>
+      <c r="E50" s="16"/>
+      <c r="F50" s="16"/>
+      <c r="G50" s="17"/>
+      <c r="H50" s="18"/>
+      <c r="I50" s="18"/>
+      <c r="J50" s="18"/>
+      <c r="K50" s="19"/>
+    </row>
+    <row r="51" spans="1:11" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A51" s="2">
+        <v>47</v>
+      </c>
+      <c r="B51" s="15"/>
+      <c r="C51" s="15"/>
+      <c r="D51" s="15"/>
+      <c r="E51" s="16"/>
+      <c r="F51" s="16"/>
+      <c r="G51" s="17"/>
+      <c r="H51" s="17"/>
+      <c r="I51" s="17"/>
+      <c r="J51" s="17"/>
+      <c r="K51" s="15"/>
+    </row>
+    <row r="52" spans="1:11" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A52" s="2">
+        <v>48</v>
+      </c>
+      <c r="B52" s="22"/>
       <c r="C52" s="15"/>
-      <c r="D52" s="16"/>
+      <c r="D52" s="15"/>
       <c r="E52" s="16"/>
-      <c r="F52" s="17"/>
-      <c r="G52" s="18"/>
+      <c r="F52" s="16"/>
+      <c r="G52" s="17"/>
+      <c r="H52" s="17"/>
+      <c r="I52" s="17"/>
+      <c r="J52" s="17"/>
+      <c r="K52" s="15"/>
+    </row>
+    <row r="53" spans="1:11" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A53" s="2">
+        <v>49</v>
+      </c>
+      <c r="B53" s="15"/>
+      <c r="C53" s="15"/>
+      <c r="D53" s="15"/>
+      <c r="E53" s="16"/>
+      <c r="F53" s="16"/>
+      <c r="G53" s="17"/>
+      <c r="H53" s="17"/>
+      <c r="I53" s="17"/>
+      <c r="J53" s="17"/>
+      <c r="K53" s="15"/>
+    </row>
+    <row r="54" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="2">
+        <v>50</v>
+      </c>
+      <c r="B54" s="23"/>
+      <c r="C54" s="24"/>
+      <c r="D54" s="24"/>
+      <c r="E54" s="25"/>
+      <c r="F54" s="25"/>
+      <c r="G54" s="26"/>
+      <c r="H54" s="27"/>
+      <c r="I54" s="27"/>
+      <c r="J54" s="27"/>
+      <c r="K54" s="28"/>
     </row>
   </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="J2+nygr2A3Y/V+M+/8EgkkOnv3cPJQIrhYhUcDnQVIJHjftrq8HhVvL6Sgjv7g1nGGzI3lFz1PnCtJTF1TMIUg==" saltValue="A/IFPNfebVssgCPf9TMCAA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="1">
-    <mergeCell ref="A3:F3"/>
+    <mergeCell ref="A3:K3"/>
   </mergeCells>
+  <conditionalFormatting sqref="D1:D2">
+    <cfRule type="expression" dxfId="2" priority="5">
+      <formula>ISBLANK(D1)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E1">
+    <cfRule type="expression" dxfId="1" priority="2">
+      <formula>"ESTVIDE(D1)"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="0" priority="1">
+      <formula>_xludf.NOT(ISBLANK(D1))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <dataValidations count="4">
+    <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Vous devez saisir une date" error="Vous devez remplir une date au format jj.mm.aaaa dans cette cellule. Si vous ne connaissez que l'année, veuillez taper 01.01.aaaa" sqref="E5:F1048576" xr:uid="{6211A4AE-B7D9-4B99-BC8C-20EA29A1E614}">
+      <formula1>1</formula1>
+      <formula2>47484</formula2>
+    </dataValidation>
+    <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Vous devez saisir un nombre" error="Vous devez saisir un nombre entier dans cette cellule" sqref="G5:G1048576" xr:uid="{A0EA9345-9858-48CC-8A16-FE2A21B17F0E}">
+      <formula1>0</formula1>
+      <formula2>1000000</formula2>
+    </dataValidation>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Ce champs est obligatoire" prompt="Veuillez remplir ce champs qui est nécessaire pour pouvoir identifier votre institution." sqref="D1:D2" xr:uid="{1913A0B1-0AC1-4AF1-9423-5DEB797FF4BB}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Veuillez choisir dans la liste" error="Veuillez saisir le type d'appareil dans la liste fournie" sqref="A1:C2" xr:uid="{51372367-48B0-4AFD-8901-C49119E7DAC9}"/>
+  </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
-      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{79AFAF6E-F27B-4679-9C50-EB0EA2BD18BC}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="4">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Veuillez choisir dans la liste" error="Veuillez saisir le type d'appareil dans la liste fournie" xr:uid="{1694AA1B-1CF4-42FE-A785-01D1027A8734}">
           <x14:formula1>
             <xm:f>Feuil2!$A$1:$A$20</xm:f>
           </x14:formula1>
-          <xm:sqref>A5:A52</xm:sqref>
+          <xm:sqref>B5:B1048576</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Veuillez choisir dans la liste" error="Veuillez saisir le cadre de réalisation des examens dans la liste fournie" xr:uid="{2CE12D10-018F-42EF-8AC7-9EDD1BD26219}">
+          <x14:formula1>
+            <xm:f>Feuil2!$B$1:$B$3</xm:f>
+          </x14:formula1>
+          <xm:sqref>H5:H1048576</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Veuillez choisir dans la liste" error="Veuillez saisir le profil pathologique des patients dans la liste fournie" xr:uid="{DEE38B19-C107-478D-9208-715B1F84BA67}">
+          <x14:formula1>
+            <xm:f>Feuil2!$C$1:$C$10</xm:f>
+          </x14:formula1>
+          <xm:sqref>I5:I1048576</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Veuillez choisir dans la liste" error="Veuillez saisir la tranche d'age moyenne dans la liste fournie" xr:uid="{D9C1DB98-9C4F-4FE0-B2E5-4B4E41D18E8E}">
+          <x14:formula1>
+            <xm:f>Feuil2!$D$1:$D$5</xm:f>
+          </x14:formula1>
+          <xm:sqref>J5:J1048576</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{55FF9F54-81B0-4137-ABCB-170D22622426}">
-  <dimension ref="A1:A9"/>
+  <dimension ref="A1:D10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:A9"/>
+      <selection activeCell="D1" sqref="D1:D5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="47.44140625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="47.42578125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="42.7109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="37.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
         <v>4</v>
       </c>
-    </row>
-    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="B1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A2" t="s">
         <v>3</v>
       </c>
-    </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D2" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A3" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="4" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="B3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C3" t="s">
+        <v>27</v>
+      </c>
+      <c r="D3" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A4" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="5" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="C4" t="s">
+        <v>28</v>
+      </c>
+      <c r="D4" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A5" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="6" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="C5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D5" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A6" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="7" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="C6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A7" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="8" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="C7" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A8" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="9" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="C8" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A9" t="s">
         <v>11</v>
+      </c>
+      <c r="C9" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="C10" t="s">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A1:A8">
     <sortCondition ref="A1:A8"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<titus xmlns="http://schemas.titus.com/TitusProperties/">
-[...25 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007A021216226DD64C9F356D0AD36B2D14" ma:contentTypeVersion="18" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="96d73769d2b17ccc0c219b38a2412063">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b9508503-b791-4540-bd17-2e654859dab6" xmlns:ns3="f9c6c87a-50f6-4b47-9f57-091597654342" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f44aeb4c0d5baaa57c09f2779dc34d4d" ns2:_="" ns3:_="">
     <xsd:import namespace="b9508503-b791-4540-bd17-2e654859dab6"/>
     <xsd:import namespace="f9c6c87a-50f6-4b47-9f57-091597654342"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
@@ -2012,93 +2581,120 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="f9c6c87a-50f6-4b47-9f57-091597654342" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b9508503-b791-4540-bd17-2e654859dab6">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<titus xmlns="http://schemas.titus.com/TitusProperties/">
+  <TitusGUID xmlns="">983523a1-7227-4b14-965e-467eee7cf723</TitusGUID>
+  <TitusMetadata xmlns="">eyJucyI6Imh0dHBzOlwvXC93d3cuZ2UuY2giLCJwcm9wcyI6W3sibiI6IkVHRTEwMTIiLCJ2YWxzIjpbeyJ2YWx1ZSI6IkVHRTEwMTItMjAxRjAzNTU5MiJ9XX1dfQ==</TitusMetadata>
+</titus>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DCA467A9-8F54-46FF-997E-1AB3C41360B9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b9508503-b791-4540-bd17-2e654859dab6"/>
     <ds:schemaRef ds:uri="f9c6c87a-50f6-4b47-9f57-091597654342"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4BE8C6B-710A-494A-BA5F-78B7ACC74E81}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1FA3A91-B30E-44E0-B79F-E01B7B2D4F83}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="f9c6c87a-50f6-4b47-9f57-091597654342"/>
+    <ds:schemaRef ds:uri="b9508503-b791-4540-bd17-2e654859dab6"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6932D177-ECC2-493A-A141-D5302615E2C8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.titus.com/TitusProperties/"/>
+    <ds:schemaRef ds:uri=""/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
@@ -2136,30 +2732,33 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_AdHocReviewCycleID">
     <vt:i4>413127979</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_EmailSubject">
     <vt:lpwstr>Ge.ch</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_AuthorEmail">
     <vt:lpwstr>veronique.dauve@etat.ge.ch</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_AuthorEmailDisplayName">
     <vt:lpwstr>Dauvé Véronique (DSM)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_PreviousAdHocReviewCycleID">
     <vt:i4>1974341541</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="SV_QUERY_LIST_4F35BF76-6C0D-4D9B-82B2-816C12CF3733">
     <vt:lpwstr>empty_477D106A-C0D6-4607-AEBD-E2C9D60EA279</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="SV_HIDDEN_GRID_QUERY_LIST_4F35BF76-6C0D-4D9B-82B2-816C12CF3733">
     <vt:lpwstr>empty_477D106A-C0D6-4607-AEBD-E2C9D60EA279</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="ContentTypeId">
     <vt:lpwstr>0x0101007A021216226DD64C9F356D0AD36B2D14</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="_ReviewingToolsShownOnce">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>