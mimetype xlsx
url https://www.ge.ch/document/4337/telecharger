--- v2 (2025-12-20)
+++ v3 (2026-06-02)
@@ -5,60 +5,60 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\UO2785\14_Immobilier\LDTR\17_Doc_types_archives_pratiques_clef-SI\FORMULAIRES pour autorisation\_EN LIGNE ACTUELLEMENT\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\UO2785\14_Immobilier\LDTR\00_Secretariat\01_PV Séances_LDTR\2026\PV_21_du_26_05_2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F28B2294-3941-4751-B62B-F6FE4CB2ECFE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C302DA85-D6A9-4984-8422-DBE25EB0CDD5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="8280" yWindow="570" windowWidth="21540" windowHeight="19215" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="46125" yWindow="225" windowWidth="29310" windowHeight="19845" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Formulaire" sheetId="1" r:id="rId1"/>
     <sheet name="Annexe" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Formulaire!$A$1:$F$65</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -92,51 +92,51 @@
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Christe Mercedes (DT)</author>
   </authors>
   <commentList>
     <comment ref="A17" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>https://www.ge.ch/logements-controles-documentation-professionnels/formulaires-direction-immobiliere</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="61">
   <si>
     <t>Date:</t>
   </si>
   <si>
     <t>Adresse:</t>
   </si>
   <si>
     <t>Etage:</t>
   </si>
   <si>
     <t>Nom du dernier locataire:</t>
   </si>
   <si>
     <t>DESCRIPTION ET COÛTS DES TRAVAUX</t>
   </si>
   <si>
     <t>Coût total des travaux:</t>
   </si>
   <si>
     <t>Sous-total:</t>
   </si>
   <si>
     <t>Amortissement des travaux:</t>
   </si>
   <si>
@@ -312,310 +312,296 @@
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>S'agit-il d'un projet de division d'un appartement existant en 2 ou plusieurs appartements?</t>
   </si>
   <si>
     <t>(si plusieurs appartements dans la même requête, veuillez svp remplir une feuille par appartement)</t>
   </si>
   <si>
     <r>
       <t>LDTR</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (L 5 20): formulaire pour requête - rénovation/transformation d'un appartement destiné à la location</t>
     </r>
   </si>
   <si>
     <r>
-      <t>Date de départ du dernier locataire</t>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Nombre de pièces selon </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">RGL </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>:</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">*2 Loyer annuel net (hors frais de chauffage et d'eau chaude) appliqué au moment de la dépose de la demande d'autorisation de construire, et correspondant au loyer du dernier avis de majoration. </t>
+  </si>
+  <si>
+    <t>*1 Ne pas remplir si l'appartement sera occupé par le même locataire après les travaux. Joindre document D07: copie du dernier bail et du dernier avis de majoration de loyer, et les échanges de courriers/courriels démontrant que le locataire est au courant des travaux prévus selon article 43 LDTR (travaux prévus, impact sur loyer, nécessité de départ temporaire du locataire, 30 jours pour suggestions).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Intérêts sur travaux: (tx hyp+0.5)/2: </t>
+  </si>
+  <si>
+    <t>Loyer annuel net à la pièce LDTR:            F/p/an</t>
+  </si>
+  <si>
+    <t>Loyer de référence LDTR                            F/an</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Description exhaustive des travaux prévus </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> *</t>
+      <t>dans la partie concernée</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Date de départ du dernier locataire *</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>:</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Loyer annuel net*</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>:</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Moyenne des frais accessoires*</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(hors charges*3)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>*3 Moyenne des 3 dernières années des frais accessoires (</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <u/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>hors charges de chauffage et d'eau chaude</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">) pour ce logement, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">uniquement si </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ceux-ci sont clairement indiqués et séparés*</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>4</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> dans le contrat de bail et dans le dernier avis de majoration de loyer. Joindre impérativement les décomptes des 3 dernières années en annexe, faute de quoi le montant allégué des frais accessoires ne pourra être retenu.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">*4 Dans la grande majorité des cas, les baux indiquent un loyer net qui inclut les frais accessoires.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Attention:</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Que les frais accessoires soient inclus ou non dans le loyer net actuel, le loyer qui sera fixé dans l'autorisation les incluera et ne pourra donc être dépassé pendant la période de contrôle fixée. Aucun ajout de frais accessoires ne pourra être fait.</t>
+    </r>
+  </si>
+  <si>
+    <t>*5 texte selon libellé plan. Exemple: cuisine, séjour, chambre 1, sdb, couloir, hall, dressing, etc... Admis: sanitaires (tous), chambres (toutes), appartement (tout l'appartement), ...</t>
+  </si>
+  <si>
+    <r>
+      <t>partie concernée*</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>1</t>
-[...225 lines deleted...]
-    <t>version 31.10.2025</t>
+      <t>5</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="164" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
     <numFmt numFmtId="166" formatCode="dd/mmm/yyyy"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
-  <fonts count="34" x14ac:knownFonts="1">
+  <fonts count="35" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="7"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -747,124 +733,126 @@
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="6"/>
-[...3 lines deleted...]
-    <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
+      <sz val="8"/>
+      <color rgb="FF0070C0"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
       <i/>
+      <u/>
       <sz val="8"/>
-      <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
-      <color rgb="FFFF0000"/>
-[...19 lines deleted...]
-      <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="27">
+  <borders count="31">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -1130,88 +1118,134 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="138">
+  <cellXfs count="146">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
@@ -1542,189 +1576,223 @@
     </xf>
     <xf numFmtId="3" fontId="8" fillId="4" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="4" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="4" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="2" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="0" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="166" fontId="8" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="49" fontId="8" fillId="4" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="49" fontId="8" fillId="4" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="49" fontId="8" fillId="4" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...42 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="1" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0" hidden="1"/>
-    </xf>
-[...10 lines deleted...]
-      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="3" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="8" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="4" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="4" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="4" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="4" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="4" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="3" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="3" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
-    </xf>
-[...30 lines deleted...]
-      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Lien hypertexte" xfId="2" builtinId="8"/>
     <cellStyle name="Milliers" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Pourcentage" xfId="3" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
@@ -2052,1114 +2120,1120 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ge.ch/legislation/rsg/f/rsg_i4_05p01.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:I71"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A42" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="F65" sqref="A1:F65"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="J5" sqref="J5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="7.5703125" customWidth="1"/>
-    <col min="2" max="3" width="14.5703125" customWidth="1"/>
+    <col min="1" max="1" width="9.5703125" customWidth="1"/>
+    <col min="2" max="2" width="13.42578125" customWidth="1"/>
+    <col min="3" max="3" width="14.5703125" customWidth="1"/>
     <col min="4" max="4" width="7.28515625" customWidth="1"/>
     <col min="5" max="5" width="32.7109375" customWidth="1"/>
     <col min="6" max="6" width="14.5703125" customWidth="1"/>
     <col min="7" max="7" width="2.28515625" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="26.85546875" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="12.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="3"/>
       <c r="B1" s="4" t="s">
         <v>29</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="5" t="s">
         <v>14</v>
       </c>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
     </row>
     <row r="2" spans="1:9" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3"/>
       <c r="B2" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
-      <c r="F2" s="7" t="s">
-        <v>59</v>
+      <c r="F2" s="106">
+        <v>46174</v>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
     </row>
     <row r="3" spans="1:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="3"/>
-      <c r="B3" s="8" t="s">
+      <c r="B3" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
-      <c r="F3" s="9" t="s">
+      <c r="F3" s="8" t="s">
         <v>37</v>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
     </row>
     <row r="4" spans="1:9" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="3"/>
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
     </row>
     <row r="5" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="127" t="s">
+      <c r="A5" s="109" t="s">
         <v>46</v>
       </c>
-      <c r="B5" s="128"/>
-[...5 lines deleted...]
-      <c r="H5" s="10"/>
+      <c r="B5" s="110"/>
+      <c r="C5" s="110"/>
+      <c r="D5" s="110"/>
+      <c r="E5" s="110"/>
+      <c r="F5" s="111"/>
+      <c r="G5" s="9"/>
+      <c r="H5" s="9"/>
       <c r="I5" s="3"/>
     </row>
     <row r="6" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="130" t="s">
+      <c r="A6" s="112" t="s">
         <v>45</v>
       </c>
-      <c r="B6" s="130"/>
-[...5 lines deleted...]
-      <c r="H6" s="10"/>
+      <c r="B6" s="112"/>
+      <c r="C6" s="112"/>
+      <c r="D6" s="112"/>
+      <c r="E6" s="112"/>
+      <c r="F6" s="112"/>
+      <c r="G6" s="9"/>
+      <c r="H6" s="9"/>
       <c r="I6" s="3"/>
     </row>
     <row r="7" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="131" t="s">
+      <c r="A7" s="113" t="s">
         <v>23</v>
       </c>
-      <c r="B7" s="131"/>
-[...5 lines deleted...]
-      <c r="H7" s="10"/>
+      <c r="B7" s="113"/>
+      <c r="C7" s="113"/>
+      <c r="D7" s="113"/>
+      <c r="E7" s="113"/>
+      <c r="F7" s="113"/>
+      <c r="G7" s="9"/>
+      <c r="H7" s="9"/>
       <c r="I7" s="3"/>
     </row>
     <row r="8" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="11" t="s">
+      <c r="A8" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="12"/>
-[...5 lines deleted...]
-      <c r="H8" s="10"/>
+      <c r="B8" s="11"/>
+      <c r="C8" s="11"/>
+      <c r="D8" s="11"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="12"/>
+      <c r="G8" s="9"/>
+      <c r="H8" s="9"/>
       <c r="I8" s="3"/>
     </row>
     <row r="9" spans="1:9" ht="3" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="14"/>
-[...6 lines deleted...]
-      <c r="H9" s="15"/>
+      <c r="A9" s="13"/>
+      <c r="B9" s="13"/>
+      <c r="C9" s="13"/>
+      <c r="D9" s="13"/>
+      <c r="E9" s="13"/>
+      <c r="F9" s="13"/>
+      <c r="G9" s="14"/>
+      <c r="H9" s="14"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="16" t="s">
+      <c r="A10" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="B10" s="121"/>
-[...2 lines deleted...]
-      <c r="E10" s="16" t="s">
+      <c r="B10" s="119"/>
+      <c r="C10" s="120"/>
+      <c r="D10" s="16"/>
+      <c r="E10" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="F10" s="96"/>
-[...2 lines deleted...]
-      <c r="I10" s="19"/>
+      <c r="F10" s="95"/>
+      <c r="G10" s="17"/>
+      <c r="H10" s="17"/>
+      <c r="I10" s="18"/>
     </row>
     <row r="11" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="16" t="s">
+      <c r="A11" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="20"/>
-[...2 lines deleted...]
-      <c r="E11" s="21" t="s">
+      <c r="B11" s="19"/>
+      <c r="C11" s="81"/>
+      <c r="D11" s="16"/>
+      <c r="E11" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="F11" s="83"/>
+      <c r="G11" s="17"/>
+      <c r="H11" s="17"/>
+      <c r="I11" s="18"/>
+    </row>
+    <row r="12" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="19"/>
+      <c r="C12" s="82"/>
+      <c r="D12" s="21"/>
+      <c r="E12" s="22" t="s">
+        <v>55</v>
+      </c>
+      <c r="F12" s="89"/>
+      <c r="G12" s="17"/>
+      <c r="H12" s="17"/>
+      <c r="I12" s="18"/>
+    </row>
+    <row r="13" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="23" t="s">
         <v>47</v>
       </c>
-      <c r="F11" s="84"/>
-[...32 lines deleted...]
-      <c r="I13" s="19"/>
+      <c r="B13" s="19"/>
+      <c r="C13" s="94"/>
+      <c r="D13" s="21"/>
+      <c r="E13" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="F13" s="90"/>
+      <c r="G13" s="17"/>
+      <c r="H13" s="17"/>
+      <c r="I13" s="18"/>
     </row>
     <row r="14" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="16"/>
-[...6 lines deleted...]
-      <c r="F14" s="92">
+      <c r="A14" s="15"/>
+      <c r="B14" s="25"/>
+      <c r="C14" s="26"/>
+      <c r="D14" s="21"/>
+      <c r="E14" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="F14" s="91">
         <f>F12+F13</f>
         <v>0</v>
       </c>
-      <c r="G14" s="18"/>
-[...1 lines deleted...]
-      <c r="I14" s="19"/>
+      <c r="G14" s="17"/>
+      <c r="H14" s="17"/>
+      <c r="I14" s="18"/>
     </row>
     <row r="15" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="19"/>
-[...6 lines deleted...]
-      <c r="F15" s="93" t="e">
+      <c r="A15" s="18"/>
+      <c r="B15" s="28"/>
+      <c r="C15" s="29"/>
+      <c r="D15" s="16"/>
+      <c r="E15" s="15" t="s">
+        <v>51</v>
+      </c>
+      <c r="F15" s="92" t="e">
         <f>F14/C13</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="G15" s="18"/>
-[...1 lines deleted...]
-      <c r="I15" s="19"/>
+      <c r="G15" s="17"/>
+      <c r="H15" s="30"/>
+      <c r="I15" s="18"/>
     </row>
     <row r="16" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="32"/>
-[...3 lines deleted...]
-      <c r="E16" s="16" t="s">
+      <c r="A16" s="31"/>
+      <c r="B16" s="32"/>
+      <c r="C16" s="29"/>
+      <c r="D16" s="16"/>
+      <c r="E16" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="F16" s="84" t="s">
+      <c r="F16" s="83" t="s">
         <v>43</v>
       </c>
-      <c r="G16" s="18"/>
-[...1 lines deleted...]
-      <c r="I16" s="19"/>
+      <c r="G16" s="17"/>
+      <c r="H16" s="30"/>
+      <c r="I16" s="18"/>
     </row>
     <row r="17" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="126" t="str">
+      <c r="A17" s="121" t="str">
         <f>IF(F16="Oui", "Attention: formulaire non-valable s'il s'agit de la régularisation de travaux déjà exécutés sans autorisation.
 Dans ce cas, veuillez remplir le formulaire D16 (site de l'OCLPF) et l'ajouter au dossier","")</f>
         <v/>
       </c>
-      <c r="B17" s="126"/>
-[...5 lines deleted...]
-      <c r="H17" s="35"/>
+      <c r="B17" s="121"/>
+      <c r="C17" s="121"/>
+      <c r="D17" s="121"/>
+      <c r="E17" s="121"/>
+      <c r="F17" s="121"/>
+      <c r="G17" s="33"/>
+      <c r="H17" s="34"/>
       <c r="I17" s="3"/>
     </row>
     <row r="18" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="107" t="s">
+      <c r="A18" s="116" t="s">
         <v>4</v>
       </c>
-      <c r="B18" s="108"/>
-[...5 lines deleted...]
-      <c r="H18" s="10"/>
+      <c r="B18" s="117"/>
+      <c r="C18" s="117"/>
+      <c r="D18" s="117"/>
+      <c r="E18" s="117"/>
+      <c r="F18" s="118"/>
+      <c r="G18" s="9"/>
+      <c r="H18" s="9"/>
       <c r="I18" s="3"/>
     </row>
     <row r="19" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A19" s="134" t="s">
-[...6 lines deleted...]
-      <c r="F19" s="36" t="s">
+      <c r="A19" s="107" t="s">
+        <v>60</v>
+      </c>
+      <c r="B19" s="143" t="s">
+        <v>53</v>
+      </c>
+      <c r="C19" s="144"/>
+      <c r="D19" s="144"/>
+      <c r="E19" s="145"/>
+      <c r="F19" s="35" t="s">
         <v>33</v>
       </c>
-      <c r="G19" s="34"/>
-      <c r="H19" s="34"/>
+      <c r="G19" s="33"/>
+      <c r="H19" s="33"/>
       <c r="I19" s="3"/>
     </row>
     <row r="20" spans="1:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="123"/>
-[...6 lines deleted...]
-      <c r="H20" s="37"/>
+      <c r="A20" s="105"/>
+      <c r="B20" s="122"/>
+      <c r="C20" s="123"/>
+      <c r="D20" s="123"/>
+      <c r="E20" s="124"/>
+      <c r="F20" s="96"/>
+      <c r="G20" s="36"/>
+      <c r="H20" s="36"/>
       <c r="I20" s="3"/>
     </row>
     <row r="21" spans="1:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="104"/>
-[...6 lines deleted...]
-      <c r="H21" s="37"/>
+      <c r="A21" s="103"/>
+      <c r="B21" s="125"/>
+      <c r="C21" s="126"/>
+      <c r="D21" s="126"/>
+      <c r="E21" s="127"/>
+      <c r="F21" s="97"/>
+      <c r="G21" s="36"/>
+      <c r="H21" s="36"/>
       <c r="I21" s="3"/>
     </row>
     <row r="22" spans="1:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="104"/>
-[...6 lines deleted...]
-      <c r="H22" s="37"/>
+      <c r="A22" s="103"/>
+      <c r="B22" s="133"/>
+      <c r="C22" s="134"/>
+      <c r="D22" s="134"/>
+      <c r="E22" s="135"/>
+      <c r="F22" s="97"/>
+      <c r="G22" s="36"/>
+      <c r="H22" s="36"/>
       <c r="I22" s="3"/>
     </row>
     <row r="23" spans="1:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="104"/>
-[...6 lines deleted...]
-      <c r="H23" s="37"/>
+      <c r="A23" s="103"/>
+      <c r="B23" s="133"/>
+      <c r="C23" s="134"/>
+      <c r="D23" s="134"/>
+      <c r="E23" s="135"/>
+      <c r="F23" s="97"/>
+      <c r="G23" s="36"/>
+      <c r="H23" s="36"/>
       <c r="I23" s="3"/>
     </row>
     <row r="24" spans="1:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="104"/>
-[...6 lines deleted...]
-      <c r="H24" s="37"/>
+      <c r="A24" s="103"/>
+      <c r="B24" s="133"/>
+      <c r="C24" s="134"/>
+      <c r="D24" s="134"/>
+      <c r="E24" s="135"/>
+      <c r="F24" s="97"/>
+      <c r="G24" s="36"/>
+      <c r="H24" s="36"/>
       <c r="I24" s="3"/>
     </row>
     <row r="25" spans="1:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="104"/>
-[...6 lines deleted...]
-      <c r="H25" s="37"/>
+      <c r="A25" s="103"/>
+      <c r="B25" s="133"/>
+      <c r="C25" s="134"/>
+      <c r="D25" s="134"/>
+      <c r="E25" s="135"/>
+      <c r="F25" s="97"/>
+      <c r="G25" s="36"/>
+      <c r="H25" s="36"/>
       <c r="I25" s="3"/>
     </row>
     <row r="26" spans="1:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="104"/>
-[...6 lines deleted...]
-      <c r="H26" s="37"/>
+      <c r="A26" s="103"/>
+      <c r="B26" s="133"/>
+      <c r="C26" s="134"/>
+      <c r="D26" s="134"/>
+      <c r="E26" s="135"/>
+      <c r="F26" s="97"/>
+      <c r="G26" s="36"/>
+      <c r="H26" s="36"/>
       <c r="I26" s="3"/>
     </row>
     <row r="27" spans="1:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="104"/>
-[...6 lines deleted...]
-      <c r="H27" s="37"/>
+      <c r="A27" s="103"/>
+      <c r="B27" s="133"/>
+      <c r="C27" s="134"/>
+      <c r="D27" s="134"/>
+      <c r="E27" s="135"/>
+      <c r="F27" s="97"/>
+      <c r="G27" s="36"/>
+      <c r="H27" s="36"/>
       <c r="I27" s="3"/>
     </row>
     <row r="28" spans="1:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="104"/>
-[...6 lines deleted...]
-      <c r="H28" s="37"/>
+      <c r="A28" s="103"/>
+      <c r="B28" s="133"/>
+      <c r="C28" s="134"/>
+      <c r="D28" s="134"/>
+      <c r="E28" s="135"/>
+      <c r="F28" s="97"/>
+      <c r="G28" s="36"/>
+      <c r="H28" s="36"/>
       <c r="I28" s="3"/>
     </row>
     <row r="29" spans="1:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="104"/>
-[...6 lines deleted...]
-      <c r="H29" s="37"/>
+      <c r="A29" s="103"/>
+      <c r="B29" s="133"/>
+      <c r="C29" s="134"/>
+      <c r="D29" s="134"/>
+      <c r="E29" s="135"/>
+      <c r="F29" s="97"/>
+      <c r="G29" s="36"/>
+      <c r="H29" s="36"/>
       <c r="I29" s="3"/>
     </row>
     <row r="30" spans="1:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="104"/>
-[...6 lines deleted...]
-      <c r="H30" s="37"/>
+      <c r="A30" s="103"/>
+      <c r="B30" s="133"/>
+      <c r="C30" s="134"/>
+      <c r="D30" s="134"/>
+      <c r="E30" s="135"/>
+      <c r="F30" s="97"/>
+      <c r="G30" s="36"/>
+      <c r="H30" s="36"/>
       <c r="I30" s="3"/>
     </row>
     <row r="31" spans="1:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="104"/>
-[...6 lines deleted...]
-      <c r="H31" s="37"/>
+      <c r="A31" s="103"/>
+      <c r="B31" s="133"/>
+      <c r="C31" s="134"/>
+      <c r="D31" s="134"/>
+      <c r="E31" s="135"/>
+      <c r="F31" s="97"/>
+      <c r="G31" s="36"/>
+      <c r="H31" s="36"/>
       <c r="I31" s="3"/>
     </row>
     <row r="32" spans="1:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="104"/>
-[...6 lines deleted...]
-      <c r="H32" s="37"/>
+      <c r="A32" s="103"/>
+      <c r="B32" s="133"/>
+      <c r="C32" s="134"/>
+      <c r="D32" s="134"/>
+      <c r="E32" s="135"/>
+      <c r="F32" s="97"/>
+      <c r="G32" s="36"/>
+      <c r="H32" s="36"/>
       <c r="I32" s="3"/>
     </row>
     <row r="33" spans="1:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="104"/>
-[...6 lines deleted...]
-      <c r="H33" s="37"/>
+      <c r="A33" s="103"/>
+      <c r="B33" s="133"/>
+      <c r="C33" s="134"/>
+      <c r="D33" s="134"/>
+      <c r="E33" s="135"/>
+      <c r="F33" s="97"/>
+      <c r="G33" s="36"/>
+      <c r="H33" s="36"/>
       <c r="I33" s="3"/>
     </row>
     <row r="34" spans="1:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="104"/>
-[...6 lines deleted...]
-      <c r="H34" s="37"/>
+      <c r="A34" s="103"/>
+      <c r="B34" s="133"/>
+      <c r="C34" s="134"/>
+      <c r="D34" s="134"/>
+      <c r="E34" s="135"/>
+      <c r="F34" s="97"/>
+      <c r="G34" s="36"/>
+      <c r="H34" s="36"/>
       <c r="I34" s="3"/>
     </row>
     <row r="35" spans="1:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="104"/>
-[...6 lines deleted...]
-      <c r="H35" s="37"/>
+      <c r="A35" s="103"/>
+      <c r="B35" s="133"/>
+      <c r="C35" s="134"/>
+      <c r="D35" s="134"/>
+      <c r="E35" s="135"/>
+      <c r="F35" s="97"/>
+      <c r="G35" s="36"/>
+      <c r="H35" s="36"/>
       <c r="I35" s="3"/>
     </row>
     <row r="36" spans="1:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="104"/>
-[...6 lines deleted...]
-      <c r="H36" s="37"/>
+      <c r="A36" s="103"/>
+      <c r="B36" s="133"/>
+      <c r="C36" s="134"/>
+      <c r="D36" s="134"/>
+      <c r="E36" s="135"/>
+      <c r="F36" s="97"/>
+      <c r="G36" s="36"/>
+      <c r="H36" s="36"/>
       <c r="I36" s="3"/>
     </row>
     <row r="37" spans="1:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="104"/>
-[...6 lines deleted...]
-      <c r="H37" s="37"/>
+      <c r="A37" s="103"/>
+      <c r="B37" s="133"/>
+      <c r="C37" s="134"/>
+      <c r="D37" s="134"/>
+      <c r="E37" s="135"/>
+      <c r="F37" s="97"/>
+      <c r="G37" s="36"/>
+      <c r="H37" s="36"/>
       <c r="I37" s="3"/>
     </row>
     <row r="38" spans="1:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="104"/>
-[...6 lines deleted...]
-      <c r="H38" s="37"/>
+      <c r="A38" s="103"/>
+      <c r="B38" s="133"/>
+      <c r="C38" s="134"/>
+      <c r="D38" s="134"/>
+      <c r="E38" s="135"/>
+      <c r="F38" s="97"/>
+      <c r="G38" s="36"/>
+      <c r="H38" s="36"/>
       <c r="I38" s="3"/>
     </row>
     <row r="39" spans="1:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="104"/>
-[...6 lines deleted...]
-      <c r="H39" s="37"/>
+      <c r="A39" s="103"/>
+      <c r="B39" s="125"/>
+      <c r="C39" s="126"/>
+      <c r="D39" s="126"/>
+      <c r="E39" s="127"/>
+      <c r="F39" s="97"/>
+      <c r="G39" s="36"/>
+      <c r="H39" s="36"/>
       <c r="I39" s="3"/>
     </row>
     <row r="40" spans="1:9" ht="9.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="113"/>
-[...6 lines deleted...]
-      <c r="H40" s="37"/>
+      <c r="A40" s="104"/>
+      <c r="B40" s="140"/>
+      <c r="C40" s="141"/>
+      <c r="D40" s="141"/>
+      <c r="E40" s="142"/>
+      <c r="F40" s="98"/>
+      <c r="G40" s="36"/>
+      <c r="H40" s="36"/>
       <c r="I40" s="3"/>
     </row>
     <row r="41" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="116" t="s">
+      <c r="A41" s="128" t="s">
         <v>34</v>
       </c>
-      <c r="B41" s="117"/>
-[...3 lines deleted...]
-      <c r="F41" s="100">
+      <c r="B41" s="129"/>
+      <c r="C41" s="129"/>
+      <c r="D41" s="129"/>
+      <c r="E41" s="130"/>
+      <c r="F41" s="99">
         <f>SUM(F20:F40)</f>
         <v>0</v>
       </c>
-      <c r="G41" s="34"/>
-      <c r="H41" s="34"/>
+      <c r="G41" s="33"/>
+      <c r="H41" s="33"/>
       <c r="I41" s="3"/>
     </row>
     <row r="42" spans="1:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="38"/>
-[...6 lines deleted...]
-      <c r="H42" s="34"/>
+      <c r="A42" s="37"/>
+      <c r="B42" s="37"/>
+      <c r="C42" s="37"/>
+      <c r="D42" s="37"/>
+      <c r="E42" s="37"/>
+      <c r="F42" s="37"/>
+      <c r="G42" s="33"/>
+      <c r="H42" s="33"/>
       <c r="I42" s="3"/>
     </row>
     <row r="43" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="119" t="s">
+      <c r="A43" s="131" t="s">
         <v>44</v>
       </c>
-      <c r="B43" s="119"/>
-[...3 lines deleted...]
-      <c r="F43" s="137" t="s">
+      <c r="B43" s="131"/>
+      <c r="C43" s="131"/>
+      <c r="D43" s="131"/>
+      <c r="E43" s="132"/>
+      <c r="F43" s="102" t="s">
         <v>43</v>
       </c>
-      <c r="G43" s="34"/>
-      <c r="H43" s="34"/>
+      <c r="G43" s="33"/>
+      <c r="H43" s="33"/>
       <c r="I43" s="3"/>
     </row>
     <row r="44" spans="1:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="37"/>
-[...6 lines deleted...]
-      <c r="H44" s="39"/>
+      <c r="A44" s="36"/>
+      <c r="B44" s="36"/>
+      <c r="C44" s="36"/>
+      <c r="D44" s="36"/>
+      <c r="E44" s="36"/>
+      <c r="F44" s="36"/>
+      <c r="G44" s="33"/>
+      <c r="H44" s="38"/>
       <c r="I44" s="3"/>
     </row>
     <row r="45" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="107" t="s">
+      <c r="A45" s="116" t="s">
         <v>16</v>
       </c>
-      <c r="B45" s="108"/>
-[...6 lines deleted...]
-      <c r="I45" s="19"/>
+      <c r="B45" s="117"/>
+      <c r="C45" s="117"/>
+      <c r="D45" s="117"/>
+      <c r="E45" s="117"/>
+      <c r="F45" s="118"/>
+      <c r="G45" s="39"/>
+      <c r="H45" s="38"/>
+      <c r="I45" s="18"/>
     </row>
     <row r="46" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="16" t="s">
+      <c r="A46" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="B46" s="41"/>
-      <c r="C46" s="42">
+      <c r="B46" s="40"/>
+      <c r="C46" s="41">
         <f>F41</f>
         <v>0</v>
       </c>
-      <c r="D46" s="43"/>
-[...4 lines deleted...]
-      <c r="I46" s="19"/>
+      <c r="D46" s="42"/>
+      <c r="E46" s="137"/>
+      <c r="F46" s="137"/>
+      <c r="G46" s="43"/>
+      <c r="H46" s="18"/>
+      <c r="I46" s="18"/>
     </row>
     <row r="47" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="16" t="s">
+      <c r="A47" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B47" s="20"/>
-      <c r="C47" s="85">
+      <c r="B47" s="19"/>
+      <c r="C47" s="84">
         <v>0.7</v>
       </c>
-      <c r="D47" s="45"/>
-[...4 lines deleted...]
-      <c r="I47" s="19"/>
+      <c r="D47" s="44"/>
+      <c r="E47" s="138"/>
+      <c r="F47" s="138"/>
+      <c r="G47" s="43"/>
+      <c r="H47" s="18"/>
+      <c r="I47" s="18"/>
     </row>
     <row r="48" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="46" t="s">
+      <c r="A48" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="B48" s="47"/>
-      <c r="C48" s="48">
+      <c r="B48" s="46"/>
+      <c r="C48" s="47">
         <f>C46*C47</f>
         <v>0</v>
       </c>
-      <c r="D48" s="49"/>
-[...4 lines deleted...]
-      <c r="I48" s="19"/>
+      <c r="D48" s="48"/>
+      <c r="E48" s="139"/>
+      <c r="F48" s="139"/>
+      <c r="G48" s="43"/>
+      <c r="H48" s="18"/>
+      <c r="I48" s="18"/>
     </row>
     <row r="49" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A49" s="19"/>
-[...3 lines deleted...]
-      <c r="E49" s="50" t="s">
+      <c r="A49" s="18"/>
+      <c r="B49" s="17"/>
+      <c r="C49" s="46"/>
+      <c r="D49" s="46"/>
+      <c r="E49" s="49" t="s">
         <v>24</v>
       </c>
-      <c r="F49" s="87">
+      <c r="F49" s="86">
         <v>1.2500000000000001E-2</v>
       </c>
-      <c r="G49" s="44"/>
-[...1 lines deleted...]
-      <c r="I49" s="19"/>
+      <c r="G49" s="43"/>
+      <c r="H49" s="18"/>
+      <c r="I49" s="18"/>
     </row>
     <row r="50" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="51" t="s">
+      <c r="A50" s="50" t="s">
         <v>36</v>
       </c>
-      <c r="B50" s="51"/>
-      <c r="C50" s="42">
+      <c r="B50" s="50"/>
+      <c r="C50" s="41">
         <f>C48*F50</f>
         <v>0</v>
       </c>
-      <c r="D50" s="52"/>
-[...3 lines deleted...]
-      <c r="F50" s="53">
+      <c r="D50" s="51"/>
+      <c r="E50" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="F50" s="52">
         <f>(F49+0.5%)/2</f>
         <v>8.7500000000000008E-3</v>
       </c>
-      <c r="G50" s="44"/>
-[...1 lines deleted...]
-      <c r="I50" s="19"/>
+      <c r="G50" s="43"/>
+      <c r="H50" s="18"/>
+      <c r="I50" s="18"/>
     </row>
     <row r="51" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A51" s="51" t="s">
+      <c r="A51" s="50" t="s">
         <v>7</v>
       </c>
-      <c r="B51" s="51"/>
-      <c r="C51" s="42">
+      <c r="B51" s="50"/>
+      <c r="C51" s="41">
         <f>C48*F51</f>
         <v>0</v>
       </c>
-      <c r="D51" s="43"/>
-      <c r="E51" s="50" t="s">
+      <c r="D51" s="42"/>
+      <c r="E51" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="F51" s="87">
+      <c r="F51" s="86">
         <v>0.05</v>
       </c>
-      <c r="G51" s="44"/>
-[...1 lines deleted...]
-      <c r="I51" s="19"/>
+      <c r="G51" s="43"/>
+      <c r="H51" s="38"/>
+      <c r="I51" s="18"/>
     </row>
     <row r="52" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="51" t="s">
+      <c r="A52" s="50" t="s">
         <v>8</v>
       </c>
-      <c r="B52" s="51"/>
-      <c r="C52" s="54">
+      <c r="B52" s="50"/>
+      <c r="C52" s="53">
         <f>C48*F52</f>
         <v>0</v>
       </c>
-      <c r="D52" s="55"/>
-      <c r="E52" s="56" t="s">
+      <c r="D52" s="54"/>
+      <c r="E52" s="55" t="s">
         <v>28</v>
       </c>
-      <c r="F52" s="89">
+      <c r="F52" s="88">
         <v>1.4999999999999999E-2</v>
       </c>
-      <c r="G52" s="44"/>
-[...1 lines deleted...]
-      <c r="I52" s="19"/>
+      <c r="G52" s="43"/>
+      <c r="H52" s="38"/>
+      <c r="I52" s="18"/>
     </row>
     <row r="53" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A53" s="51" t="s">
+      <c r="A53" s="50" t="s">
         <v>9</v>
       </c>
-      <c r="B53" s="51"/>
-      <c r="C53" s="48">
+      <c r="B53" s="50"/>
+      <c r="C53" s="47">
         <f>SUM(C50:C52)</f>
         <v>0</v>
       </c>
-      <c r="D53" s="57" t="s">
+      <c r="D53" s="56" t="s">
         <v>25</v>
       </c>
-      <c r="E53" s="56" t="s">
+      <c r="E53" s="55" t="s">
         <v>35</v>
       </c>
-      <c r="F53" s="58">
+      <c r="F53" s="57">
         <f>SUM(F50:F52)</f>
         <v>7.375000000000001E-2</v>
       </c>
-      <c r="G53" s="44"/>
-[...1 lines deleted...]
-      <c r="I53" s="19"/>
+      <c r="G53" s="43"/>
+      <c r="H53" s="38"/>
+      <c r="I53" s="18"/>
     </row>
     <row r="54" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="51" t="s">
+      <c r="A54" s="50" t="s">
         <v>11</v>
       </c>
-      <c r="B54" s="18"/>
-      <c r="C54" s="48" t="e">
+      <c r="B54" s="17"/>
+      <c r="C54" s="47" t="e">
         <f>C53/C56</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D54" s="57" t="s">
+      <c r="D54" s="56" t="s">
         <v>26</v>
       </c>
-      <c r="E54" s="59"/>
-[...3 lines deleted...]
-      <c r="I54" s="19"/>
+      <c r="E54" s="58"/>
+      <c r="F54" s="59"/>
+      <c r="G54" s="43"/>
+      <c r="H54" s="38"/>
+      <c r="I54" s="18"/>
     </row>
     <row r="55" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A55" s="51"/>
-[...1 lines deleted...]
-      <c r="C55" s="61" t="s">
+      <c r="A55" s="50"/>
+      <c r="B55" s="17"/>
+      <c r="C55" s="60" t="s">
         <v>19</v>
       </c>
-      <c r="D55" s="47"/>
-[...4 lines deleted...]
-      <c r="I55" s="19"/>
+      <c r="D55" s="46"/>
+      <c r="E55" s="61"/>
+      <c r="F55" s="43"/>
+      <c r="G55" s="43"/>
+      <c r="H55" s="38"/>
+      <c r="I55" s="18"/>
     </row>
     <row r="56" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A56" s="63" t="s">
+      <c r="A56" s="62" t="s">
         <v>38</v>
       </c>
-      <c r="B56" s="18"/>
-[...2 lines deleted...]
-      <c r="E56" s="62" t="s">
+      <c r="B56" s="17"/>
+      <c r="C56" s="85"/>
+      <c r="D56" s="63"/>
+      <c r="E56" s="61" t="s">
         <v>32</v>
       </c>
-      <c r="F56" s="94" t="e">
+      <c r="F56" s="93" t="e">
         <f>F14/C56</f>
         <v>#DIV/0!</v>
       </c>
       <c r="G56" s="2"/>
-      <c r="H56" s="39"/>
-      <c r="I56" s="19"/>
+      <c r="H56" s="38"/>
+      <c r="I56" s="18"/>
     </row>
     <row r="57" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A57" s="65" t="s">
+      <c r="A57" s="64" t="s">
         <v>10</v>
       </c>
-      <c r="B57" s="18"/>
-      <c r="C57" s="101">
+      <c r="B57" s="17"/>
+      <c r="C57" s="100">
         <f>F14+C53</f>
         <v>0</v>
       </c>
-      <c r="D57" s="67" t="s">
+      <c r="D57" s="66" t="s">
         <v>25</v>
       </c>
-      <c r="E57" s="41"/>
-      <c r="F57" s="67"/>
+      <c r="E57" s="40"/>
+      <c r="F57" s="66"/>
       <c r="G57" s="2"/>
-      <c r="H57" s="39"/>
-      <c r="I57" s="19"/>
+      <c r="H57" s="38"/>
+      <c r="I57" s="18"/>
     </row>
     <row r="58" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A58" s="16" t="s">
+      <c r="A58" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B58" s="18"/>
-      <c r="C58" s="68" t="e">
+      <c r="B58" s="17"/>
+      <c r="C58" s="67" t="e">
         <f>C57/C56</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D58" s="67" t="s">
+      <c r="D58" s="66" t="s">
         <v>26</v>
       </c>
-      <c r="E58" s="41"/>
-[...3 lines deleted...]
-      <c r="I58" s="19"/>
+      <c r="E58" s="40"/>
+      <c r="F58" s="66"/>
+      <c r="G58" s="68"/>
+      <c r="H58" s="38"/>
+      <c r="I58" s="18"/>
     </row>
     <row r="59" spans="1:9" s="1" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A59" s="16"/>
-[...7 lines deleted...]
-      <c r="I59" s="19"/>
+      <c r="A59" s="15"/>
+      <c r="B59" s="15"/>
+      <c r="C59" s="65"/>
+      <c r="D59" s="66"/>
+      <c r="E59" s="40"/>
+      <c r="F59" s="66"/>
+      <c r="G59" s="68"/>
+      <c r="H59" s="38"/>
+      <c r="I59" s="18"/>
     </row>
     <row r="60" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A60" s="107" t="s">
+      <c r="A60" s="116" t="s">
         <v>20</v>
       </c>
-      <c r="B60" s="108"/>
-[...5 lines deleted...]
-      <c r="H60" s="70" t="s">
+      <c r="B60" s="117"/>
+      <c r="C60" s="117"/>
+      <c r="D60" s="117"/>
+      <c r="E60" s="117"/>
+      <c r="F60" s="118"/>
+      <c r="G60" s="39"/>
+      <c r="H60" s="69" t="s">
         <v>40</v>
       </c>
-      <c r="I60" s="19"/>
+      <c r="I60" s="18"/>
     </row>
     <row r="61" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A61" s="132" t="s">
+      <c r="A61" s="114" t="s">
         <v>13</v>
       </c>
-      <c r="B61" s="133"/>
-      <c r="C61" s="102">
+      <c r="B61" s="115"/>
+      <c r="C61" s="101">
         <v>3724</v>
       </c>
-      <c r="D61" s="71" t="s">
+      <c r="D61" s="70" t="s">
         <v>27</v>
       </c>
-      <c r="E61" s="41"/>
-[...2 lines deleted...]
-      <c r="H61" s="39" t="s">
+      <c r="E61" s="40"/>
+      <c r="F61" s="71"/>
+      <c r="G61" s="68"/>
+      <c r="H61" s="38" t="s">
         <v>39</v>
       </c>
-      <c r="I61" s="19"/>
+      <c r="I61" s="18"/>
     </row>
     <row r="62" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A62" s="47"/>
-[...6 lines deleted...]
-      <c r="H62" s="39" t="s">
+      <c r="A62" s="46"/>
+      <c r="B62" s="46"/>
+      <c r="C62" s="46"/>
+      <c r="D62" s="46"/>
+      <c r="E62" s="46"/>
+      <c r="F62" s="46"/>
+      <c r="G62" s="68"/>
+      <c r="H62" s="38" t="s">
         <v>41</v>
       </c>
-      <c r="I62" s="19"/>
+      <c r="I62" s="18"/>
     </row>
     <row r="63" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A63" s="47" t="s">
+      <c r="A63" s="46" t="s">
         <v>12</v>
       </c>
-      <c r="B63" s="47"/>
-      <c r="C63" s="39" t="e">
+      <c r="B63" s="46"/>
+      <c r="C63" s="38" t="e">
         <f>IF(C64=H61,"-",C64*C56)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D63" s="73" t="s">
+      <c r="D63" s="72" t="s">
         <v>25</v>
       </c>
-      <c r="E63" s="47"/>
-[...2 lines deleted...]
-      <c r="H63" s="39" t="e">
+      <c r="E63" s="46"/>
+      <c r="F63" s="73"/>
+      <c r="G63" s="68"/>
+      <c r="H63" s="38" t="e">
         <f>IF(C13&gt;7,H66,H64)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="I63" s="19"/>
+      <c r="I63" s="18"/>
     </row>
     <row r="64" spans="1:9" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A64" s="47" t="s">
+      <c r="A64" s="46" t="s">
         <v>11</v>
       </c>
-      <c r="B64" s="75"/>
-      <c r="C64" s="76" t="e">
+      <c r="B64" s="74"/>
+      <c r="C64" s="75" t="e">
         <f>IF(F15&gt;9309,H61,H63)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D64" s="73" t="s">
+      <c r="D64" s="72" t="s">
         <v>26</v>
       </c>
-      <c r="E64" s="47"/>
-[...2 lines deleted...]
-      <c r="H64" s="39" t="e">
+      <c r="E64" s="46"/>
+      <c r="F64" s="73"/>
+      <c r="G64" s="68"/>
+      <c r="H64" s="38" t="e">
         <f>IF(F43="Oui",H66,H65)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="I64" s="77"/>
+      <c r="I64" s="76"/>
     </row>
     <row r="65" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A65" s="41"/>
-[...3 lines deleted...]
-      <c r="E65" s="9" t="s">
+      <c r="A65" s="40"/>
+      <c r="B65" s="40"/>
+      <c r="C65" s="40"/>
+      <c r="D65" s="40"/>
+      <c r="E65" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="F65" s="88"/>
-[...1 lines deleted...]
-      <c r="H65" s="39" t="e">
+      <c r="F65" s="87"/>
+      <c r="G65" s="68"/>
+      <c r="H65" s="38" t="e">
         <f>IF(C56&gt;7,H62,H66)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="I65" s="19"/>
+      <c r="I65" s="18"/>
     </row>
     <row r="66" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A66" s="41"/>
-[...6 lines deleted...]
-      <c r="H66" s="39" t="e">
+      <c r="A66" s="40"/>
+      <c r="B66" s="40"/>
+      <c r="C66" s="40"/>
+      <c r="D66" s="40"/>
+      <c r="E66" s="40"/>
+      <c r="F66" s="40"/>
+      <c r="G66" s="68"/>
+      <c r="H66" s="38" t="e">
         <f>IF(F56&gt;=C61,F56,H67)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="I66" s="19"/>
+      <c r="I66" s="18"/>
     </row>
     <row r="67" spans="1:9" s="1" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A67" s="103" t="s">
-[...8 lines deleted...]
-      <c r="H67" s="79" t="e">
+      <c r="A67" s="136" t="s">
+        <v>49</v>
+      </c>
+      <c r="B67" s="136"/>
+      <c r="C67" s="136"/>
+      <c r="D67" s="136"/>
+      <c r="E67" s="136"/>
+      <c r="F67" s="136"/>
+      <c r="G67" s="77"/>
+      <c r="H67" s="78" t="e">
         <f>IF((F56+C54)&lt;C61,F56+C54,C61)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="I67" s="19"/>
+      <c r="I67" s="18"/>
     </row>
     <row r="68" spans="1:9" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A68" s="103" t="s">
-[...9 lines deleted...]
-      <c r="I68" s="19"/>
+      <c r="A68" s="136" t="s">
+        <v>48</v>
+      </c>
+      <c r="B68" s="136"/>
+      <c r="C68" s="136"/>
+      <c r="D68" s="136"/>
+      <c r="E68" s="136"/>
+      <c r="F68" s="136"/>
+      <c r="G68" s="77"/>
+      <c r="H68" s="79"/>
+      <c r="I68" s="18"/>
     </row>
     <row r="69" spans="1:9" s="1" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A69" s="103" t="s">
-[...19 lines deleted...]
-      <c r="F70" s="103"/>
+      <c r="A69" s="136" t="s">
+        <v>57</v>
+      </c>
+      <c r="B69" s="136"/>
+      <c r="C69" s="136"/>
+      <c r="D69" s="136"/>
+      <c r="E69" s="136"/>
+      <c r="F69" s="136"/>
+      <c r="G69" s="68"/>
+      <c r="H69" s="80"/>
+      <c r="I69" s="18"/>
+    </row>
+    <row r="70" spans="1:9" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="136" t="s">
+        <v>58</v>
+      </c>
+      <c r="B70" s="136"/>
+      <c r="C70" s="136"/>
+      <c r="D70" s="136"/>
+      <c r="E70" s="136"/>
+      <c r="F70" s="136"/>
       <c r="G70" s="3"/>
       <c r="H70" s="3"/>
       <c r="I70" s="3"/>
     </row>
-    <row r="71" spans="1:9" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="F71" s="37"/>
+    <row r="71" spans="1:9" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="108" t="s">
+        <v>59</v>
+      </c>
+      <c r="B71" s="108"/>
+      <c r="C71" s="108"/>
+      <c r="D71" s="108"/>
+      <c r="E71" s="108"/>
+      <c r="F71" s="108"/>
       <c r="G71" s="3"/>
       <c r="H71" s="3"/>
       <c r="I71" s="3"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="8mtrNJGVw/kbmgkbcrUOf8Jk4bnkMe5SGb0hFnfCqMLd8yMXXUv6qCdkAIFKIGknZNjVir+ABHUNZf3fNqk/+g==" saltValue="wLhRQlWEuytO5IIL/JFlZg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-  <mergeCells count="40">
+  <sheetProtection algorithmName="SHA-512" hashValue="Ez2GpvTmoYCvV9nHLGB0QufwhWaWT5YYFgbWF65Xhh/GAjLZbQTkaEQd75W+JIDIZb1BGfTHukHxDheUlSrTCg==" saltValue="JzEbZPfdb+cQbSep/eLhUQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="41">
+    <mergeCell ref="B27:E27"/>
+    <mergeCell ref="B22:E22"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="B23:E23"/>
+    <mergeCell ref="B24:E24"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="B36:E36"/>
+    <mergeCell ref="B37:E37"/>
+    <mergeCell ref="A69:F69"/>
+    <mergeCell ref="A70:F70"/>
+    <mergeCell ref="A67:F67"/>
+    <mergeCell ref="A68:F68"/>
+    <mergeCell ref="A45:F45"/>
+    <mergeCell ref="E46:F46"/>
+    <mergeCell ref="E47:F47"/>
+    <mergeCell ref="E48:F48"/>
+    <mergeCell ref="B38:E38"/>
+    <mergeCell ref="B39:E39"/>
+    <mergeCell ref="B40:E40"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="B33:E33"/>
+    <mergeCell ref="B34:E34"/>
+    <mergeCell ref="B35:E35"/>
+    <mergeCell ref="A71:F71"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A61:B61"/>
     <mergeCell ref="A60:F60"/>
-    <mergeCell ref="A33:E33"/>
-[...9 lines deleted...]
-    <mergeCell ref="A26:E26"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="B10:C10"/>
-    <mergeCell ref="A20:E20"/>
-[...1 lines deleted...]
-    <mergeCell ref="A22:E22"/>
     <mergeCell ref="A17:F17"/>
-    <mergeCell ref="A27:E27"/>
-[...14 lines deleted...]
-    <mergeCell ref="A40:E40"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="B21:E21"/>
     <mergeCell ref="A41:E41"/>
     <mergeCell ref="A43:E43"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="B28:E28"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A56" r:id="rId1" tooltip="RGL - I 4 05.01" display="Nbre de pièces RGL futures:" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <drawing r:id="rId3"/>
   <legacyDrawing r:id="rId4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
-      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" disablePrompts="1" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000000000000}">
           <x14:formula1>
             <xm:f>Annexe!$B$3:$B$4</xm:f>
           </x14:formula1>
           <xm:sqref>F16 F43</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B3:B4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="N58" sqref="N58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="3" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B3" t="s">
         <v>42</v>
@@ -3203,44 +3277,44 @@
       <vt:lpstr>Annexe</vt:lpstr>
       <vt:lpstr>Formulaire!Zone_d_impression</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Etat de Genève</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Christe Mercedes (DT)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AdHocReviewCycleID">
-    <vt:i4>243103703</vt:i4>
+    <vt:i4>-1225914719</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_EmailSubject">
     <vt:lpwstr>D12 à remplacer</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_AuthorEmail">
     <vt:lpwstr>mercedes.christe@etat.ge.ch</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_AuthorEmailDisplayName">
     <vt:lpwstr>Christe Mercedes (DT)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_PreviousAdHocReviewCycleID">
     <vt:i4>168782029</vt:i4>
   </property>
 </Properties>
 </file>