--- v3 (2026-06-02)
+++ v4 (2026-07-22)
@@ -9,56 +9,56 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\UO2785\14_Immobilier\LDTR\00_Secretariat\01_PV Séances_LDTR\2026\PV_21_du_26_05_2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\UO2785\14_Immobilier\LDTR\17_Doc_types_archives_pratiques_clef-SI\FORMULAIRES pour autorisation\_EN LIGNE ACTUELLEMENT\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C302DA85-D6A9-4984-8422-DBE25EB0CDD5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{65D31344-B3D9-4C7D-BF02-7535D2A85B7D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="46125" yWindow="225" windowWidth="29310" windowHeight="19845" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="38640" yWindow="0" windowWidth="23460" windowHeight="20985" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Formulaire" sheetId="1" r:id="rId1"/>
     <sheet name="Annexe" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Formulaire!$A$1:$F$65</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -354,64 +354,50 @@
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>:</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">*2 Loyer annuel net (hors frais de chauffage et d'eau chaude) appliqué au moment de la dépose de la demande d'autorisation de construire, et correspondant au loyer du dernier avis de majoration. </t>
   </si>
   <si>
     <t>*1 Ne pas remplir si l'appartement sera occupé par le même locataire après les travaux. Joindre document D07: copie du dernier bail et du dernier avis de majoration de loyer, et les échanges de courriers/courriels démontrant que le locataire est au courant des travaux prévus selon article 43 LDTR (travaux prévus, impact sur loyer, nécessité de départ temporaire du locataire, 30 jours pour suggestions).</t>
   </si>
   <si>
     <t xml:space="preserve">Intérêts sur travaux: (tx hyp+0.5)/2: </t>
   </si>
   <si>
     <t>Loyer annuel net à la pièce LDTR:            F/p/an</t>
   </si>
   <si>
     <t>Loyer de référence LDTR                            F/an</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Description exhaustive des travaux prévus </t>
-[...12 lines deleted...]
-    <r>
       <t>Date de départ du dernier locataire *</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>:</t>
     </r>
   </si>
   <si>
     <r>
       <t>Loyer annuel net*</t>
     </r>
     <r>
@@ -532,76 +518,90 @@
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Attention:</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Que les frais accessoires soient inclus ou non dans le loyer net actuel, le loyer qui sera fixé dans l'autorisation les incluera et ne pourra donc être dépassé pendant la période de contrôle fixée. Aucun ajout de frais accessoires ne pourra être fait.</t>
     </r>
   </si>
   <si>
     <t>*5 texte selon libellé plan. Exemple: cuisine, séjour, chambre 1, sdb, couloir, hall, dressing, etc... Admis: sanitaires (tous), chambres (toutes), appartement (tout l'appartement), ...</t>
   </si>
   <si>
     <r>
-      <t>partie concernée*</t>
+      <t>emplacement*</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
+        <sz val="7"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>5</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Description exhaustive des travaux prévus </t>
+    </r>
+    <r>
+      <rPr>
         <sz val="8"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>5</t>
+      <t>à cet emplacement</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="164" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
     <numFmt numFmtId="166" formatCode="dd/mmm/yyyy"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
-  <fonts count="35" x14ac:knownFonts="1">
+  <fonts count="36" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="7"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -733,95 +733,101 @@
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
-      <vertAlign val="superscript"/>
-[...5 lines deleted...]
-    <font>
       <sz val="8"/>
       <color rgb="FF0070C0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="6"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <u/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="7"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="7"/>
+      <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -1592,206 +1598,206 @@
     </xf>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="0" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="4" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="4" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="4" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="14" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="14" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="49" fontId="8" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="4" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="4" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="4" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="4" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="4" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="1" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="4" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...47 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Lien hypertexte" xfId="2" builtinId="8"/>
     <cellStyle name="Milliers" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Pourcentage" xfId="3" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
@@ -2120,52 +2126,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ge.ch/legislation/rsg/f/rsg_i4_05p01.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:I71"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="J5" sqref="J5"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A5" zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
+      <selection activeCell="I5" sqref="I5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.5703125" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" customWidth="1"/>
     <col min="3" max="3" width="14.5703125" customWidth="1"/>
     <col min="4" max="4" width="7.28515625" customWidth="1"/>
     <col min="5" max="5" width="32.7109375" customWidth="1"/>
     <col min="6" max="6" width="14.5703125" customWidth="1"/>
     <col min="7" max="7" width="2.28515625" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="26.85546875" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="12.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="3"/>
       <c r="B1" s="4" t="s">
         <v>29</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="5" t="s">
         <v>14</v>
@@ -2194,166 +2200,166 @@
       <c r="B3" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="8" t="s">
         <v>37</v>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
     </row>
     <row r="4" spans="1:9" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="3"/>
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
     </row>
     <row r="5" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="109" t="s">
+      <c r="A5" s="127" t="s">
         <v>46</v>
       </c>
-      <c r="B5" s="110"/>
-[...3 lines deleted...]
-      <c r="F5" s="111"/>
+      <c r="B5" s="128"/>
+      <c r="C5" s="128"/>
+      <c r="D5" s="128"/>
+      <c r="E5" s="128"/>
+      <c r="F5" s="129"/>
       <c r="G5" s="9"/>
       <c r="H5" s="9"/>
       <c r="I5" s="3"/>
     </row>
     <row r="6" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="112" t="s">
+      <c r="A6" s="130" t="s">
         <v>45</v>
       </c>
-      <c r="B6" s="112"/>
-[...3 lines deleted...]
-      <c r="F6" s="112"/>
+      <c r="B6" s="130"/>
+      <c r="C6" s="130"/>
+      <c r="D6" s="130"/>
+      <c r="E6" s="130"/>
+      <c r="F6" s="130"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="3"/>
     </row>
     <row r="7" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="113" t="s">
+      <c r="A7" s="131" t="s">
         <v>23</v>
       </c>
-      <c r="B7" s="113"/>
-[...3 lines deleted...]
-      <c r="F7" s="113"/>
+      <c r="B7" s="131"/>
+      <c r="C7" s="131"/>
+      <c r="D7" s="131"/>
+      <c r="E7" s="131"/>
+      <c r="F7" s="131"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7" s="3"/>
     </row>
     <row r="8" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="11"/>
       <c r="C8" s="11"/>
       <c r="D8" s="11"/>
       <c r="E8" s="11"/>
       <c r="F8" s="12"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="3"/>
     </row>
     <row r="9" spans="1:9" ht="3" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="13"/>
       <c r="B9" s="13"/>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="13"/>
       <c r="G9" s="14"/>
       <c r="H9" s="14"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="B10" s="119"/>
-      <c r="C10" s="120"/>
+      <c r="B10" s="134"/>
+      <c r="C10" s="135"/>
       <c r="D10" s="16"/>
       <c r="E10" s="15" t="s">
         <v>3</v>
       </c>
       <c r="F10" s="95"/>
       <c r="G10" s="17"/>
       <c r="H10" s="17"/>
       <c r="I10" s="18"/>
     </row>
     <row r="11" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="19"/>
       <c r="C11" s="81"/>
       <c r="D11" s="16"/>
       <c r="E11" s="20" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F11" s="83"/>
       <c r="G11" s="17"/>
       <c r="H11" s="17"/>
       <c r="I11" s="18"/>
     </row>
     <row r="12" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="19"/>
       <c r="C12" s="82"/>
       <c r="D12" s="21"/>
       <c r="E12" s="22" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F12" s="89"/>
       <c r="G12" s="17"/>
       <c r="H12" s="17"/>
       <c r="I12" s="18"/>
     </row>
     <row r="13" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A13" s="23" t="s">
         <v>47</v>
       </c>
       <c r="B13" s="19"/>
       <c r="C13" s="94"/>
       <c r="D13" s="21"/>
       <c r="E13" s="24" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F13" s="90"/>
       <c r="G13" s="17"/>
       <c r="H13" s="17"/>
       <c r="I13" s="18"/>
     </row>
     <row r="14" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="15"/>
       <c r="B14" s="25"/>
       <c r="C14" s="26"/>
       <c r="D14" s="21"/>
       <c r="E14" s="27" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="91">
         <f>F12+F13</f>
         <v>0</v>
       </c>
       <c r="G14" s="17"/>
       <c r="H14" s="17"/>
       <c r="I14" s="18"/>
     </row>
     <row r="15" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="18"/>
       <c r="B15" s="28"/>
@@ -2364,434 +2370,434 @@
       </c>
       <c r="F15" s="92" t="e">
         <f>F14/C13</f>
         <v>#DIV/0!</v>
       </c>
       <c r="G15" s="17"/>
       <c r="H15" s="30"/>
       <c r="I15" s="18"/>
     </row>
     <row r="16" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="31"/>
       <c r="B16" s="32"/>
       <c r="C16" s="29"/>
       <c r="D16" s="16"/>
       <c r="E16" s="15" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="83" t="s">
         <v>43</v>
       </c>
       <c r="G16" s="17"/>
       <c r="H16" s="30"/>
       <c r="I16" s="18"/>
     </row>
     <row r="17" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="121" t="str">
+      <c r="A17" s="136" t="str">
         <f>IF(F16="Oui", "Attention: formulaire non-valable s'il s'agit de la régularisation de travaux déjà exécutés sans autorisation.
 Dans ce cas, veuillez remplir le formulaire D16 (site de l'OCLPF) et l'ajouter au dossier","")</f>
         <v/>
       </c>
-      <c r="B17" s="121"/>
-[...3 lines deleted...]
-      <c r="F17" s="121"/>
+      <c r="B17" s="136"/>
+      <c r="C17" s="136"/>
+      <c r="D17" s="136"/>
+      <c r="E17" s="136"/>
+      <c r="F17" s="136"/>
       <c r="G17" s="33"/>
       <c r="H17" s="34"/>
       <c r="I17" s="3"/>
     </row>
     <row r="18" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="116" t="s">
+      <c r="A18" s="114" t="s">
         <v>4</v>
       </c>
-      <c r="B18" s="117"/>
-[...3 lines deleted...]
-      <c r="F18" s="118"/>
+      <c r="B18" s="115"/>
+      <c r="C18" s="115"/>
+      <c r="D18" s="115"/>
+      <c r="E18" s="115"/>
+      <c r="F18" s="116"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="3"/>
     </row>
     <row r="19" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A19" s="107" t="s">
+      <c r="A19" s="145" t="s">
+        <v>59</v>
+      </c>
+      <c r="B19" s="110" t="s">
         <v>60</v>
       </c>
-      <c r="B19" s="143" t="s">
-[...4 lines deleted...]
-      <c r="E19" s="145"/>
+      <c r="C19" s="111"/>
+      <c r="D19" s="111"/>
+      <c r="E19" s="112"/>
       <c r="F19" s="35" t="s">
         <v>33</v>
       </c>
       <c r="G19" s="33"/>
       <c r="H19" s="33"/>
       <c r="I19" s="3"/>
     </row>
     <row r="20" spans="1:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="105"/>
-      <c r="B20" s="122"/>
-[...2 lines deleted...]
-      <c r="E20" s="124"/>
+      <c r="B20" s="137"/>
+      <c r="C20" s="138"/>
+      <c r="D20" s="138"/>
+      <c r="E20" s="139"/>
       <c r="F20" s="96"/>
       <c r="G20" s="36"/>
       <c r="H20" s="36"/>
       <c r="I20" s="3"/>
     </row>
     <row r="21" spans="1:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="103"/>
-      <c r="B21" s="125"/>
-[...2 lines deleted...]
-      <c r="E21" s="127"/>
+      <c r="B21" s="120"/>
+      <c r="C21" s="121"/>
+      <c r="D21" s="121"/>
+      <c r="E21" s="122"/>
       <c r="F21" s="97"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="3"/>
     </row>
     <row r="22" spans="1:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="103"/>
-      <c r="B22" s="133"/>
-[...2 lines deleted...]
-      <c r="E22" s="135"/>
+      <c r="B22" s="107"/>
+      <c r="C22" s="108"/>
+      <c r="D22" s="108"/>
+      <c r="E22" s="109"/>
       <c r="F22" s="97"/>
       <c r="G22" s="36"/>
       <c r="H22" s="36"/>
       <c r="I22" s="3"/>
     </row>
     <row r="23" spans="1:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="103"/>
-      <c r="B23" s="133"/>
-[...2 lines deleted...]
-      <c r="E23" s="135"/>
+      <c r="B23" s="107"/>
+      <c r="C23" s="108"/>
+      <c r="D23" s="108"/>
+      <c r="E23" s="109"/>
       <c r="F23" s="97"/>
       <c r="G23" s="36"/>
       <c r="H23" s="36"/>
       <c r="I23" s="3"/>
     </row>
     <row r="24" spans="1:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="103"/>
-      <c r="B24" s="133"/>
-[...2 lines deleted...]
-      <c r="E24" s="135"/>
+      <c r="B24" s="107"/>
+      <c r="C24" s="108"/>
+      <c r="D24" s="108"/>
+      <c r="E24" s="109"/>
       <c r="F24" s="97"/>
       <c r="G24" s="36"/>
       <c r="H24" s="36"/>
       <c r="I24" s="3"/>
     </row>
     <row r="25" spans="1:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="103"/>
-      <c r="B25" s="133"/>
-[...2 lines deleted...]
-      <c r="E25" s="135"/>
+      <c r="B25" s="107"/>
+      <c r="C25" s="108"/>
+      <c r="D25" s="108"/>
+      <c r="E25" s="109"/>
       <c r="F25" s="97"/>
       <c r="G25" s="36"/>
       <c r="H25" s="36"/>
       <c r="I25" s="3"/>
     </row>
     <row r="26" spans="1:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="103"/>
-      <c r="B26" s="133"/>
-[...2 lines deleted...]
-      <c r="E26" s="135"/>
+      <c r="B26" s="107"/>
+      <c r="C26" s="108"/>
+      <c r="D26" s="108"/>
+      <c r="E26" s="109"/>
       <c r="F26" s="97"/>
       <c r="G26" s="36"/>
       <c r="H26" s="36"/>
       <c r="I26" s="3"/>
     </row>
     <row r="27" spans="1:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="103"/>
-      <c r="B27" s="133"/>
-[...2 lines deleted...]
-      <c r="E27" s="135"/>
+      <c r="B27" s="107"/>
+      <c r="C27" s="108"/>
+      <c r="D27" s="108"/>
+      <c r="E27" s="109"/>
       <c r="F27" s="97"/>
       <c r="G27" s="36"/>
       <c r="H27" s="36"/>
       <c r="I27" s="3"/>
     </row>
     <row r="28" spans="1:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="103"/>
-      <c r="B28" s="133"/>
-[...2 lines deleted...]
-      <c r="E28" s="135"/>
+      <c r="B28" s="107"/>
+      <c r="C28" s="108"/>
+      <c r="D28" s="108"/>
+      <c r="E28" s="109"/>
       <c r="F28" s="97"/>
       <c r="G28" s="36"/>
       <c r="H28" s="36"/>
       <c r="I28" s="3"/>
     </row>
     <row r="29" spans="1:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="103"/>
-      <c r="B29" s="133"/>
-[...2 lines deleted...]
-      <c r="E29" s="135"/>
+      <c r="B29" s="107"/>
+      <c r="C29" s="108"/>
+      <c r="D29" s="108"/>
+      <c r="E29" s="109"/>
       <c r="F29" s="97"/>
       <c r="G29" s="36"/>
       <c r="H29" s="36"/>
       <c r="I29" s="3"/>
     </row>
     <row r="30" spans="1:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="103"/>
-      <c r="B30" s="133"/>
-[...2 lines deleted...]
-      <c r="E30" s="135"/>
+      <c r="B30" s="107"/>
+      <c r="C30" s="108"/>
+      <c r="D30" s="108"/>
+      <c r="E30" s="109"/>
       <c r="F30" s="97"/>
       <c r="G30" s="36"/>
       <c r="H30" s="36"/>
       <c r="I30" s="3"/>
     </row>
     <row r="31" spans="1:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="103"/>
-      <c r="B31" s="133"/>
-[...2 lines deleted...]
-      <c r="E31" s="135"/>
+      <c r="B31" s="107"/>
+      <c r="C31" s="108"/>
+      <c r="D31" s="108"/>
+      <c r="E31" s="109"/>
       <c r="F31" s="97"/>
       <c r="G31" s="36"/>
       <c r="H31" s="36"/>
       <c r="I31" s="3"/>
     </row>
     <row r="32" spans="1:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="103"/>
-      <c r="B32" s="133"/>
-[...2 lines deleted...]
-      <c r="E32" s="135"/>
+      <c r="B32" s="107"/>
+      <c r="C32" s="108"/>
+      <c r="D32" s="108"/>
+      <c r="E32" s="109"/>
       <c r="F32" s="97"/>
       <c r="G32" s="36"/>
       <c r="H32" s="36"/>
       <c r="I32" s="3"/>
     </row>
     <row r="33" spans="1:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="103"/>
-      <c r="B33" s="133"/>
-[...2 lines deleted...]
-      <c r="E33" s="135"/>
+      <c r="B33" s="107"/>
+      <c r="C33" s="108"/>
+      <c r="D33" s="108"/>
+      <c r="E33" s="109"/>
       <c r="F33" s="97"/>
       <c r="G33" s="36"/>
       <c r="H33" s="36"/>
       <c r="I33" s="3"/>
     </row>
     <row r="34" spans="1:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="103"/>
-      <c r="B34" s="133"/>
-[...2 lines deleted...]
-      <c r="E34" s="135"/>
+      <c r="B34" s="107"/>
+      <c r="C34" s="108"/>
+      <c r="D34" s="108"/>
+      <c r="E34" s="109"/>
       <c r="F34" s="97"/>
       <c r="G34" s="36"/>
       <c r="H34" s="36"/>
       <c r="I34" s="3"/>
     </row>
     <row r="35" spans="1:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="103"/>
-      <c r="B35" s="133"/>
-[...2 lines deleted...]
-      <c r="E35" s="135"/>
+      <c r="B35" s="107"/>
+      <c r="C35" s="108"/>
+      <c r="D35" s="108"/>
+      <c r="E35" s="109"/>
       <c r="F35" s="97"/>
       <c r="G35" s="36"/>
       <c r="H35" s="36"/>
       <c r="I35" s="3"/>
     </row>
     <row r="36" spans="1:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="103"/>
-      <c r="B36" s="133"/>
-[...2 lines deleted...]
-      <c r="E36" s="135"/>
+      <c r="B36" s="107"/>
+      <c r="C36" s="108"/>
+      <c r="D36" s="108"/>
+      <c r="E36" s="109"/>
       <c r="F36" s="97"/>
       <c r="G36" s="36"/>
       <c r="H36" s="36"/>
       <c r="I36" s="3"/>
     </row>
     <row r="37" spans="1:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="103"/>
-      <c r="B37" s="133"/>
-[...2 lines deleted...]
-      <c r="E37" s="135"/>
+      <c r="B37" s="107"/>
+      <c r="C37" s="108"/>
+      <c r="D37" s="108"/>
+      <c r="E37" s="109"/>
       <c r="F37" s="97"/>
       <c r="G37" s="36"/>
       <c r="H37" s="36"/>
       <c r="I37" s="3"/>
     </row>
     <row r="38" spans="1:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="103"/>
-      <c r="B38" s="133"/>
-[...2 lines deleted...]
-      <c r="E38" s="135"/>
+      <c r="B38" s="107"/>
+      <c r="C38" s="108"/>
+      <c r="D38" s="108"/>
+      <c r="E38" s="109"/>
       <c r="F38" s="97"/>
       <c r="G38" s="36"/>
       <c r="H38" s="36"/>
       <c r="I38" s="3"/>
     </row>
     <row r="39" spans="1:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="103"/>
-      <c r="B39" s="125"/>
-[...2 lines deleted...]
-      <c r="E39" s="127"/>
+      <c r="B39" s="120"/>
+      <c r="C39" s="121"/>
+      <c r="D39" s="121"/>
+      <c r="E39" s="122"/>
       <c r="F39" s="97"/>
       <c r="G39" s="36"/>
       <c r="H39" s="36"/>
       <c r="I39" s="3"/>
     </row>
     <row r="40" spans="1:9" ht="9.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A40" s="104"/>
-      <c r="B40" s="140"/>
-[...2 lines deleted...]
-      <c r="E40" s="142"/>
+      <c r="B40" s="123"/>
+      <c r="C40" s="124"/>
+      <c r="D40" s="124"/>
+      <c r="E40" s="125"/>
       <c r="F40" s="98"/>
       <c r="G40" s="36"/>
       <c r="H40" s="36"/>
       <c r="I40" s="3"/>
     </row>
     <row r="41" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="128" t="s">
+      <c r="A41" s="140" t="s">
         <v>34</v>
       </c>
-      <c r="B41" s="129"/>
-[...2 lines deleted...]
-      <c r="E41" s="130"/>
+      <c r="B41" s="141"/>
+      <c r="C41" s="141"/>
+      <c r="D41" s="141"/>
+      <c r="E41" s="142"/>
       <c r="F41" s="99">
         <f>SUM(F20:F40)</f>
         <v>0</v>
       </c>
       <c r="G41" s="33"/>
       <c r="H41" s="33"/>
       <c r="I41" s="3"/>
     </row>
     <row r="42" spans="1:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="37"/>
       <c r="B42" s="37"/>
       <c r="C42" s="37"/>
       <c r="D42" s="37"/>
       <c r="E42" s="37"/>
       <c r="F42" s="37"/>
       <c r="G42" s="33"/>
       <c r="H42" s="33"/>
       <c r="I42" s="3"/>
     </row>
     <row r="43" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="131" t="s">
+      <c r="A43" s="143" t="s">
         <v>44</v>
       </c>
-      <c r="B43" s="131"/>
-[...2 lines deleted...]
-      <c r="E43" s="132"/>
+      <c r="B43" s="143"/>
+      <c r="C43" s="143"/>
+      <c r="D43" s="143"/>
+      <c r="E43" s="144"/>
       <c r="F43" s="102" t="s">
         <v>43</v>
       </c>
       <c r="G43" s="33"/>
       <c r="H43" s="33"/>
       <c r="I43" s="3"/>
     </row>
     <row r="44" spans="1:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="36"/>
       <c r="B44" s="36"/>
       <c r="C44" s="36"/>
       <c r="D44" s="36"/>
       <c r="E44" s="36"/>
       <c r="F44" s="36"/>
       <c r="G44" s="33"/>
       <c r="H44" s="38"/>
       <c r="I44" s="3"/>
     </row>
     <row r="45" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="116" t="s">
+      <c r="A45" s="114" t="s">
         <v>16</v>
       </c>
-      <c r="B45" s="117"/>
-[...3 lines deleted...]
-      <c r="F45" s="118"/>
+      <c r="B45" s="115"/>
+      <c r="C45" s="115"/>
+      <c r="D45" s="115"/>
+      <c r="E45" s="115"/>
+      <c r="F45" s="116"/>
       <c r="G45" s="39"/>
       <c r="H45" s="38"/>
       <c r="I45" s="18"/>
     </row>
     <row r="46" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B46" s="40"/>
       <c r="C46" s="41">
         <f>F41</f>
         <v>0</v>
       </c>
       <c r="D46" s="42"/>
-      <c r="E46" s="137"/>
-      <c r="F46" s="137"/>
+      <c r="E46" s="117"/>
+      <c r="F46" s="117"/>
       <c r="G46" s="43"/>
       <c r="H46" s="18"/>
       <c r="I46" s="18"/>
     </row>
     <row r="47" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A47" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B47" s="19"/>
       <c r="C47" s="84">
         <v>0.7</v>
       </c>
       <c r="D47" s="44"/>
-      <c r="E47" s="138"/>
-      <c r="F47" s="138"/>
+      <c r="E47" s="118"/>
+      <c r="F47" s="118"/>
       <c r="G47" s="43"/>
       <c r="H47" s="18"/>
       <c r="I47" s="18"/>
     </row>
     <row r="48" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="45" t="s">
         <v>6</v>
       </c>
       <c r="B48" s="46"/>
       <c r="C48" s="47">
         <f>C46*C47</f>
         <v>0</v>
       </c>
       <c r="D48" s="48"/>
-      <c r="E48" s="139"/>
-      <c r="F48" s="139"/>
+      <c r="E48" s="119"/>
+      <c r="F48" s="119"/>
       <c r="G48" s="43"/>
       <c r="H48" s="18"/>
       <c r="I48" s="18"/>
     </row>
     <row r="49" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="18"/>
       <c r="B49" s="17"/>
       <c r="C49" s="46"/>
       <c r="D49" s="46"/>
       <c r="E49" s="49" t="s">
         <v>24</v>
       </c>
       <c r="F49" s="86">
         <v>1.2500000000000001E-2</v>
       </c>
       <c r="G49" s="43"/>
       <c r="H49" s="18"/>
       <c r="I49" s="18"/>
     </row>
     <row r="50" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B50" s="50"/>
       <c r="C50" s="41">
@@ -2948,69 +2954,69 @@
       <c r="C58" s="67" t="e">
         <f>C57/C56</f>
         <v>#DIV/0!</v>
       </c>
       <c r="D58" s="66" t="s">
         <v>26</v>
       </c>
       <c r="E58" s="40"/>
       <c r="F58" s="66"/>
       <c r="G58" s="68"/>
       <c r="H58" s="38"/>
       <c r="I58" s="18"/>
     </row>
     <row r="59" spans="1:9" s="1" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="15"/>
       <c r="B59" s="15"/>
       <c r="C59" s="65"/>
       <c r="D59" s="66"/>
       <c r="E59" s="40"/>
       <c r="F59" s="66"/>
       <c r="G59" s="68"/>
       <c r="H59" s="38"/>
       <c r="I59" s="18"/>
     </row>
     <row r="60" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A60" s="116" t="s">
+      <c r="A60" s="114" t="s">
         <v>20</v>
       </c>
-      <c r="B60" s="117"/>
-[...3 lines deleted...]
-      <c r="F60" s="118"/>
+      <c r="B60" s="115"/>
+      <c r="C60" s="115"/>
+      <c r="D60" s="115"/>
+      <c r="E60" s="115"/>
+      <c r="F60" s="116"/>
       <c r="G60" s="39"/>
       <c r="H60" s="69" t="s">
         <v>40</v>
       </c>
       <c r="I60" s="18"/>
     </row>
     <row r="61" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A61" s="114" t="s">
+      <c r="A61" s="132" t="s">
         <v>13</v>
       </c>
-      <c r="B61" s="115"/>
+      <c r="B61" s="133"/>
       <c r="C61" s="101">
         <v>3724</v>
       </c>
       <c r="D61" s="70" t="s">
         <v>27</v>
       </c>
       <c r="E61" s="40"/>
       <c r="F61" s="71"/>
       <c r="G61" s="68"/>
       <c r="H61" s="38" t="s">
         <v>39</v>
       </c>
       <c r="I61" s="18"/>
     </row>
     <row r="62" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="46"/>
       <c r="B62" s="46"/>
       <c r="C62" s="46"/>
       <c r="D62" s="46"/>
       <c r="E62" s="46"/>
       <c r="F62" s="46"/>
       <c r="G62" s="68"/>
       <c r="H62" s="38" t="s">
         <v>41</v>
       </c>
@@ -3067,161 +3073,161 @@
         <v>0</v>
       </c>
       <c r="F65" s="87"/>
       <c r="G65" s="68"/>
       <c r="H65" s="38" t="e">
         <f>IF(C56&gt;7,H62,H66)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="I65" s="18"/>
     </row>
     <row r="66" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="40"/>
       <c r="B66" s="40"/>
       <c r="C66" s="40"/>
       <c r="D66" s="40"/>
       <c r="E66" s="40"/>
       <c r="F66" s="40"/>
       <c r="G66" s="68"/>
       <c r="H66" s="38" t="e">
         <f>IF(F56&gt;=C61,F56,H67)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="I66" s="18"/>
     </row>
     <row r="67" spans="1:9" s="1" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A67" s="136" t="s">
+      <c r="A67" s="113" t="s">
         <v>49</v>
       </c>
-      <c r="B67" s="136"/>
-[...3 lines deleted...]
-      <c r="F67" s="136"/>
+      <c r="B67" s="113"/>
+      <c r="C67" s="113"/>
+      <c r="D67" s="113"/>
+      <c r="E67" s="113"/>
+      <c r="F67" s="113"/>
       <c r="G67" s="77"/>
       <c r="H67" s="78" t="e">
         <f>IF((F56+C54)&lt;C61,F56+C54,C61)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="I67" s="18"/>
     </row>
     <row r="68" spans="1:9" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A68" s="136" t="s">
+      <c r="A68" s="113" t="s">
         <v>48</v>
       </c>
-      <c r="B68" s="136"/>
-[...3 lines deleted...]
-      <c r="F68" s="136"/>
+      <c r="B68" s="113"/>
+      <c r="C68" s="113"/>
+      <c r="D68" s="113"/>
+      <c r="E68" s="113"/>
+      <c r="F68" s="113"/>
       <c r="G68" s="77"/>
       <c r="H68" s="79"/>
       <c r="I68" s="18"/>
     </row>
     <row r="69" spans="1:9" s="1" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A69" s="136" t="s">
-[...6 lines deleted...]
-      <c r="F69" s="136"/>
+      <c r="A69" s="113" t="s">
+        <v>56</v>
+      </c>
+      <c r="B69" s="113"/>
+      <c r="C69" s="113"/>
+      <c r="D69" s="113"/>
+      <c r="E69" s="113"/>
+      <c r="F69" s="113"/>
       <c r="G69" s="68"/>
       <c r="H69" s="80"/>
       <c r="I69" s="18"/>
     </row>
     <row r="70" spans="1:9" ht="45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A70" s="136" t="s">
-[...6 lines deleted...]
-      <c r="F70" s="136"/>
+      <c r="A70" s="113" t="s">
+        <v>57</v>
+      </c>
+      <c r="B70" s="113"/>
+      <c r="C70" s="113"/>
+      <c r="D70" s="113"/>
+      <c r="E70" s="113"/>
+      <c r="F70" s="113"/>
       <c r="G70" s="3"/>
       <c r="H70" s="3"/>
       <c r="I70" s="3"/>
     </row>
     <row r="71" spans="1:9" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A71" s="108" t="s">
-[...6 lines deleted...]
-      <c r="F71" s="108"/>
+      <c r="A71" s="126" t="s">
+        <v>58</v>
+      </c>
+      <c r="B71" s="126"/>
+      <c r="C71" s="126"/>
+      <c r="D71" s="126"/>
+      <c r="E71" s="126"/>
+      <c r="F71" s="126"/>
       <c r="G71" s="3"/>
       <c r="H71" s="3"/>
       <c r="I71" s="3"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="Ez2GpvTmoYCvV9nHLGB0QufwhWaWT5YYFgbWF65Xhh/GAjLZbQTkaEQd75W+JIDIZb1BGfTHukHxDheUlSrTCg==" saltValue="JzEbZPfdb+cQbSep/eLhUQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="a9GFf5obC3vWOxWe3zzWhy33Z+jWTx0H/DMbXbUawNAG6tU6UcV9J468kfts986pxRQIXHi9dFpRz2EaD/CaMg==" saltValue="whrd/omdU//76Y5lk8J3Yw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="41">
-    <mergeCell ref="B27:E27"/>
-[...23 lines deleted...]
-    <mergeCell ref="B35:E35"/>
     <mergeCell ref="A71:F71"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A61:B61"/>
     <mergeCell ref="A60:F60"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="A17:F17"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B21:E21"/>
     <mergeCell ref="A41:E41"/>
     <mergeCell ref="A43:E43"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B28:E28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="B33:E33"/>
+    <mergeCell ref="B34:E34"/>
+    <mergeCell ref="B35:E35"/>
+    <mergeCell ref="B36:E36"/>
+    <mergeCell ref="B37:E37"/>
+    <mergeCell ref="A69:F69"/>
+    <mergeCell ref="A70:F70"/>
+    <mergeCell ref="A67:F67"/>
+    <mergeCell ref="A68:F68"/>
+    <mergeCell ref="A45:F45"/>
+    <mergeCell ref="E46:F46"/>
+    <mergeCell ref="E47:F47"/>
+    <mergeCell ref="E48:F48"/>
+    <mergeCell ref="B38:E38"/>
+    <mergeCell ref="B39:E39"/>
+    <mergeCell ref="B40:E40"/>
+    <mergeCell ref="B27:E27"/>
+    <mergeCell ref="B22:E22"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="B23:E23"/>
+    <mergeCell ref="B24:E24"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="B26:E26"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A56" r:id="rId1" tooltip="RGL - I 4 05.01" display="Nbre de pièces RGL futures:" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <drawing r:id="rId3"/>
   <legacyDrawing r:id="rId4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" disablePrompts="1" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000000000000}">
           <x14:formula1>
             <xm:f>Annexe!$B$3:$B$4</xm:f>
           </x14:formula1>
           <xm:sqref>F16 F43</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3277,44 +3283,44 @@
       <vt:lpstr>Annexe</vt:lpstr>
       <vt:lpstr>Formulaire!Zone_d_impression</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Etat de Genève</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Christe Mercedes (DT)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AdHocReviewCycleID">
-    <vt:i4>-1225914719</vt:i4>
+    <vt:i4>-244534833</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_EmailSubject">
-    <vt:lpwstr>D12 à remplacer</vt:lpwstr>
+    <vt:lpwstr>D12</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_AuthorEmail">
     <vt:lpwstr>mercedes.christe@etat.ge.ch</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_AuthorEmailDisplayName">
     <vt:lpwstr>Christe Mercedes (DT)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_PreviousAdHocReviewCycleID">
     <vt:i4>168782029</vt:i4>
   </property>
 </Properties>
 </file>