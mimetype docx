--- v0 (2025-10-01)
+++ v1 (2026-10-11)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0627FB5C" w14:textId="77777777" w:rsidR="003532F3" w:rsidRDefault="003532F3" w:rsidP="003532F3">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46E2A4EE" w14:textId="1670A0BF" w:rsidR="00882459" w:rsidRPr="002D1244" w:rsidRDefault="00882459" w:rsidP="00AF604A">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D1244">
@@ -192,59 +192,59 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="-214" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3970"/>
         <w:gridCol w:w="5953"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00882459" w:rsidRPr="00982CF2" w14:paraId="5F658BC4" w14:textId="77777777" w:rsidTr="00B33E3C">
+      <w:tr w:rsidR="00882459" w:rsidRPr="00982CF2" w14:paraId="5F658BC4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="689"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06D974E1" w14:textId="7C357F24" w:rsidR="00882459" w:rsidRPr="00982CF2" w:rsidRDefault="00982CF2" w:rsidP="00882459">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidR="00882459" w:rsidRPr="00982CF2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -627,62 +627,52 @@
             </w:pPr>
             <w:r w:rsidRPr="00982CF2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Personne de contact</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DDC2CBC" w14:textId="77777777" w:rsidR="00882459" w:rsidRPr="00982CF2" w:rsidRDefault="00882459" w:rsidP="00882459">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00982CF2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nom, téléphone direct, </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Nom, téléphone direct, e-mail</w:t>
+            </w:r>
             <w:r w:rsidR="003D4C5C" w:rsidRPr="00982CF2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00982CF2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5953" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32AD1EFC" w14:textId="77777777" w:rsidR="00882459" w:rsidRPr="00982CF2" w:rsidRDefault="00E2665E" w:rsidP="00882459">
             <w:pPr>
@@ -766,59 +756,59 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00882459" w:rsidRPr="00982CF2" w14:paraId="59D73C59" w14:textId="77777777" w:rsidTr="00B33E3C">
+      <w:tr w:rsidR="00882459" w:rsidRPr="00982CF2" w14:paraId="59D73C59" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="606"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79415142" w14:textId="379BBDCD" w:rsidR="00882459" w:rsidRPr="00982CF2" w:rsidRDefault="00296C23" w:rsidP="002371CF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Événement</w:t>
             </w:r>
             <w:r w:rsidR="002371CF" w:rsidRPr="00982CF2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -2127,59 +2117,59 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00882459" w:rsidRPr="00982CF2" w14:paraId="0B71BB49" w14:textId="77777777" w:rsidTr="00B33E3C">
+      <w:tr w:rsidR="00882459" w:rsidRPr="00982CF2" w14:paraId="0B71BB49" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="782"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C09B501" w14:textId="77777777" w:rsidR="00882459" w:rsidRPr="00982CF2" w:rsidRDefault="00982CF2" w:rsidP="007D5B9D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
             <w:r w:rsidR="00882459" w:rsidRPr="00982CF2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>inancement</w:t>
@@ -2365,71 +2355,51 @@
           <w:p w14:paraId="51CC8013" w14:textId="1651B829" w:rsidR="00882459" w:rsidRPr="00982CF2" w:rsidRDefault="00BA1B50" w:rsidP="00882459">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00982CF2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Contribution</w:t>
             </w:r>
             <w:r w:rsidR="00882459" w:rsidRPr="00982CF2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> demandée à l'</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> de Genève</w:t>
+              <w:t xml:space="preserve"> demandée à l'Etat de Genève</w:t>
             </w:r>
             <w:r w:rsidR="001268CC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (montant et nature)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5953" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D5A3C69" w14:textId="77777777" w:rsidR="00882459" w:rsidRPr="00982CF2" w:rsidRDefault="00E2665E" w:rsidP="00882459">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -3291,69 +3261,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A7B8722" w14:textId="2E118806" w:rsidR="00296C23" w:rsidRPr="002D1244" w:rsidRDefault="00296C23" w:rsidP="002D1244">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00296C23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Budget de l’événement détaillant les différents postes, avec le détail des contributions demandées à l'</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> de Genève et à d'autres bailleurs de fond</w:t>
+              <w:t>Budget de l’événement détaillant les différents postes, avec le détail des contributions demandées à l'Etat de Genève et à d'autres bailleurs de fond</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007D5B9D" w:rsidRPr="002D1244" w14:paraId="3FF701A7" w14:textId="77777777" w:rsidTr="00296C23">
         <w:trPr>
           <w:trHeight w:val="725"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19433AD1" w14:textId="2D6285B1" w:rsidR="007D5B9D" w:rsidRPr="002D1244" w:rsidRDefault="00C46E60" w:rsidP="00297353">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C46E60">
@@ -3451,61 +3403,61 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="002B47AE" w:rsidRPr="002B47AE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>opie de l’extrait du registre du commerce (</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r w:rsidR="002B47AE" w:rsidRPr="00EC5757">
+              <w:r w:rsidR="002B47AE">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:t xml:space="preserve">si </w:t>
               </w:r>
-              <w:r w:rsidRPr="00EC5757">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:t>applicable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="002B47AE" w:rsidRPr="002B47AE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007D5B9D" w:rsidRPr="002D1244" w14:paraId="1EA1ADED" w14:textId="77777777" w:rsidTr="002D1244">
         <w:trPr>
           <w:trHeight w:val="558"/>
@@ -3647,109 +3599,123 @@
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>apport de vérification ou de révision des comptes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="22917104" w14:textId="77777777" w:rsidR="007D5B9D" w:rsidRDefault="007D5B9D" w:rsidP="00784543">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40A96851" w14:textId="77777777" w:rsidR="007D5B9D" w:rsidRDefault="007D5B9D" w:rsidP="00784543">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E13B84D" w14:textId="1A83BA8C" w:rsidR="00F36260" w:rsidRPr="003532F3" w:rsidRDefault="00296C23">
+    <w:p w14:paraId="3E13B84D" w14:textId="4CD609FB" w:rsidR="00F36260" w:rsidRPr="003532F3" w:rsidRDefault="00296C23">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00296C23">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Le dossier complet doit être envoyé par courriel</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t> : affaires.internationales@etat.ge.ch</w:t>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r w:rsidR="00F006C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dai-subventions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>@etat.ge.ch</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F36260" w:rsidRPr="003532F3" w:rsidSect="00476103">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:footnotePr>
         <w:numFmt w:val="chicago"/>
       </w:footnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1909" w:right="1417" w:bottom="1258" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="139528D7" w14:textId="77777777" w:rsidR="00800031" w:rsidRDefault="00800031">
+    <w:p w14:paraId="041DBE49" w14:textId="77777777" w:rsidR="000A6F18" w:rsidRDefault="000A6F18">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B9EF0F0" w14:textId="77777777" w:rsidR="00800031" w:rsidRDefault="00800031">
+    <w:p w14:paraId="64CCCDA3" w14:textId="77777777" w:rsidR="000A6F18" w:rsidRDefault="000A6F18">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -3766,197 +3732,197 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7429E279" w14:textId="77777777" w:rsidR="00257F93" w:rsidRDefault="00257F93" w:rsidP="00CE352D">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="000F68BA">
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="05E23D4A" w14:textId="77777777" w:rsidR="00257F93" w:rsidRDefault="00257F93" w:rsidP="008C4980">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="209D022B" w14:textId="2CF84D0F" w:rsidR="00257F93" w:rsidRDefault="00257F93" w:rsidP="00CE352D">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00E16088">
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="4268F739" w14:textId="77777777" w:rsidR="00257F93" w:rsidRDefault="00257F93" w:rsidP="008C4980">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45A44E25" w14:textId="77777777" w:rsidR="00800031" w:rsidRDefault="00800031">
+    <w:p w14:paraId="2CFA94B6" w14:textId="77777777" w:rsidR="000A6F18" w:rsidRDefault="000A6F18">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="57DA5C28" w14:textId="77777777" w:rsidR="00800031" w:rsidRDefault="00800031">
+    <w:p w14:paraId="29C2BB48" w14:textId="77777777" w:rsidR="000A6F18" w:rsidRDefault="000A6F18">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10208" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="851"/>
       <w:gridCol w:w="9357"/>
     </w:tblGrid>
     <w:tr w:rsidR="00257F93" w:rsidRPr="005F1501" w14:paraId="723BB681" w14:textId="77777777" w:rsidTr="00476103">
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="987"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="709" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="343CDF19" w14:textId="77777777" w:rsidR="00257F93" w:rsidRDefault="00EC5757" w:rsidP="00AF604A">
+        <w:p w14:paraId="343CDF19" w14:textId="77777777" w:rsidR="00257F93" w:rsidRDefault="00F006C4" w:rsidP="00AF604A">
           <w:pPr>
             <w:pStyle w:val="Logo"/>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:position w:val="6"/>
             </w:rPr>
             <w:pict w14:anchorId="441D0061">
               <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas>
                   <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                   <v:f eqn="sum @0 1 0"/>
                   <v:f eqn="sum 0 0 @1"/>
                   <v:f eqn="prod @2 1 2"/>
                   <v:f eqn="prod @3 21600 pixelWidth"/>
                   <v:f eqn="prod @3 21600 pixelHeight"/>
                   <v:f eqn="sum @0 0 1"/>
                   <v:f eqn="prod @6 1 2"/>
                   <v:f eqn="prod @7 21600 pixelWidth"/>
                   <v:f eqn="sum @8 21600 0"/>
                   <v:f eqn="prod @7 21600 pixelHeight"/>
                   <v:f eqn="sum @10 21600 0"/>
                 </v:formulas>
@@ -4020,51 +3986,51 @@
               <w:b w:val="0"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:t>Direction des affaires</w:t>
           </w:r>
           <w:r w:rsidR="003532F3">
             <w:t xml:space="preserve"> internationale</w:t>
           </w:r>
           <w:r>
             <w:t>s</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="77D56D5E" w14:textId="77777777" w:rsidR="00257F93" w:rsidRDefault="00257F93" w:rsidP="00476103">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04375BE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9EC8CBC"/>
     <w:lvl w:ilvl="0" w:tplc="100C0017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4438,152 +4404,155 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1704555206">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="305093109">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="974720804">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1953198080">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="19458"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numFmt w:val="chicago"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00882459"/>
     <w:rsid w:val="00033AE0"/>
     <w:rsid w:val="00056795"/>
     <w:rsid w:val="00071225"/>
     <w:rsid w:val="00095D14"/>
+    <w:rsid w:val="000A6F18"/>
     <w:rsid w:val="000B4AB7"/>
     <w:rsid w:val="000C3EBE"/>
     <w:rsid w:val="000C60F0"/>
     <w:rsid w:val="000C6A25"/>
     <w:rsid w:val="000D3338"/>
     <w:rsid w:val="000E0ECE"/>
     <w:rsid w:val="000F68BA"/>
     <w:rsid w:val="00120AD0"/>
     <w:rsid w:val="001268CC"/>
     <w:rsid w:val="0019006F"/>
     <w:rsid w:val="00190C57"/>
     <w:rsid w:val="001D4A7C"/>
     <w:rsid w:val="00212C0D"/>
     <w:rsid w:val="0021776D"/>
     <w:rsid w:val="00224610"/>
     <w:rsid w:val="00235133"/>
     <w:rsid w:val="002371CF"/>
     <w:rsid w:val="00243C99"/>
+    <w:rsid w:val="0025224A"/>
     <w:rsid w:val="00257F93"/>
     <w:rsid w:val="00284246"/>
     <w:rsid w:val="00296C23"/>
     <w:rsid w:val="002B24C6"/>
     <w:rsid w:val="002B47AE"/>
     <w:rsid w:val="002D1244"/>
     <w:rsid w:val="002E42BE"/>
     <w:rsid w:val="003532F3"/>
     <w:rsid w:val="00354819"/>
     <w:rsid w:val="003604EE"/>
     <w:rsid w:val="00370EBB"/>
     <w:rsid w:val="003A422F"/>
     <w:rsid w:val="003B249E"/>
     <w:rsid w:val="003D4C5C"/>
     <w:rsid w:val="003E7683"/>
     <w:rsid w:val="0040539E"/>
     <w:rsid w:val="004066D4"/>
     <w:rsid w:val="00416FE7"/>
     <w:rsid w:val="00421FB3"/>
     <w:rsid w:val="0044753F"/>
     <w:rsid w:val="00457DD0"/>
     <w:rsid w:val="00476103"/>
     <w:rsid w:val="004841CC"/>
     <w:rsid w:val="004C220C"/>
     <w:rsid w:val="00510D92"/>
     <w:rsid w:val="00515BDC"/>
     <w:rsid w:val="00524A40"/>
     <w:rsid w:val="005534C1"/>
     <w:rsid w:val="005571C2"/>
     <w:rsid w:val="00560238"/>
     <w:rsid w:val="00560403"/>
     <w:rsid w:val="00562CC3"/>
     <w:rsid w:val="00567699"/>
     <w:rsid w:val="005F3230"/>
     <w:rsid w:val="00604771"/>
     <w:rsid w:val="00610DBC"/>
     <w:rsid w:val="00624657"/>
+    <w:rsid w:val="0063035A"/>
     <w:rsid w:val="00685614"/>
     <w:rsid w:val="007275F0"/>
     <w:rsid w:val="00735512"/>
     <w:rsid w:val="00736E1B"/>
     <w:rsid w:val="00770960"/>
     <w:rsid w:val="00772167"/>
     <w:rsid w:val="00784543"/>
     <w:rsid w:val="0079166A"/>
     <w:rsid w:val="007A5E06"/>
     <w:rsid w:val="007C385C"/>
     <w:rsid w:val="007C7C97"/>
     <w:rsid w:val="007D5B9D"/>
     <w:rsid w:val="007E4B32"/>
     <w:rsid w:val="007E5810"/>
     <w:rsid w:val="007F1746"/>
     <w:rsid w:val="007F6B3A"/>
     <w:rsid w:val="00800031"/>
     <w:rsid w:val="00810762"/>
     <w:rsid w:val="00850179"/>
     <w:rsid w:val="00882459"/>
     <w:rsid w:val="008A3EA6"/>
     <w:rsid w:val="008C4980"/>
     <w:rsid w:val="008D50DC"/>
     <w:rsid w:val="008E2114"/>
     <w:rsid w:val="008E3B44"/>
@@ -4610,86 +4579,87 @@
     <w:rsid w:val="00C00437"/>
     <w:rsid w:val="00C2623F"/>
     <w:rsid w:val="00C46E60"/>
     <w:rsid w:val="00C70E4E"/>
     <w:rsid w:val="00C81382"/>
     <w:rsid w:val="00CC2569"/>
     <w:rsid w:val="00CC54F8"/>
     <w:rsid w:val="00CD0155"/>
     <w:rsid w:val="00CD3163"/>
     <w:rsid w:val="00CD6E15"/>
     <w:rsid w:val="00CE352D"/>
     <w:rsid w:val="00CF7301"/>
     <w:rsid w:val="00D50596"/>
     <w:rsid w:val="00D6322B"/>
     <w:rsid w:val="00D76ED3"/>
     <w:rsid w:val="00D902BD"/>
     <w:rsid w:val="00DB394B"/>
     <w:rsid w:val="00E16088"/>
     <w:rsid w:val="00E24103"/>
     <w:rsid w:val="00E24DB9"/>
     <w:rsid w:val="00E2665E"/>
     <w:rsid w:val="00E53E61"/>
     <w:rsid w:val="00EC5757"/>
     <w:rsid w:val="00ED3FBA"/>
     <w:rsid w:val="00EF779C"/>
+    <w:rsid w:val="00F006C4"/>
     <w:rsid w:val="00F36260"/>
     <w:rsid w:val="00F81BCE"/>
     <w:rsid w:val="00FC4F98"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="19458"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="209AB2B3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{609A1FEB-B7E6-404F-911D-D17E7FC136E8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fr-CH" w:eastAsia="fr-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -4978,51 +4948,51 @@
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-CH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre5Car"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="003532F3"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
@@ -5192,156 +5162,150 @@
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:caps/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textedebulles">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="003D4C5C"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Numrodepage">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:rsid w:val="008C4980"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre5Car">
     <w:name w:val="Titre 5 Car"/>
-    <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre5"/>
     <w:semiHidden/>
     <w:rsid w:val="003532F3"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Marquedecommentaire">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="Policepardfaut"/>
     <w:rsid w:val="00C81382"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Commentaire">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentaireCar"/>
     <w:rsid w:val="00C81382"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentaireCar">
     <w:name w:val="Commentaire Car"/>
-    <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Commentaire"/>
     <w:rsid w:val="00C81382"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Objetducommentaire">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Commentaire"/>
     <w:next w:val="Commentaire"/>
     <w:link w:val="ObjetducommentaireCar"/>
     <w:rsid w:val="00C81382"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ObjetducommentaireCar">
     <w:name w:val="Objet du commentaire Car"/>
-    <w:basedOn w:val="CommentaireCar"/>
     <w:link w:val="Objetducommentaire"/>
     <w:rsid w:val="00C81382"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rvision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001268CC"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Policepardfaut"/>
     <w:rsid w:val="00EC5757"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EC5757"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="148403961">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1921794650">
           <w:marLeft w:val="446"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="120"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -5725,78 +5689,78 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{784FE26E-5EBA-462F-806B-A146DE05C5F2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>normal.dotm</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>410</Words>
-  <Characters>2257</Characters>
+  <Words>408</Words>
+  <Characters>2250</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Annexe 3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Etat de Genève</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2662</CharactersWithSpaces>
+  <CharactersWithSpaces>2653</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Annexe 3</dc:title>
   <dc:subject/>
   <dc:creator>Direction des affaires internationales</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AdHocReviewCycleID">
     <vt:i4>-80337241</vt:i4>
   </property>