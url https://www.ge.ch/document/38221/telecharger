--- v0 (2025-10-07)
+++ v1 (2026-10-11)
@@ -1,74 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\UO3526\11_CONTROLE_MEDICAMENTS_ET_PROFS\08_Docs_profs\05_Docs_formalites\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BCD18871-564E-4CC3-933F-8C929DC623C4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12350"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Feuil1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="CaseACocher1" localSheetId="0">Feuil1!#REF!</definedName>
     <definedName name="CaseACocher2" localSheetId="0">Feuil1!#REF!</definedName>
     <definedName name="OLE_LINK1" localSheetId="0">Feuil1!$A$6</definedName>
     <definedName name="Texte1" localSheetId="0">Feuil1!#REF!</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D21" i="1" l="1"/>
   <c r="D20" i="1"/>
   <c r="G147" i="1" l="1"/>
   <c r="G146" i="1"/>
   <c r="G145" i="1"/>
   <c r="G144" i="1"/>
   <c r="G143" i="1"/>
   <c r="G142" i="1"/>
   <c r="F147" i="1" l="1"/>
   <c r="E146" i="1"/>
   <c r="F143" i="1"/>
   <c r="E143" i="1"/>
   <c r="F142" i="1"/>
   <c r="E142" i="1"/>
   <c r="A147" i="1"/>
   <c r="A146" i="1"/>
   <c r="A145" i="1"/>
   <c r="A144" i="1"/>
@@ -146,90 +158,90 @@
   <si>
     <t>Tableau b: formations des pharmaciens</t>
   </si>
   <si>
     <t>2) Nom, prénom :</t>
   </si>
   <si>
     <t>3) Nom, prénom :</t>
   </si>
   <si>
     <t>4) Nom, prénom :</t>
   </si>
   <si>
     <t>5) Nom, prénom :</t>
   </si>
   <si>
     <t>6) Nom, prénom :</t>
   </si>
   <si>
     <t>Tableau récapitulatif de la formation</t>
   </si>
   <si>
     <t>Nom de la pharmacie :</t>
   </si>
   <si>
-    <t>points FPH 2023</t>
-[...1 lines deleted...]
-  <si>
     <t>Nbr heures par semaine (ouverture de la pharmacie)  :</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">taux présence du pharmacien </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(calcul automatique)</t>
     </r>
   </si>
   <si>
     <t>Nbr heures par semaine :</t>
   </si>
   <si>
     <t>points FPH 2024</t>
   </si>
   <si>
     <t>Avec l’entrée en vigueur de la révision LAMal « admission des fournisseurs de prestations » au 1er janvier 2022, les fournisseurs de prestations ambulatoires ne peuvent facturer à l’assurance obligatoire des soins (AOS) que s’ils sont autorisés par le canton. LAMal et OAMal définissent les critères d’admission que les cantons doivent contrôler.Les fournisseurs de prestations ambulatoires sont entre autres tenus de prouver qu’ils remplissent les exigences de qualité selon l’article 58g OAMal (en vigueur depuis le 1er janvier 2022) :</t>
   </si>
   <si>
     <t>Taux d'activité (100% = 42h)</t>
   </si>
   <si>
     <t>points FPH 2025</t>
   </si>
+  <si>
+    <t>points FPH 2026</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
@@ -934,231 +946,231 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="4" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="0" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="0" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...148 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
@@ -1408,1613 +1420,1613 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I147"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A61" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A68" sqref="A68:D68"/>
+    <sheetView tabSelected="1" view="pageLayout" topLeftCell="A5" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="E33" sqref="E33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.54296875" defaultRowHeight="12.65" customHeight="1" outlineLevelRow="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="12.6" customHeight="1" outlineLevelRow="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="22.81640625" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="11.54296875" style="1"/>
+    <col min="1" max="1" width="22.85546875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="47.85546875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="14.5703125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="13.85546875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="13.5703125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="12.5703125" style="1" customWidth="1"/>
+    <col min="7" max="16384" width="11.5703125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="12.65" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
-[...4 lines deleted...]
-      <c r="A6" s="81" t="s">
+    <row r="1" spans="1:9" ht="12.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:9" ht="12.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="3" spans="1:9" ht="12.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="4" spans="1:9" ht="12.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="6" spans="1:9" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="93" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="81"/>
-[...3 lines deleted...]
-      <c r="F6" s="81"/>
+      <c r="B6" s="93"/>
+      <c r="C6" s="93"/>
+      <c r="D6" s="93"/>
+      <c r="E6" s="93"/>
+      <c r="F6" s="93"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="5"/>
     </row>
-    <row r="7" spans="1:9" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="F7" s="86"/>
+    <row r="7" spans="1:9" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="73" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" s="73"/>
+      <c r="C7" s="73"/>
+      <c r="D7" s="73"/>
+      <c r="E7" s="73"/>
+      <c r="F7" s="73"/>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
     </row>
-    <row r="8" spans="1:9" s="6" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="86" t="s">
+    <row r="8" spans="1:9" s="6" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="73" t="s">
         <v>2</v>
       </c>
-      <c r="B8" s="86"/>
-[...3 lines deleted...]
-      <c r="A9" s="86" t="s">
+      <c r="B8" s="73"/>
+      <c r="C8" s="73"/>
+    </row>
+    <row r="9" spans="1:9" s="6" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="86"/>
-[...3 lines deleted...]
-      <c r="A10" s="86" t="s">
+      <c r="B9" s="73"/>
+      <c r="C9" s="73"/>
+    </row>
+    <row r="10" spans="1:9" s="6" customFormat="1" ht="30.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="73" t="s">
         <v>4</v>
       </c>
-      <c r="B10" s="86"/>
-[...3 lines deleted...]
-      <c r="F10" s="86"/>
+      <c r="B10" s="73"/>
+      <c r="C10" s="73"/>
+      <c r="D10" s="73"/>
+      <c r="E10" s="73"/>
+      <c r="F10" s="73"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
     </row>
-    <row r="11" spans="1:9" s="6" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="86" t="s">
+    <row r="11" spans="1:9" s="6" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="73" t="s">
         <v>5</v>
       </c>
-      <c r="B11" s="86"/>
-[...3 lines deleted...]
-      <c r="F11" s="86"/>
+      <c r="B11" s="73"/>
+      <c r="C11" s="73"/>
+      <c r="D11" s="73"/>
+      <c r="E11" s="73"/>
+      <c r="F11" s="73"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
     </row>
-    <row r="12" spans="1:9" s="6" customFormat="1" ht="30.65" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="114" t="s">
+    <row r="12" spans="1:9" s="6" customFormat="1" ht="30.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="B12" s="114"/>
-[...3 lines deleted...]
-      <c r="F12" s="114"/>
+      <c r="B12" s="74"/>
+      <c r="C12" s="74"/>
+      <c r="D12" s="74"/>
+      <c r="E12" s="74"/>
+      <c r="F12" s="74"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15"/>
     </row>
-    <row r="13" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="16"/>
       <c r="B13" s="16"/>
       <c r="C13" s="16"/>
       <c r="D13" s="16"/>
       <c r="E13" s="16"/>
       <c r="F13" s="16"/>
       <c r="G13" s="16"/>
       <c r="H13" s="16"/>
     </row>
-    <row r="14" spans="1:9" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="14" spans="1:9" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="13" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="15" spans="1:9" ht="24.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:9" ht="24.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A15" s="54" t="s">
         <v>26</v>
       </c>
-      <c r="B15" s="91"/>
-[...3 lines deleted...]
-      <c r="D15" s="90"/>
+      <c r="B15" s="102"/>
+      <c r="C15" s="100" t="s">
+        <v>27</v>
+      </c>
+      <c r="D15" s="101"/>
       <c r="E15" s="25"/>
       <c r="F15" s="25"/>
     </row>
-    <row r="16" spans="1:9" ht="24.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:9" ht="24.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A16" s="55"/>
-      <c r="B16" s="92"/>
-[...1 lines deleted...]
-      <c r="D16" s="80"/>
+      <c r="B16" s="103"/>
+      <c r="C16" s="91"/>
+      <c r="D16" s="92"/>
       <c r="E16" s="25"/>
       <c r="F16" s="25"/>
     </row>
-    <row r="17" spans="1:8" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="C17" s="77" t="e">
+    <row r="17" spans="1:8" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="98" t="s">
+        <v>28</v>
+      </c>
+      <c r="B17" s="99"/>
+      <c r="C17" s="89" t="e">
         <f>(C20+C21)/C16</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D17" s="78"/>
+      <c r="D17" s="90"/>
       <c r="E17" s="25"/>
       <c r="F17" s="25"/>
     </row>
-    <row r="18" spans="1:8" ht="12.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:8" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A18" s="24"/>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="25"/>
       <c r="E18" s="25"/>
       <c r="F18" s="25"/>
     </row>
-    <row r="19" spans="1:8" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:8" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A19" s="56" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="57" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="58" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D19" s="59" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E19" s="25"/>
       <c r="F19" s="25"/>
     </row>
-    <row r="20" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="26" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="38"/>
       <c r="C20" s="37"/>
       <c r="D20" s="60">
         <f>C20*100/42</f>
         <v>0</v>
       </c>
       <c r="E20" s="25"/>
       <c r="F20" s="25"/>
     </row>
-    <row r="21" spans="1:8" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:8" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A21" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="40"/>
       <c r="C21" s="39"/>
       <c r="D21" s="61">
         <f>C21*100/42</f>
         <v>0</v>
       </c>
       <c r="E21" s="25"/>
       <c r="F21" s="25"/>
     </row>
-    <row r="22" spans="1:8" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:8" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A22" s="28"/>
       <c r="B22" s="29"/>
       <c r="C22" s="24"/>
       <c r="D22" s="30"/>
       <c r="E22" s="25"/>
       <c r="F22" s="25"/>
     </row>
-    <row r="23" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="31" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="82"/>
-      <c r="C23" s="83"/>
+      <c r="B23" s="94"/>
+      <c r="C23" s="95"/>
       <c r="D23" s="51"/>
       <c r="E23" s="25"/>
       <c r="F23" s="25"/>
     </row>
-    <row r="24" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="32" t="s">
         <v>11</v>
       </c>
-      <c r="B24" s="84"/>
-      <c r="C24" s="85"/>
+      <c r="B24" s="96"/>
+      <c r="C24" s="97"/>
       <c r="D24" s="52"/>
       <c r="E24" s="25"/>
       <c r="F24" s="25"/>
     </row>
-    <row r="25" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="32" t="s">
         <v>12</v>
       </c>
-      <c r="B25" s="73"/>
-      <c r="C25" s="74"/>
+      <c r="B25" s="85"/>
+      <c r="C25" s="86"/>
       <c r="D25" s="52"/>
       <c r="E25" s="25"/>
       <c r="F25" s="25"/>
     </row>
-    <row r="26" spans="1:8" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:8" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A26" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="B26" s="75"/>
-      <c r="C26" s="76"/>
+      <c r="B26" s="87"/>
+      <c r="C26" s="88"/>
       <c r="D26" s="53"/>
       <c r="E26" s="25"/>
       <c r="F26" s="25"/>
     </row>
-    <row r="27" spans="1:8" s="11" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:8" s="11" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="7"/>
       <c r="B27" s="8"/>
       <c r="C27" s="8"/>
       <c r="D27" s="10"/>
     </row>
-    <row r="28" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="16"/>
       <c r="B28" s="16"/>
       <c r="C28" s="16"/>
       <c r="D28" s="16"/>
       <c r="E28" s="16"/>
       <c r="F28" s="16"/>
       <c r="G28" s="16"/>
       <c r="H28" s="16"/>
     </row>
-    <row r="29" spans="1:8" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="93" t="s">
+    <row r="29" spans="1:8" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="83" t="s">
         <v>19</v>
       </c>
-      <c r="B29" s="94"/>
+      <c r="B29" s="84"/>
       <c r="C29" s="8"/>
       <c r="D29" s="9"/>
     </row>
-    <row r="30" spans="1:8" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:8" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="19"/>
       <c r="B30" s="20"/>
       <c r="C30" s="8"/>
       <c r="D30" s="9"/>
     </row>
-    <row r="31" spans="1:8" ht="16.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:8" ht="16.350000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A31" s="41" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="50"/>
       <c r="C31" s="3"/>
       <c r="D31" s="3"/>
     </row>
-    <row r="32" spans="1:8" ht="25.5" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="95" t="s">
+    <row r="32" spans="1:8" ht="26.25" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="75" t="s">
         <v>17</v>
       </c>
-      <c r="B32" s="96"/>
-[...1 lines deleted...]
-      <c r="D32" s="97"/>
+      <c r="B32" s="76"/>
+      <c r="C32" s="76"/>
+      <c r="D32" s="77"/>
       <c r="E32" s="21" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="F32" s="12" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G32" s="12" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="33" spans="1:7" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D33" s="100"/>
+    <row r="33" spans="1:7" ht="12.75" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="78"/>
+      <c r="B33" s="79"/>
+      <c r="C33" s="79"/>
+      <c r="D33" s="80"/>
       <c r="E33" s="44"/>
       <c r="F33" s="45"/>
       <c r="G33" s="45"/>
     </row>
-    <row r="34" spans="1:7" ht="12.65" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D34" s="103"/>
+    <row r="34" spans="1:7" ht="12.6" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="67"/>
+      <c r="B34" s="68"/>
+      <c r="C34" s="68"/>
+      <c r="D34" s="69"/>
       <c r="E34" s="46"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
     </row>
-    <row r="35" spans="1:7" ht="12.65" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D35" s="103"/>
+    <row r="35" spans="1:7" ht="12.6" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="67"/>
+      <c r="B35" s="68"/>
+      <c r="C35" s="68"/>
+      <c r="D35" s="69"/>
       <c r="E35" s="46"/>
       <c r="F35" s="47"/>
       <c r="G35" s="47"/>
     </row>
-    <row r="36" spans="1:7" ht="12.65" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D36" s="103"/>
+    <row r="36" spans="1:7" ht="12.6" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="67"/>
+      <c r="B36" s="68"/>
+      <c r="C36" s="68"/>
+      <c r="D36" s="69"/>
       <c r="E36" s="46"/>
       <c r="F36" s="47"/>
       <c r="G36" s="47"/>
     </row>
-    <row r="37" spans="1:7" ht="12.65" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D37" s="103"/>
+    <row r="37" spans="1:7" ht="12.6" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="67"/>
+      <c r="B37" s="68"/>
+      <c r="C37" s="68"/>
+      <c r="D37" s="69"/>
       <c r="E37" s="46"/>
       <c r="F37" s="47"/>
       <c r="G37" s="47"/>
     </row>
-    <row r="38" spans="1:7" ht="12.65" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D38" s="103"/>
+    <row r="38" spans="1:7" ht="12.6" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="67"/>
+      <c r="B38" s="68"/>
+      <c r="C38" s="68"/>
+      <c r="D38" s="69"/>
       <c r="E38" s="46"/>
       <c r="F38" s="47"/>
       <c r="G38" s="47"/>
     </row>
-    <row r="39" spans="1:7" ht="12.65" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D39" s="103"/>
+    <row r="39" spans="1:7" ht="12.6" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="67"/>
+      <c r="B39" s="68"/>
+      <c r="C39" s="68"/>
+      <c r="D39" s="69"/>
       <c r="E39" s="46"/>
       <c r="F39" s="47"/>
       <c r="G39" s="47"/>
     </row>
-    <row r="40" spans="1:7" ht="12.65" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D40" s="103"/>
+    <row r="40" spans="1:7" ht="12.6" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="67"/>
+      <c r="B40" s="68"/>
+      <c r="C40" s="68"/>
+      <c r="D40" s="69"/>
       <c r="E40" s="46"/>
       <c r="F40" s="47"/>
       <c r="G40" s="47"/>
     </row>
-    <row r="41" spans="1:7" ht="12.65" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D41" s="103"/>
+    <row r="41" spans="1:7" ht="12.6" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="67"/>
+      <c r="B41" s="68"/>
+      <c r="C41" s="68"/>
+      <c r="D41" s="69"/>
       <c r="E41" s="46"/>
       <c r="F41" s="47"/>
       <c r="G41" s="47"/>
     </row>
-    <row r="42" spans="1:7" ht="12.65" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D42" s="103"/>
+    <row r="42" spans="1:7" ht="12.6" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="67"/>
+      <c r="B42" s="68"/>
+      <c r="C42" s="68"/>
+      <c r="D42" s="69"/>
       <c r="E42" s="46"/>
       <c r="F42" s="47"/>
       <c r="G42" s="47"/>
     </row>
-    <row r="43" spans="1:7" ht="12.65" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D43" s="103"/>
+    <row r="43" spans="1:7" ht="12.6" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="67"/>
+      <c r="B43" s="68"/>
+      <c r="C43" s="68"/>
+      <c r="D43" s="69"/>
       <c r="E43" s="46"/>
       <c r="F43" s="47"/>
       <c r="G43" s="47"/>
     </row>
-    <row r="44" spans="1:7" ht="12.65" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D44" s="103"/>
+    <row r="44" spans="1:7" ht="12.6" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="67"/>
+      <c r="B44" s="68"/>
+      <c r="C44" s="68"/>
+      <c r="D44" s="69"/>
       <c r="E44" s="46"/>
       <c r="F44" s="47"/>
       <c r="G44" s="47"/>
     </row>
-    <row r="45" spans="1:7" ht="12.65" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D45" s="103"/>
+    <row r="45" spans="1:7" ht="12.6" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="67"/>
+      <c r="B45" s="68"/>
+      <c r="C45" s="68"/>
+      <c r="D45" s="69"/>
       <c r="E45" s="46"/>
       <c r="F45" s="47"/>
       <c r="G45" s="47"/>
     </row>
-    <row r="46" spans="1:7" ht="12.65" customHeight="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="D46" s="106"/>
+    <row r="46" spans="1:7" ht="12.6" customHeight="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="70"/>
+      <c r="B46" s="71"/>
+      <c r="C46" s="71"/>
+      <c r="D46" s="72"/>
       <c r="E46" s="48"/>
       <c r="F46" s="49"/>
       <c r="G46" s="49"/>
     </row>
-    <row r="47" spans="1:7" ht="11.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:7" ht="11.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="42"/>
       <c r="B47" s="42"/>
       <c r="C47" s="42"/>
       <c r="D47" s="42"/>
     </row>
-    <row r="48" spans="1:7" ht="16.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:7" ht="16.350000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A48" s="41" t="s">
         <v>20</v>
       </c>
       <c r="B48" s="50"/>
       <c r="C48" s="3"/>
       <c r="D48" s="3"/>
     </row>
-    <row r="49" spans="1:7" ht="25.5" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A49" s="95" t="s">
+    <row r="49" spans="1:7" ht="26.25" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="75" t="s">
         <v>17</v>
       </c>
-      <c r="B49" s="96"/>
-[...1 lines deleted...]
-      <c r="D49" s="97"/>
+      <c r="B49" s="76"/>
+      <c r="C49" s="76"/>
+      <c r="D49" s="77"/>
       <c r="E49" s="21" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="F49" s="12" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G49" s="12" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="50" spans="1:7" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D50" s="100"/>
+    <row r="50" spans="1:7" ht="12.75" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="78"/>
+      <c r="B50" s="79"/>
+      <c r="C50" s="79"/>
+      <c r="D50" s="80"/>
       <c r="E50" s="44"/>
       <c r="F50" s="45"/>
       <c r="G50" s="45"/>
     </row>
-    <row r="51" spans="1:7" ht="12.65" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D51" s="103"/>
+    <row r="51" spans="1:7" ht="12.6" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="67"/>
+      <c r="B51" s="68"/>
+      <c r="C51" s="68"/>
+      <c r="D51" s="69"/>
       <c r="E51" s="46"/>
       <c r="F51" s="47"/>
       <c r="G51" s="47"/>
     </row>
-    <row r="52" spans="1:7" ht="12.65" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D52" s="103"/>
+    <row r="52" spans="1:7" ht="12.6" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="67"/>
+      <c r="B52" s="68"/>
+      <c r="C52" s="68"/>
+      <c r="D52" s="69"/>
       <c r="E52" s="46"/>
       <c r="F52" s="47"/>
       <c r="G52" s="47"/>
     </row>
-    <row r="53" spans="1:7" ht="12.65" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D53" s="103"/>
+    <row r="53" spans="1:7" ht="12.6" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="67"/>
+      <c r="B53" s="68"/>
+      <c r="C53" s="68"/>
+      <c r="D53" s="69"/>
       <c r="E53" s="46"/>
       <c r="F53" s="47"/>
       <c r="G53" s="47"/>
     </row>
-    <row r="54" spans="1:7" ht="12.65" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D54" s="103"/>
+    <row r="54" spans="1:7" ht="12.6" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="67"/>
+      <c r="B54" s="68"/>
+      <c r="C54" s="68"/>
+      <c r="D54" s="69"/>
       <c r="E54" s="46"/>
       <c r="F54" s="47"/>
       <c r="G54" s="47"/>
     </row>
-    <row r="55" spans="1:7" ht="12.65" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D55" s="103"/>
+    <row r="55" spans="1:7" ht="12.6" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="67"/>
+      <c r="B55" s="68"/>
+      <c r="C55" s="68"/>
+      <c r="D55" s="69"/>
       <c r="E55" s="46"/>
       <c r="F55" s="47"/>
       <c r="G55" s="47"/>
     </row>
-    <row r="56" spans="1:7" ht="12.65" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D56" s="103"/>
+    <row r="56" spans="1:7" ht="12.6" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="67"/>
+      <c r="B56" s="68"/>
+      <c r="C56" s="68"/>
+      <c r="D56" s="69"/>
       <c r="E56" s="46"/>
       <c r="F56" s="47"/>
       <c r="G56" s="47"/>
     </row>
-    <row r="57" spans="1:7" ht="12.65" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D57" s="103"/>
+    <row r="57" spans="1:7" ht="12.6" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="67"/>
+      <c r="B57" s="68"/>
+      <c r="C57" s="68"/>
+      <c r="D57" s="69"/>
       <c r="E57" s="46"/>
       <c r="F57" s="47"/>
       <c r="G57" s="47"/>
     </row>
-    <row r="58" spans="1:7" ht="12.65" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D58" s="103"/>
+    <row r="58" spans="1:7" ht="12.6" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="67"/>
+      <c r="B58" s="68"/>
+      <c r="C58" s="68"/>
+      <c r="D58" s="69"/>
       <c r="E58" s="46"/>
       <c r="F58" s="47"/>
       <c r="G58" s="47"/>
     </row>
-    <row r="59" spans="1:7" ht="12.65" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D59" s="103"/>
+    <row r="59" spans="1:7" ht="12.6" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="67"/>
+      <c r="B59" s="68"/>
+      <c r="C59" s="68"/>
+      <c r="D59" s="69"/>
       <c r="E59" s="46"/>
       <c r="F59" s="47"/>
       <c r="G59" s="47"/>
     </row>
-    <row r="60" spans="1:7" ht="12.65" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D60" s="103"/>
+    <row r="60" spans="1:7" ht="12.6" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="67"/>
+      <c r="B60" s="68"/>
+      <c r="C60" s="68"/>
+      <c r="D60" s="69"/>
       <c r="E60" s="46"/>
       <c r="F60" s="47"/>
       <c r="G60" s="47"/>
     </row>
-    <row r="61" spans="1:7" ht="12.65" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D61" s="103"/>
+    <row r="61" spans="1:7" ht="12.6" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="67"/>
+      <c r="B61" s="68"/>
+      <c r="C61" s="68"/>
+      <c r="D61" s="69"/>
       <c r="E61" s="46"/>
       <c r="F61" s="47"/>
       <c r="G61" s="47"/>
     </row>
-    <row r="62" spans="1:7" ht="12.65" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D62" s="103"/>
+    <row r="62" spans="1:7" ht="12.6" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="67"/>
+      <c r="B62" s="68"/>
+      <c r="C62" s="68"/>
+      <c r="D62" s="69"/>
       <c r="E62" s="46"/>
       <c r="F62" s="47"/>
       <c r="G62" s="47"/>
     </row>
-    <row r="63" spans="1:7" ht="12.65" customHeight="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="D63" s="106"/>
+    <row r="63" spans="1:7" ht="12.6" customHeight="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="70"/>
+      <c r="B63" s="71"/>
+      <c r="C63" s="71"/>
+      <c r="D63" s="72"/>
       <c r="E63" s="48"/>
       <c r="F63" s="49"/>
       <c r="G63" s="49"/>
     </row>
-    <row r="64" spans="1:7" ht="12.65" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:7" ht="12.6" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A64" s="43"/>
       <c r="B64" s="3"/>
       <c r="C64" s="3"/>
       <c r="D64" s="3"/>
       <c r="E64" s="36"/>
       <c r="F64" s="36"/>
     </row>
-    <row r="65" spans="1:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="65" spans="1:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A65" s="41" t="s">
         <v>21</v>
       </c>
       <c r="B65" s="50"/>
       <c r="C65" s="3"/>
       <c r="D65" s="3"/>
     </row>
-    <row r="66" spans="1:7" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A66" s="95" t="s">
+    <row r="66" spans="1:7" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="75" t="s">
         <v>17</v>
       </c>
-      <c r="B66" s="96"/>
-[...1 lines deleted...]
-      <c r="D66" s="97"/>
+      <c r="B66" s="76"/>
+      <c r="C66" s="76"/>
+      <c r="D66" s="77"/>
       <c r="E66" s="21" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="F66" s="12" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G66" s="12" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="67" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D67" s="100"/>
+    <row r="67" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="78"/>
+      <c r="B67" s="79"/>
+      <c r="C67" s="79"/>
+      <c r="D67" s="80"/>
       <c r="E67" s="44"/>
       <c r="F67" s="45"/>
       <c r="G67" s="45"/>
     </row>
-    <row r="68" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D68" s="103"/>
+    <row r="68" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="67"/>
+      <c r="B68" s="68"/>
+      <c r="C68" s="68"/>
+      <c r="D68" s="69"/>
       <c r="E68" s="46"/>
       <c r="F68" s="47"/>
       <c r="G68" s="47"/>
     </row>
-    <row r="69" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D69" s="103"/>
+    <row r="69" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="67"/>
+      <c r="B69" s="68"/>
+      <c r="C69" s="68"/>
+      <c r="D69" s="69"/>
       <c r="E69" s="46"/>
       <c r="F69" s="47"/>
       <c r="G69" s="47"/>
     </row>
-    <row r="70" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D70" s="103"/>
+    <row r="70" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="67"/>
+      <c r="B70" s="68"/>
+      <c r="C70" s="68"/>
+      <c r="D70" s="69"/>
       <c r="E70" s="46"/>
       <c r="F70" s="47"/>
       <c r="G70" s="47"/>
     </row>
-    <row r="71" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D71" s="103"/>
+    <row r="71" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="67"/>
+      <c r="B71" s="68"/>
+      <c r="C71" s="68"/>
+      <c r="D71" s="69"/>
       <c r="E71" s="46"/>
       <c r="F71" s="47"/>
       <c r="G71" s="47"/>
     </row>
-    <row r="72" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D72" s="103"/>
+    <row r="72" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="67"/>
+      <c r="B72" s="68"/>
+      <c r="C72" s="68"/>
+      <c r="D72" s="69"/>
       <c r="E72" s="46"/>
       <c r="F72" s="47"/>
       <c r="G72" s="47"/>
     </row>
-    <row r="73" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D73" s="103"/>
+    <row r="73" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="67"/>
+      <c r="B73" s="68"/>
+      <c r="C73" s="68"/>
+      <c r="D73" s="69"/>
       <c r="E73" s="46"/>
       <c r="F73" s="47"/>
       <c r="G73" s="47"/>
     </row>
-    <row r="74" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D74" s="103"/>
+    <row r="74" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="67"/>
+      <c r="B74" s="68"/>
+      <c r="C74" s="68"/>
+      <c r="D74" s="69"/>
       <c r="E74" s="46"/>
       <c r="F74" s="47"/>
       <c r="G74" s="47"/>
     </row>
-    <row r="75" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D75" s="103"/>
+    <row r="75" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="67"/>
+      <c r="B75" s="68"/>
+      <c r="C75" s="68"/>
+      <c r="D75" s="69"/>
       <c r="E75" s="46"/>
       <c r="F75" s="47"/>
       <c r="G75" s="47"/>
     </row>
-    <row r="76" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D76" s="103"/>
+    <row r="76" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="67"/>
+      <c r="B76" s="68"/>
+      <c r="C76" s="68"/>
+      <c r="D76" s="69"/>
       <c r="E76" s="46"/>
       <c r="F76" s="47"/>
       <c r="G76" s="47"/>
     </row>
-    <row r="77" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D77" s="103"/>
+    <row r="77" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="67"/>
+      <c r="B77" s="68"/>
+      <c r="C77" s="68"/>
+      <c r="D77" s="69"/>
       <c r="E77" s="46"/>
       <c r="F77" s="47"/>
       <c r="G77" s="47"/>
     </row>
-    <row r="78" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D78" s="103"/>
+    <row r="78" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="67"/>
+      <c r="B78" s="68"/>
+      <c r="C78" s="68"/>
+      <c r="D78" s="69"/>
       <c r="E78" s="46"/>
       <c r="F78" s="47"/>
       <c r="G78" s="47"/>
     </row>
-    <row r="79" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D79" s="103"/>
+    <row r="79" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="67"/>
+      <c r="B79" s="68"/>
+      <c r="C79" s="68"/>
+      <c r="D79" s="69"/>
       <c r="E79" s="46"/>
       <c r="F79" s="47"/>
       <c r="G79" s="47"/>
     </row>
-    <row r="80" spans="1:7" ht="12.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="D80" s="106"/>
+    <row r="80" spans="1:7" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="70"/>
+      <c r="B80" s="71"/>
+      <c r="C80" s="71"/>
+      <c r="D80" s="72"/>
       <c r="E80" s="48"/>
       <c r="F80" s="49"/>
       <c r="G80" s="49"/>
     </row>
-    <row r="81" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="43"/>
       <c r="B81" s="3"/>
       <c r="C81" s="3"/>
       <c r="D81" s="3"/>
       <c r="E81" s="36"/>
       <c r="F81" s="36"/>
     </row>
-    <row r="82" spans="1:7" ht="12.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="82" spans="1:7" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A82" s="41" t="s">
         <v>22</v>
       </c>
       <c r="B82" s="50"/>
       <c r="C82" s="3"/>
       <c r="D82" s="3"/>
     </row>
-    <row r="83" spans="1:7" ht="25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A83" s="95" t="s">
+    <row r="83" spans="1:7" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="75" t="s">
         <v>17</v>
       </c>
-      <c r="B83" s="96"/>
-[...1 lines deleted...]
-      <c r="D83" s="97"/>
+      <c r="B83" s="76"/>
+      <c r="C83" s="76"/>
+      <c r="D83" s="77"/>
       <c r="E83" s="21" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="F83" s="12" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G83" s="12" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="84" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D84" s="100"/>
+    <row r="84" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="78"/>
+      <c r="B84" s="79"/>
+      <c r="C84" s="79"/>
+      <c r="D84" s="80"/>
       <c r="E84" s="44"/>
       <c r="F84" s="45"/>
       <c r="G84" s="45"/>
     </row>
-    <row r="85" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D85" s="103"/>
+    <row r="85" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="67"/>
+      <c r="B85" s="68"/>
+      <c r="C85" s="68"/>
+      <c r="D85" s="69"/>
       <c r="E85" s="46"/>
       <c r="F85" s="47"/>
       <c r="G85" s="47"/>
     </row>
-    <row r="86" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D86" s="103"/>
+    <row r="86" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="67"/>
+      <c r="B86" s="68"/>
+      <c r="C86" s="68"/>
+      <c r="D86" s="69"/>
       <c r="E86" s="46"/>
       <c r="F86" s="47"/>
       <c r="G86" s="47"/>
     </row>
-    <row r="87" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D87" s="103"/>
+    <row r="87" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="67"/>
+      <c r="B87" s="68"/>
+      <c r="C87" s="68"/>
+      <c r="D87" s="69"/>
       <c r="E87" s="46"/>
       <c r="F87" s="47"/>
       <c r="G87" s="47"/>
     </row>
-    <row r="88" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D88" s="103"/>
+    <row r="88" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="67"/>
+      <c r="B88" s="68"/>
+      <c r="C88" s="68"/>
+      <c r="D88" s="69"/>
       <c r="E88" s="46"/>
       <c r="F88" s="47"/>
       <c r="G88" s="47"/>
     </row>
-    <row r="89" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D89" s="103"/>
+    <row r="89" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="67"/>
+      <c r="B89" s="68"/>
+      <c r="C89" s="68"/>
+      <c r="D89" s="69"/>
       <c r="E89" s="46"/>
       <c r="F89" s="47"/>
       <c r="G89" s="47"/>
     </row>
-    <row r="90" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D90" s="103"/>
+    <row r="90" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="67"/>
+      <c r="B90" s="68"/>
+      <c r="C90" s="68"/>
+      <c r="D90" s="69"/>
       <c r="E90" s="46"/>
       <c r="F90" s="47"/>
       <c r="G90" s="47"/>
     </row>
-    <row r="91" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D91" s="103"/>
+    <row r="91" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="67"/>
+      <c r="B91" s="68"/>
+      <c r="C91" s="68"/>
+      <c r="D91" s="69"/>
       <c r="E91" s="46"/>
       <c r="F91" s="47"/>
       <c r="G91" s="47"/>
     </row>
-    <row r="92" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D92" s="103"/>
+    <row r="92" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="67"/>
+      <c r="B92" s="68"/>
+      <c r="C92" s="68"/>
+      <c r="D92" s="69"/>
       <c r="E92" s="46"/>
       <c r="F92" s="47"/>
       <c r="G92" s="47"/>
     </row>
-    <row r="93" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D93" s="103"/>
+    <row r="93" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="67"/>
+      <c r="B93" s="68"/>
+      <c r="C93" s="68"/>
+      <c r="D93" s="69"/>
       <c r="E93" s="46"/>
       <c r="F93" s="47"/>
       <c r="G93" s="47"/>
     </row>
-    <row r="94" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D94" s="103"/>
+    <row r="94" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="67"/>
+      <c r="B94" s="68"/>
+      <c r="C94" s="68"/>
+      <c r="D94" s="69"/>
       <c r="E94" s="46"/>
       <c r="F94" s="47"/>
       <c r="G94" s="47"/>
     </row>
-    <row r="95" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D95" s="103"/>
+    <row r="95" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="67"/>
+      <c r="B95" s="68"/>
+      <c r="C95" s="68"/>
+      <c r="D95" s="69"/>
       <c r="E95" s="46"/>
       <c r="F95" s="47"/>
       <c r="G95" s="47"/>
     </row>
-    <row r="96" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D96" s="103"/>
+    <row r="96" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="67"/>
+      <c r="B96" s="68"/>
+      <c r="C96" s="68"/>
+      <c r="D96" s="69"/>
       <c r="E96" s="46"/>
       <c r="F96" s="47"/>
       <c r="G96" s="47"/>
     </row>
-    <row r="97" spans="1:7" ht="12.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="D97" s="106"/>
+    <row r="97" spans="1:7" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="70"/>
+      <c r="B97" s="71"/>
+      <c r="C97" s="71"/>
+      <c r="D97" s="72"/>
       <c r="E97" s="48"/>
       <c r="F97" s="49"/>
       <c r="G97" s="49"/>
     </row>
-    <row r="98" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="43"/>
       <c r="B98" s="3"/>
       <c r="C98" s="3"/>
       <c r="D98" s="3"/>
       <c r="E98" s="36"/>
       <c r="F98" s="36"/>
     </row>
-    <row r="99" spans="1:7" ht="12.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="99" spans="1:7" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A99" s="41" t="s">
         <v>23</v>
       </c>
       <c r="B99" s="50"/>
       <c r="C99" s="3"/>
       <c r="D99" s="3"/>
     </row>
-    <row r="100" spans="1:7" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A100" s="107" t="s">
+    <row r="100" spans="1:7" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="81" t="s">
         <v>17</v>
       </c>
-      <c r="B100" s="108"/>
-[...1 lines deleted...]
-      <c r="D100" s="97"/>
+      <c r="B100" s="82"/>
+      <c r="C100" s="76"/>
+      <c r="D100" s="77"/>
       <c r="E100" s="21" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="F100" s="12" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G100" s="12" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="101" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D101" s="100"/>
+    <row r="101" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="78"/>
+      <c r="B101" s="79"/>
+      <c r="C101" s="79"/>
+      <c r="D101" s="80"/>
       <c r="E101" s="44"/>
       <c r="F101" s="45"/>
       <c r="G101" s="45"/>
     </row>
-    <row r="102" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D102" s="103"/>
+    <row r="102" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="67"/>
+      <c r="B102" s="68"/>
+      <c r="C102" s="68"/>
+      <c r="D102" s="69"/>
       <c r="E102" s="46"/>
       <c r="F102" s="47"/>
       <c r="G102" s="47"/>
     </row>
-    <row r="103" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D103" s="103"/>
+    <row r="103" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="67"/>
+      <c r="B103" s="68"/>
+      <c r="C103" s="68"/>
+      <c r="D103" s="69"/>
       <c r="E103" s="46"/>
       <c r="F103" s="47"/>
       <c r="G103" s="47"/>
     </row>
-    <row r="104" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D104" s="103"/>
+    <row r="104" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="67"/>
+      <c r="B104" s="68"/>
+      <c r="C104" s="68"/>
+      <c r="D104" s="69"/>
       <c r="E104" s="46"/>
       <c r="F104" s="47"/>
       <c r="G104" s="47"/>
     </row>
-    <row r="105" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D105" s="103"/>
+    <row r="105" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="67"/>
+      <c r="B105" s="68"/>
+      <c r="C105" s="68"/>
+      <c r="D105" s="69"/>
       <c r="E105" s="46"/>
       <c r="F105" s="47"/>
       <c r="G105" s="47"/>
     </row>
-    <row r="106" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D106" s="103"/>
+    <row r="106" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="67"/>
+      <c r="B106" s="68"/>
+      <c r="C106" s="68"/>
+      <c r="D106" s="69"/>
       <c r="E106" s="46"/>
       <c r="F106" s="47"/>
       <c r="G106" s="47"/>
     </row>
-    <row r="107" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D107" s="103"/>
+    <row r="107" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="67"/>
+      <c r="B107" s="68"/>
+      <c r="C107" s="68"/>
+      <c r="D107" s="69"/>
       <c r="E107" s="46"/>
       <c r="F107" s="47"/>
       <c r="G107" s="47"/>
     </row>
-    <row r="108" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D108" s="103"/>
+    <row r="108" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="67"/>
+      <c r="B108" s="68"/>
+      <c r="C108" s="68"/>
+      <c r="D108" s="69"/>
       <c r="E108" s="46"/>
       <c r="F108" s="47"/>
       <c r="G108" s="47"/>
     </row>
-    <row r="109" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D109" s="103"/>
+    <row r="109" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="67"/>
+      <c r="B109" s="68"/>
+      <c r="C109" s="68"/>
+      <c r="D109" s="69"/>
       <c r="E109" s="46"/>
       <c r="F109" s="47"/>
       <c r="G109" s="47"/>
     </row>
-    <row r="110" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D110" s="103"/>
+    <row r="110" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="67"/>
+      <c r="B110" s="68"/>
+      <c r="C110" s="68"/>
+      <c r="D110" s="69"/>
       <c r="E110" s="46"/>
       <c r="F110" s="47"/>
       <c r="G110" s="47"/>
     </row>
-    <row r="111" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D111" s="103"/>
+    <row r="111" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="67"/>
+      <c r="B111" s="68"/>
+      <c r="C111" s="68"/>
+      <c r="D111" s="69"/>
       <c r="E111" s="46"/>
       <c r="F111" s="47"/>
       <c r="G111" s="47"/>
     </row>
-    <row r="112" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D112" s="103"/>
+    <row r="112" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="67"/>
+      <c r="B112" s="68"/>
+      <c r="C112" s="68"/>
+      <c r="D112" s="69"/>
       <c r="E112" s="46"/>
       <c r="F112" s="47"/>
       <c r="G112" s="47"/>
     </row>
-    <row r="113" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D113" s="103"/>
+    <row r="113" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="67"/>
+      <c r="B113" s="68"/>
+      <c r="C113" s="68"/>
+      <c r="D113" s="69"/>
       <c r="E113" s="46"/>
       <c r="F113" s="47"/>
       <c r="G113" s="47"/>
     </row>
-    <row r="114" spans="1:7" ht="12.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="D114" s="106"/>
+    <row r="114" spans="1:7" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="70"/>
+      <c r="B114" s="71"/>
+      <c r="C114" s="71"/>
+      <c r="D114" s="72"/>
       <c r="E114" s="48"/>
       <c r="F114" s="49"/>
       <c r="G114" s="49"/>
     </row>
-    <row r="115" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="43"/>
       <c r="B115" s="3"/>
       <c r="C115" s="3"/>
       <c r="D115" s="3"/>
       <c r="E115" s="36"/>
       <c r="F115" s="36"/>
     </row>
-    <row r="116" spans="1:7" ht="12.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="116" spans="1:7" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A116" s="41" t="s">
         <v>24</v>
       </c>
       <c r="B116" s="50"/>
       <c r="C116" s="3"/>
       <c r="D116" s="3"/>
     </row>
-    <row r="117" spans="1:7" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A117" s="95" t="s">
+    <row r="117" spans="1:7" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="75" t="s">
         <v>17</v>
       </c>
-      <c r="B117" s="96"/>
-[...1 lines deleted...]
-      <c r="D117" s="97"/>
+      <c r="B117" s="76"/>
+      <c r="C117" s="76"/>
+      <c r="D117" s="77"/>
       <c r="E117" s="21" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="F117" s="12" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G117" s="12" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="118" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D118" s="100"/>
+    <row r="118" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="78"/>
+      <c r="B118" s="79"/>
+      <c r="C118" s="79"/>
+      <c r="D118" s="80"/>
       <c r="E118" s="44"/>
       <c r="F118" s="45"/>
       <c r="G118" s="45"/>
     </row>
-    <row r="119" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D119" s="103"/>
+    <row r="119" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="67"/>
+      <c r="B119" s="68"/>
+      <c r="C119" s="68"/>
+      <c r="D119" s="69"/>
       <c r="E119" s="46"/>
       <c r="F119" s="47"/>
       <c r="G119" s="47"/>
     </row>
-    <row r="120" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D120" s="103"/>
+    <row r="120" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="67"/>
+      <c r="B120" s="68"/>
+      <c r="C120" s="68"/>
+      <c r="D120" s="69"/>
       <c r="E120" s="46"/>
       <c r="F120" s="47"/>
       <c r="G120" s="47"/>
     </row>
-    <row r="121" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D121" s="103"/>
+    <row r="121" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="67"/>
+      <c r="B121" s="68"/>
+      <c r="C121" s="68"/>
+      <c r="D121" s="69"/>
       <c r="E121" s="46"/>
       <c r="F121" s="47"/>
       <c r="G121" s="47"/>
     </row>
-    <row r="122" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D122" s="103"/>
+    <row r="122" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="67"/>
+      <c r="B122" s="68"/>
+      <c r="C122" s="68"/>
+      <c r="D122" s="69"/>
       <c r="E122" s="46"/>
       <c r="F122" s="47"/>
       <c r="G122" s="47"/>
     </row>
-    <row r="123" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D123" s="103"/>
+    <row r="123" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="67"/>
+      <c r="B123" s="68"/>
+      <c r="C123" s="68"/>
+      <c r="D123" s="69"/>
       <c r="E123" s="46"/>
       <c r="F123" s="47"/>
       <c r="G123" s="47"/>
     </row>
-    <row r="124" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D124" s="103"/>
+    <row r="124" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="67"/>
+      <c r="B124" s="68"/>
+      <c r="C124" s="68"/>
+      <c r="D124" s="69"/>
       <c r="E124" s="46"/>
       <c r="F124" s="47"/>
       <c r="G124" s="47"/>
     </row>
-    <row r="125" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D125" s="103"/>
+    <row r="125" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="67"/>
+      <c r="B125" s="68"/>
+      <c r="C125" s="68"/>
+      <c r="D125" s="69"/>
       <c r="E125" s="46"/>
       <c r="F125" s="47"/>
       <c r="G125" s="47"/>
     </row>
-    <row r="126" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D126" s="103"/>
+    <row r="126" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="67"/>
+      <c r="B126" s="68"/>
+      <c r="C126" s="68"/>
+      <c r="D126" s="69"/>
       <c r="E126" s="46"/>
       <c r="F126" s="47"/>
       <c r="G126" s="47"/>
     </row>
-    <row r="127" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D127" s="103"/>
+    <row r="127" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="67"/>
+      <c r="B127" s="68"/>
+      <c r="C127" s="68"/>
+      <c r="D127" s="69"/>
       <c r="E127" s="46"/>
       <c r="F127" s="47"/>
       <c r="G127" s="47"/>
     </row>
-    <row r="128" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D128" s="103"/>
+    <row r="128" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="67"/>
+      <c r="B128" s="68"/>
+      <c r="C128" s="68"/>
+      <c r="D128" s="69"/>
       <c r="E128" s="46"/>
       <c r="F128" s="47"/>
       <c r="G128" s="47"/>
     </row>
-    <row r="129" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D129" s="103"/>
+    <row r="129" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="67"/>
+      <c r="B129" s="68"/>
+      <c r="C129" s="68"/>
+      <c r="D129" s="69"/>
       <c r="E129" s="46"/>
       <c r="F129" s="47"/>
       <c r="G129" s="47"/>
     </row>
-    <row r="130" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D130" s="103"/>
+    <row r="130" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="67"/>
+      <c r="B130" s="68"/>
+      <c r="C130" s="68"/>
+      <c r="D130" s="69"/>
       <c r="E130" s="46"/>
       <c r="F130" s="47"/>
       <c r="G130" s="47"/>
     </row>
-    <row r="131" spans="1:7" ht="12.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="D131" s="106"/>
+    <row r="131" spans="1:7" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A131" s="70"/>
+      <c r="B131" s="71"/>
+      <c r="C131" s="71"/>
+      <c r="D131" s="72"/>
       <c r="E131" s="48"/>
       <c r="F131" s="49"/>
       <c r="G131" s="49"/>
     </row>
-    <row r="132" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="34"/>
       <c r="B132" s="35"/>
       <c r="C132" s="35"/>
       <c r="D132" s="35"/>
       <c r="E132" s="36"/>
       <c r="F132" s="36"/>
     </row>
-    <row r="133" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="35"/>
       <c r="B133" s="35"/>
       <c r="C133" s="35"/>
       <c r="D133" s="35"/>
       <c r="E133" s="36"/>
       <c r="F133" s="36"/>
     </row>
-    <row r="134" spans="1:7" s="14" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A134" s="109" t="s">
+    <row r="134" spans="1:7" s="14" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A134" s="62" t="s">
         <v>6</v>
       </c>
-      <c r="B134" s="110"/>
-[...6 lines deleted...]
-    <row r="135" spans="1:7" s="14" customFormat="1" ht="12.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B134" s="63"/>
+      <c r="C134" s="63"/>
+      <c r="D134" s="63"/>
+      <c r="E134" s="64"/>
+      <c r="F134" s="65"/>
+      <c r="G134" s="66"/>
+    </row>
+    <row r="135" spans="1:7" s="14" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="17"/>
       <c r="B135" s="18"/>
       <c r="C135" s="18"/>
       <c r="D135" s="18"/>
       <c r="E135" s="18"/>
       <c r="F135" s="18"/>
     </row>
-    <row r="136" spans="1:7" s="14" customFormat="1" ht="12.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A136" s="109" t="s">
+    <row r="136" spans="1:7" s="14" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A136" s="62" t="s">
         <v>7</v>
       </c>
-      <c r="B136" s="110"/>
-[...6 lines deleted...]
-    <row r="137" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B136" s="63"/>
+      <c r="C136" s="63"/>
+      <c r="D136" s="63"/>
+      <c r="E136" s="64"/>
+      <c r="F136" s="65"/>
+      <c r="G136" s="66"/>
+    </row>
+    <row r="137" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="3"/>
       <c r="B137" s="4"/>
     </row>
-    <row r="139" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A139" s="62" t="s">
+    <row r="139" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A139" s="104" t="s">
         <v>25</v>
       </c>
-      <c r="B139" s="63"/>
-[...14 lines deleted...]
-      <c r="A141" s="64" t="s">
+      <c r="B139" s="105"/>
+      <c r="C139" s="105"/>
+      <c r="D139" s="105"/>
+      <c r="E139" s="105"/>
+      <c r="F139" s="105"/>
+    </row>
+    <row r="140" spans="1:7" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A140" s="104"/>
+      <c r="B140" s="105"/>
+      <c r="C140" s="105"/>
+      <c r="D140" s="105"/>
+      <c r="E140" s="105"/>
+      <c r="F140" s="105"/>
+    </row>
+    <row r="141" spans="1:7" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A141" s="106" t="s">
         <v>17</v>
       </c>
-      <c r="B141" s="65"/>
-[...1 lines deleted...]
-      <c r="D141" s="66"/>
+      <c r="B141" s="107"/>
+      <c r="C141" s="107"/>
+      <c r="D141" s="108"/>
       <c r="E141" s="21" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="F141" s="12" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G141" s="12" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="142" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A142" s="67">
+    <row r="142" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A142" s="109">
         <f>B31</f>
         <v>0</v>
       </c>
-      <c r="B142" s="68"/>
-[...1 lines deleted...]
-      <c r="D142" s="69"/>
+      <c r="B142" s="110"/>
+      <c r="C142" s="110"/>
+      <c r="D142" s="111"/>
       <c r="E142" s="22">
         <f>SUM(E33:E46)</f>
         <v>0</v>
       </c>
       <c r="F142" s="22">
         <f>SUM(F33:F46)</f>
         <v>0</v>
       </c>
       <c r="G142" s="22">
         <f>SUM(G33:G46)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="143" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A143" s="70">
+    <row r="143" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A143" s="112">
         <f>B48</f>
         <v>0</v>
       </c>
-      <c r="B143" s="71"/>
-[...1 lines deleted...]
-      <c r="D143" s="72"/>
+      <c r="B143" s="113"/>
+      <c r="C143" s="113"/>
+      <c r="D143" s="114"/>
       <c r="E143" s="23">
         <f>SUM(E50:E63)</f>
         <v>0</v>
       </c>
       <c r="F143" s="23">
         <f>SUM(F50:F63)</f>
         <v>0</v>
       </c>
       <c r="G143" s="23">
         <f>SUM(G50:G63)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="144" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A144" s="70">
+    <row r="144" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A144" s="112">
         <f>B65</f>
         <v>0</v>
       </c>
-      <c r="B144" s="71"/>
-[...1 lines deleted...]
-      <c r="D144" s="72"/>
+      <c r="B144" s="113"/>
+      <c r="C144" s="113"/>
+      <c r="D144" s="114"/>
       <c r="E144" s="23">
         <f>SUM(E67:E80)</f>
         <v>0</v>
       </c>
       <c r="F144" s="23">
         <f>SUM(F67:F80)</f>
         <v>0</v>
       </c>
       <c r="G144" s="23">
         <f>SUM(G67:G80)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="145" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A145" s="70">
+    <row r="145" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A145" s="112">
         <f>B82</f>
         <v>0</v>
       </c>
-      <c r="B145" s="71"/>
-[...1 lines deleted...]
-      <c r="D145" s="72"/>
+      <c r="B145" s="113"/>
+      <c r="C145" s="113"/>
+      <c r="D145" s="114"/>
       <c r="E145" s="23">
         <f>SUM(E84:E97)</f>
         <v>0</v>
       </c>
       <c r="F145" s="23">
         <f>SUM(F84:F97)</f>
         <v>0</v>
       </c>
       <c r="G145" s="23">
         <f>SUM(G84:G97)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="146" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A146" s="70">
+    <row r="146" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A146" s="112">
         <f>B99</f>
         <v>0</v>
       </c>
-      <c r="B146" s="71"/>
-[...1 lines deleted...]
-      <c r="D146" s="72"/>
+      <c r="B146" s="113"/>
+      <c r="C146" s="113"/>
+      <c r="D146" s="114"/>
       <c r="E146" s="23">
         <f>SUM(E101:E114)</f>
         <v>0</v>
       </c>
       <c r="F146" s="23">
         <f>SUM(F101:F114)</f>
         <v>0</v>
       </c>
       <c r="G146" s="23">
         <f>SUM(G101:G114)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="147" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A147" s="70">
+    <row r="147" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A147" s="112">
         <f>B116</f>
         <v>0</v>
       </c>
-      <c r="B147" s="71"/>
-[...1 lines deleted...]
-      <c r="D147" s="72"/>
+      <c r="B147" s="113"/>
+      <c r="C147" s="113"/>
+      <c r="D147" s="114"/>
       <c r="E147" s="23">
         <f>SUM(E118:E131)</f>
         <v>0</v>
       </c>
       <c r="F147" s="23">
         <f>SUM(F118:F131)</f>
         <v>0</v>
       </c>
       <c r="G147" s="23">
         <f>SUM(G118:G131)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="120">
+    <mergeCell ref="A140:F140"/>
+    <mergeCell ref="A139:F139"/>
+    <mergeCell ref="A141:D141"/>
+    <mergeCell ref="A142:D142"/>
+    <mergeCell ref="A143:D143"/>
+    <mergeCell ref="A144:D144"/>
+    <mergeCell ref="A145:D145"/>
+    <mergeCell ref="A146:D146"/>
+    <mergeCell ref="A147:D147"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="C17:D17"/>
+    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="A6:F6"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="A8:C8"/>
+    <mergeCell ref="A9:C9"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="C15:D15"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="A49:D49"/>
+    <mergeCell ref="A50:D50"/>
+    <mergeCell ref="A42:D42"/>
+    <mergeCell ref="A43:D43"/>
+    <mergeCell ref="A44:D44"/>
+    <mergeCell ref="A45:D45"/>
+    <mergeCell ref="A46:D46"/>
+    <mergeCell ref="A37:D37"/>
+    <mergeCell ref="A38:D38"/>
+    <mergeCell ref="A39:D39"/>
+    <mergeCell ref="A40:D40"/>
+    <mergeCell ref="A41:D41"/>
+    <mergeCell ref="A33:D33"/>
+    <mergeCell ref="A32:D32"/>
+    <mergeCell ref="A34:D34"/>
+    <mergeCell ref="A35:D35"/>
+    <mergeCell ref="A36:D36"/>
+    <mergeCell ref="A67:D67"/>
+    <mergeCell ref="A68:D68"/>
+    <mergeCell ref="A69:D69"/>
+    <mergeCell ref="A56:D56"/>
+    <mergeCell ref="A57:D57"/>
+    <mergeCell ref="A58:D58"/>
+    <mergeCell ref="A59:D59"/>
+    <mergeCell ref="A60:D60"/>
+    <mergeCell ref="A51:D51"/>
+    <mergeCell ref="A52:D52"/>
+    <mergeCell ref="A53:D53"/>
+    <mergeCell ref="A54:D54"/>
+    <mergeCell ref="A55:D55"/>
+    <mergeCell ref="A87:D87"/>
+    <mergeCell ref="A88:D88"/>
+    <mergeCell ref="A89:D89"/>
+    <mergeCell ref="A90:D90"/>
+    <mergeCell ref="A91:D91"/>
+    <mergeCell ref="A61:D61"/>
+    <mergeCell ref="A62:D62"/>
+    <mergeCell ref="A63:D63"/>
+    <mergeCell ref="A70:D70"/>
+    <mergeCell ref="A71:D71"/>
+    <mergeCell ref="A72:D72"/>
+    <mergeCell ref="A73:D73"/>
+    <mergeCell ref="A74:D74"/>
+    <mergeCell ref="A75:D75"/>
+    <mergeCell ref="A76:D76"/>
+    <mergeCell ref="A77:D77"/>
+    <mergeCell ref="A78:D78"/>
+    <mergeCell ref="A79:D79"/>
+    <mergeCell ref="A80:D80"/>
+    <mergeCell ref="A83:D83"/>
+    <mergeCell ref="A84:D84"/>
+    <mergeCell ref="A85:D85"/>
+    <mergeCell ref="A86:D86"/>
+    <mergeCell ref="A66:D66"/>
+    <mergeCell ref="A97:D97"/>
+    <mergeCell ref="A100:D100"/>
+    <mergeCell ref="A101:D101"/>
+    <mergeCell ref="A102:D102"/>
+    <mergeCell ref="A92:D92"/>
+    <mergeCell ref="A93:D93"/>
+    <mergeCell ref="A94:D94"/>
+    <mergeCell ref="A95:D95"/>
+    <mergeCell ref="A96:D96"/>
+    <mergeCell ref="A118:D118"/>
+    <mergeCell ref="A108:D108"/>
+    <mergeCell ref="A109:D109"/>
+    <mergeCell ref="A110:D110"/>
+    <mergeCell ref="A111:D111"/>
+    <mergeCell ref="A112:D112"/>
+    <mergeCell ref="A103:D103"/>
+    <mergeCell ref="A104:D104"/>
+    <mergeCell ref="A105:D105"/>
+    <mergeCell ref="A106:D106"/>
+    <mergeCell ref="A107:D107"/>
     <mergeCell ref="A134:D134"/>
     <mergeCell ref="E134:G134"/>
     <mergeCell ref="A136:D136"/>
     <mergeCell ref="E136:G136"/>
     <mergeCell ref="A129:D129"/>
     <mergeCell ref="A130:D130"/>
     <mergeCell ref="A131:D131"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A11:F11"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A124:D124"/>
     <mergeCell ref="A125:D125"/>
     <mergeCell ref="A126:D126"/>
     <mergeCell ref="A127:D127"/>
     <mergeCell ref="A128:D128"/>
     <mergeCell ref="A119:D119"/>
     <mergeCell ref="A120:D120"/>
     <mergeCell ref="A121:D121"/>
     <mergeCell ref="A122:D122"/>
     <mergeCell ref="A123:D123"/>
     <mergeCell ref="A113:D113"/>
     <mergeCell ref="A114:D114"/>
     <mergeCell ref="A117:D117"/>
-    <mergeCell ref="A118:D118"/>
-[...94 lines deleted...]
-    <mergeCell ref="A147:D147"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.94488188976377963" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="82" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="74" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddFooter>&amp;C&amp;8&amp;P/&amp;N&amp;R&amp;"Arial,Italique"&amp;8&amp;D</oddFooter>
     <firstHeader xml:space="preserve">&amp;L&amp;G REPUBLIQUE ET CANTON DE GENEVE
-Département de la sécurité, de la population et de la santé
-Direction générale de la santé
+Département de la santé et des mobilités
+Office cantonale de la santé
 Service de la pharmacienne cantonale  
 </firstHeader>
   </headerFooter>
   <ignoredErrors>
     <ignoredError sqref="C17" evalError="1"/>
   </ignoredErrors>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
@@ -3030,44 +3042,44 @@
       <vt:lpstr>Feuil1!OLE_LINK1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Etat de Genève</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Richner Fabienne (DSPS)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AdHocReviewCycleID">
-    <vt:i4>65911446</vt:i4>
+    <vt:i4>-453217620</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_EmailSubject">
-    <vt:lpwstr>internet</vt:lpwstr>
+    <vt:lpwstr>tableau aos</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_AuthorEmail">
-    <vt:lpwstr>fabienne.richner@etat.ge.ch</vt:lpwstr>
+    <vt:lpwstr>pharmacienne.cantonale@etat.ge.ch</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_AuthorEmailDisplayName">
-    <vt:lpwstr>Richner Fabienne (DSM)</vt:lpwstr>
+    <vt:lpwstr>Service de la pharmacienne cantonale (DSPS)</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_PreviousAdHocReviewCycleID">
-    <vt:i4>-453217620</vt:i4>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_ReviewingToolsShownOnce">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>