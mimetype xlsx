--- v0 (2025-11-27)
+++ v1 (2026-06-02)
@@ -3,126 +3,126 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\UO2785\14_Immobilier\LDTR\17_Doc_types_archives_pratiques_clef-SI\FORMULAIRES pour autorisation\_EN LIGNE ACTUELLEMENT\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\UO2785\14_Immobilier\LDTR\17_Doc_types_archives_pratiques_clef-SI\FORMULAIRES pour autorisation\D15 - premier loyer prix de vente - en cours\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D03E11DC-8E64-4F17-9EDD-890F04A57C96}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{ADFA3EBA-7DE2-4A5A-A3D0-32F3916DBFE4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-109" yWindow="-109" windowWidth="34995" windowHeight="19060" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Feuil1" sheetId="1" r:id="rId1"/>
     <sheet name="liste" sheetId="5" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="liste">liste!$A$3:$A$4</definedName>
     <definedName name="LogoGE" localSheetId="0">Feuil1!$A$1</definedName>
     <definedName name="OfficeLigne2" localSheetId="0">Feuil1!$A$1</definedName>
     <definedName name="OfficeLigne3" localSheetId="0">Feuil1!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Feuil1!$A$1:$G$66</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C28" i="1" l="1"/>
+  <c r="D28" i="1" l="1"/>
+  <c r="C28" i="1"/>
   <c r="G43" i="1"/>
   <c r="C29" i="1"/>
   <c r="D58" i="1" l="1"/>
   <c r="D18" i="1" l="1"/>
   <c r="D19" i="1" s="1"/>
   <c r="D25" i="1" s="1"/>
   <c r="C22" i="1"/>
   <c r="D22" i="1" s="1"/>
   <c r="D23" i="1" l="1"/>
   <c r="D24" i="1" s="1"/>
   <c r="D29" i="1"/>
   <c r="C60" i="1" l="1"/>
   <c r="G51" i="1"/>
   <c r="G44" i="1"/>
   <c r="G47" i="1" s="1"/>
   <c r="G28" i="1"/>
-  <c r="D28" i="1" s="1"/>
   <c r="D33" i="1" s="1"/>
   <c r="D42" i="1"/>
   <c r="D46" i="1" s="1"/>
   <c r="B37" i="1" l="1"/>
   <c r="D34" i="1"/>
   <c r="D45" i="1"/>
   <c r="D44" i="1"/>
   <c r="D47" i="1" l="1"/>
   <c r="D52" i="1" s="1"/>
   <c r="D53" i="1" l="1"/>
-  <c r="B57" i="1"/>
-  <c r="D60" i="1"/>
+  <c r="D60" i="1" s="1"/>
   <c r="D61" i="1" s="1"/>
   <c r="D62" i="1" s="1"/>
+  <c r="B57" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="80">
   <si>
     <t>Etage</t>
   </si>
   <si>
     <t>n° d'appartement</t>
   </si>
   <si>
     <t>Achat</t>
   </si>
   <si>
     <t>nombre de pièces RGL</t>
   </si>
   <si>
     <t>Succession</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Donation</t>
@@ -1400,82 +1400,82 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ge.ch/legislation/rsg/f/rsg_i4_05p01.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I103"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="175" zoomScaleNormal="175" workbookViewId="0">
-      <selection activeCell="D61" sqref="D61"/>
+      <selection activeCell="H32" sqref="H32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.375" defaultRowHeight="10.9" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.875" style="1" customWidth="1"/>
     <col min="2" max="2" width="24.75" style="1" customWidth="1"/>
     <col min="3" max="4" width="16.75" style="1" customWidth="1"/>
     <col min="5" max="5" width="15.25" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.25" style="1" customWidth="1"/>
     <col min="7" max="7" width="12.75" style="1" customWidth="1"/>
     <col min="8" max="16384" width="11.375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="23.3" x14ac:dyDescent="0.35">
       <c r="A1"/>
       <c r="B1" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C1" s="23"/>
       <c r="G1" s="22" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="12.9" x14ac:dyDescent="0.2">
       <c r="A2"/>
       <c r="B2" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C2" s="24"/>
       <c r="G2" s="26">
-        <v>45961</v>
+        <v>46143</v>
       </c>
     </row>
     <row r="3" spans="1:7" ht="12.9" x14ac:dyDescent="0.2">
       <c r="A3"/>
       <c r="B3" s="3" t="s">
         <v>53</v>
       </c>
       <c r="C3" s="25"/>
     </row>
     <row r="5" spans="1:7" s="86" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="135" t="s">
         <v>63</v>
       </c>
       <c r="B5" s="136"/>
       <c r="C5" s="136"/>
       <c r="D5" s="136"/>
       <c r="E5" s="136"/>
       <c r="F5" s="136"/>
       <c r="G5" s="137"/>
     </row>
     <row r="7" spans="1:7" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="2"/>
       <c r="B7" s="72" t="s">
         <v>47</v>
       </c>
@@ -1744,52 +1744,52 @@
         <v>25</v>
       </c>
       <c r="F26" s="39"/>
       <c r="G26" s="87">
         <v>1.2500000000000001E-2</v>
       </c>
     </row>
     <row r="27" spans="1:7" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D27" s="2"/>
       <c r="F27" s="29" t="s">
         <v>26</v>
       </c>
       <c r="G27" s="96">
         <v>0.02</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C28" s="88">
         <f>SUM(G26:G27)</f>
         <v>3.2500000000000001E-2</v>
       </c>
       <c r="D28" s="106">
-        <f>SUM(D23*G28)</f>
-        <v>13520</v>
+        <f>SUM(D24*G28)</f>
+        <v>14203.369672943507</v>
       </c>
       <c r="E28" s="46" t="s">
         <v>78</v>
       </c>
       <c r="F28" s="44" t="s">
         <v>20</v>
       </c>
       <c r="G28" s="97">
         <f>SUM(G26:G27)</f>
         <v>3.2500000000000001E-2</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="2"/>
       <c r="B29" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C29" s="88">
         <f>SUM(G26)</f>
         <v>1.2500000000000001E-2</v>
       </c>
       <c r="D29" s="106">
         <f>SUM(D25*G26)</f>
         <v>1300</v>
       </c>
@@ -1818,65 +1818,65 @@
       <c r="B31" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D31" s="107">
         <v>7500</v>
       </c>
       <c r="E31" s="1" t="s">
         <v>72</v>
       </c>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
     </row>
     <row r="32" spans="1:7" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E32" s="2"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
     </row>
     <row r="33" spans="1:9" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="11"/>
       <c r="B33" s="27" t="s">
         <v>41</v>
       </c>
       <c r="C33" s="68"/>
       <c r="D33" s="118">
         <f>SUM(D28:D31)</f>
-        <v>28820</v>
+        <v>29503.369672943507</v>
       </c>
       <c r="E33" s="1" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="2"/>
       <c r="B34" s="27" t="s">
         <v>70</v>
       </c>
       <c r="C34" s="68"/>
       <c r="D34" s="119">
         <f>IF(D33/C11&gt;9310,9309,D33/C11)</f>
-        <v>5764</v>
+        <v>5900.6739345887017</v>
       </c>
       <c r="E34" s="3"/>
     </row>
     <row r="35" spans="1:9" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="11"/>
     </row>
     <row r="36" spans="1:9" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="2"/>
       <c r="B36" s="60" t="s">
         <v>21</v>
       </c>
       <c r="C36" s="61"/>
       <c r="D36" s="95">
         <v>3724</v>
       </c>
       <c r="E36" s="57" t="s">
         <v>43</v>
       </c>
       <c r="H36" s="3"/>
     </row>
     <row r="37" spans="1:9" ht="25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="2"/>
       <c r="B37" s="134" t="str">
         <f>IF(D33/C11&gt;9310,"Pour autant que les pièces probantes soient validées, le département pourrait renoncer à fixer le loyer, si celui-ci dépasse de 2,5 fois le loyer répondant aux besoins prépondérants de la population. (Art.10, alinéa 2 l. b LDTR). Ne pas compléter B et C."," ")</f>
         <v xml:space="preserve"> </v>
@@ -2065,65 +2065,65 @@
     </row>
     <row r="51" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A51" s="2"/>
       <c r="B51" s="50" t="s">
         <v>44</v>
       </c>
       <c r="C51" s="38"/>
       <c r="D51" s="51">
         <v>5</v>
       </c>
       <c r="E51" s="52"/>
       <c r="F51" s="48"/>
       <c r="G51" s="53">
         <f>G13/D51</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A52" s="2"/>
       <c r="B52" s="54" t="s">
         <v>73</v>
       </c>
       <c r="C52" s="38"/>
       <c r="D52" s="122">
         <f>IF(D35&gt;9309,"0",D33+D47)</f>
-        <v>36563.75</v>
+        <v>37247.119672943503</v>
       </c>
       <c r="E52" s="74"/>
       <c r="F52" s="28"/>
       <c r="G52" s="56"/>
     </row>
     <row r="53" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A53" s="2"/>
       <c r="B53" s="27" t="s">
         <v>74</v>
       </c>
       <c r="C53" s="38"/>
       <c r="D53" s="123">
         <f>IF(D52/D51&gt;9310,9309,D52/D51)</f>
-        <v>7312.75</v>
+        <v>7449.4239345887008</v>
       </c>
       <c r="E53" s="74"/>
       <c r="F53" s="28"/>
       <c r="G53" s="56"/>
     </row>
     <row r="54" spans="1:8" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="2"/>
       <c r="B54" s="27"/>
       <c r="C54" s="27"/>
       <c r="D54" s="55"/>
       <c r="E54" s="56"/>
       <c r="F54" s="28"/>
       <c r="G54" s="56"/>
     </row>
     <row r="55" spans="1:8" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="2"/>
       <c r="B55" s="60" t="s">
         <v>21</v>
       </c>
       <c r="C55" s="61"/>
       <c r="D55" s="95">
         <v>3724</v>
       </c>
       <c r="E55" s="57" t="s">
         <v>43</v>
@@ -2154,81 +2154,81 @@
         <f>IF(D12="Non","Non applicable","")</f>
         <v>Non applicable</v>
       </c>
       <c r="E58" s="112"/>
       <c r="F58" s="112"/>
       <c r="G58" s="114"/>
     </row>
     <row r="59" spans="1:8" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B59" s="93"/>
       <c r="C59" s="75"/>
       <c r="D59" s="94"/>
       <c r="E59" s="94"/>
       <c r="F59" s="94"/>
       <c r="G59" s="94"/>
     </row>
     <row r="60" spans="1:8" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="21" t="s">
         <v>46</v>
       </c>
       <c r="C60" s="101">
         <f>G43+2%</f>
         <v>3.2500000000000001E-2</v>
       </c>
       <c r="D60" s="116">
         <f>(D53*D51/C60)</f>
-        <v>1125038.4615384615</v>
+        <v>1146065.2207059539</v>
       </c>
       <c r="E60" s="1" t="s">
         <v>77</v>
       </c>
       <c r="F60" s="2"/>
     </row>
     <row r="61" spans="1:8" x14ac:dyDescent="0.2">
       <c r="B61" s="21" t="s">
         <v>68</v>
       </c>
       <c r="C61" s="99">
         <v>0.18</v>
       </c>
       <c r="D61" s="116">
         <f>D60*C61</f>
-        <v>202506.92307692306</v>
+        <v>206291.73972707169</v>
       </c>
       <c r="E61" s="1" t="s">
         <v>50</v>
       </c>
       <c r="F61" s="2"/>
     </row>
     <row r="62" spans="1:8" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B62" s="21" t="s">
         <v>45</v>
       </c>
       <c r="C62" s="21"/>
       <c r="D62" s="124">
         <f>D60+D61</f>
-        <v>1327545.3846153845</v>
+        <v>1352356.9604330256</v>
       </c>
       <c r="E62" s="125"/>
       <c r="F62" s="2"/>
       <c r="G62" s="2"/>
     </row>
     <row r="63" spans="1:8" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B63" s="5"/>
       <c r="C63" s="5"/>
       <c r="D63" s="5"/>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="6"/>
     </row>
     <row r="64" spans="1:8" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="68" spans="1:8" ht="71.349999999999994" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B68"/>
     </row>
     <row r="72" spans="1:8" ht="12.9" x14ac:dyDescent="0.2">
       <c r="H72" s="6"/>
     </row>
     <row r="73" spans="1:8" ht="12.9" x14ac:dyDescent="0.2">
       <c r="H73" s="6"/>
     </row>
     <row r="74" spans="1:8" ht="12.9" x14ac:dyDescent="0.2">