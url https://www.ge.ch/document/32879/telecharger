--- v0 (2025-10-09)
+++ v1 (2026-08-18)
@@ -1,1353 +1,1484 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00385473" w:rsidRDefault="002C3471">
+    <w:p w14:paraId="2408AD71" w14:textId="3D63F7D4" w:rsidR="00385473" w:rsidRDefault="002C3471">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00862A25">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Soutien aux organisations professionnelles</w:t>
       </w:r>
+      <w:r w:rsidR="00AB775B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2027 - 2028</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002C3471">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>formulaire à joindre au dossier de demande de soutien</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00307202" w:rsidRPr="00080D8E" w:rsidRDefault="00307202">
+        <w:t xml:space="preserve">formulaire </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA103D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>à joindre à la demande de soutien financier</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BF288EF" w14:textId="77777777" w:rsidR="00307202" w:rsidRPr="00080D8E" w:rsidRDefault="00307202">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00080D8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">La touche TAB </w:t>
       </w:r>
       <w:r w:rsidR="00080D8E" w:rsidRPr="00080D8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>du clavier</w:t>
       </w:r>
       <w:r w:rsidRPr="00080D8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> permet de passer directement d'un champ à remplir au suivant. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00385473" w:rsidRPr="005C79A9" w:rsidRDefault="00385473">
+    <w:p w14:paraId="227C4491" w14:textId="77777777" w:rsidR="00385473" w:rsidRPr="005C79A9" w:rsidRDefault="00385473">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00385473" w:rsidRDefault="0062548F">
+    <w:p w14:paraId="313B862E" w14:textId="77777777" w:rsidR="00AA103D" w:rsidRDefault="00AA103D" w:rsidP="00AA103D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Liste de vérification</w:t>
-[...37 lines deleted...]
-    <w:p w:rsidR="002B767E" w:rsidRPr="002B767E" w:rsidRDefault="002B767E" w:rsidP="00385473">
+        <w:t>Liste de vérification des documents à joindre à votre demande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53975492" w14:textId="77777777" w:rsidR="00AA103D" w:rsidRDefault="00AA103D" w:rsidP="00AA103D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Votre demande doit comporter les documents suivants :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F945847" w14:textId="0FC530C8" w:rsidR="00AA103D" w:rsidRPr="002B767E" w:rsidRDefault="00AA103D" w:rsidP="00AA103D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="CaseACocher4"/>
       <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008A558E">
-[...4 lines deleted...]
-      <w:r w:rsidR="008A558E">
+      <w:r w:rsidRPr="002B767E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t>lettre d’accompagnement</w:t>
+      </w:r>
+      <w:r w:rsidR="00A72F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B767E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ettre d’accompagnement</w:t>
       </w:r>
       <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>intitulée 1_</w:t>
       </w:r>
       <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>NOM ORGANISATION_lettre_accompagnement</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00385473" w:rsidRPr="002B767E" w:rsidRDefault="00385473" w:rsidP="00385473">
+        <w:t xml:space="preserve">NOM </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B767E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ORGANISATION_lettre_accompagnement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="290B8392" w14:textId="5ADE1173" w:rsidR="00AA103D" w:rsidRPr="002B767E" w:rsidRDefault="00AA103D" w:rsidP="00AA103D">
       <w:pPr>
         <w:ind w:left="1416" w:hanging="716"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="CaseACocher1"/>
       <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008A558E">
-[...4 lines deleted...]
-      <w:r w:rsidR="008A558E">
+      <w:r w:rsidRPr="002B767E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t>formulaire de demande dûment complété</w:t>
+      </w:r>
+      <w:r w:rsidR="00A72F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:t>ormulaire de demande dûment complété</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B767E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">intitulé </w:t>
-[...11 lines deleted...]
-        <w:t>_</w:t>
+        <w:t>intitulé 2_</w:t>
       </w:r>
       <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>NOM ORGANISATION_formulaireOCCS</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00385473" w:rsidRDefault="00385473" w:rsidP="00385473">
+        <w:t xml:space="preserve">NOM </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B767E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ORGANISATION_formulair</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="39C3418B" w14:textId="6565CACF" w:rsidR="00AA103D" w:rsidRDefault="00AA103D" w:rsidP="00AA103D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="CaseACocher2"/>
       <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008A558E">
-[...4 lines deleted...]
-      <w:r w:rsidR="008A558E">
+      <w:r w:rsidRPr="002B767E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t>budget et plan de financement pour deux ans (202</w:t>
-[...5 lines deleted...]
-        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00A72F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:t>udget et plan de financement pour deux ans (202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B767E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> et 202</w:t>
       </w:r>
-      <w:r w:rsidR="00211AF6">
-[...3 lines deleted...]
-        <w:t>6</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">intitulé </w:t>
-[...11 lines deleted...]
-        <w:t>_</w:t>
+        <w:t>intitulé 3_</w:t>
       </w:r>
       <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>NOM ORGANISATION_budget</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="002B767E" w:rsidRDefault="002B767E" w:rsidP="002B767E">
+        <w:t xml:space="preserve">NOM </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B767E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ORGANISATION_budget</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="12B6529B" w14:textId="67AB8CD8" w:rsidR="00AA103D" w:rsidRDefault="00AA103D" w:rsidP="00AA103D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
         <w:ind w:left="1416" w:hanging="708"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="CaseACocher7"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008A558E">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="008A558E">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002B767E">
+      <w:r w:rsidR="00A72F12">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>liste complète et décompte des membres en distinguant clairement les personnes physiques des personnes morales. Pour les organisations dont le siège est établi hors de Genève ou dont le rayon d'action dépasse le territoire cantonal, liste complète et décompte de leurs membres genevois.</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
+        <w:t>iste complète et décompte des membres en distinguant clairement les personnes physiques des personnes morales. Pour les organisations dont le siège est établi hors de Genève ou dont le rayon d'action dépasse le territoire cantonal, liste complète et décompte de leurs membres genevois.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">intitulé </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>NOM ORGANISATION_</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">NOM </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>liste des membres</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="002B767E" w:rsidRPr="002B767E" w:rsidRDefault="002B767E" w:rsidP="002B767E">
+        <w:t>ORGANISATION_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>liste</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des membres</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="778BC75E" w14:textId="7EC04712" w:rsidR="00AA103D" w:rsidRPr="002B767E" w:rsidRDefault="00AA103D" w:rsidP="00AA103D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
         <w:ind w:left="1416" w:hanging="708"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="CaseACocher9"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008A558E">
-[...5 lines deleted...]
-      <w:r w:rsidR="008A558E">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>CVs ou brèves biographies des personnes porteuses de l’organisation et des membres du comité</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CVs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou brèves biographies des personnes porteuses de l’organisation et des membres du comité d’association ou du conseil de fondation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">intitulé </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>NOM ORGANISATION_</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">NOM </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>ORGANISATION_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>biographies</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="002B767E" w:rsidRPr="002B767E" w:rsidRDefault="00385473" w:rsidP="002B767E">
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="486C50CB" w14:textId="631407A2" w:rsidR="00AA103D" w:rsidRPr="002B767E" w:rsidRDefault="00AA103D" w:rsidP="00AA103D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="CaseACocher3"/>
       <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008A558E">
-[...5 lines deleted...]
-      <w:r w:rsidR="008A558E">
+      <w:r w:rsidRPr="002B767E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="002B767E" w:rsidRPr="002B767E">
-[...6 lines deleted...]
-      <w:r w:rsidR="002B767E" w:rsidRPr="002B767E">
+      <w:r w:rsidR="00A72F12">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B767E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>apport d'activité de l'exercice écoulé</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="002B767E" w:rsidRPr="002B767E">
+      <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="002B767E" w:rsidRPr="002B767E">
+      <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">intitulé </w:t>
       </w:r>
-      <w:r w:rsidR="002B767E">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="002B767E" w:rsidRPr="002B767E">
+      <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
-      <w:r w:rsidR="002B767E" w:rsidRPr="002B767E">
+      <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NOM ORGANISATION_RA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B767E" w:rsidRDefault="002B767E" w:rsidP="002B767E">
+    <w:p w14:paraId="7E644818" w14:textId="7712902C" w:rsidR="00AA103D" w:rsidRDefault="00AA103D" w:rsidP="00AA103D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="CaseACocher5"/>
       <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008A558E">
-[...5 lines deleted...]
-      <w:r w:rsidR="008A558E">
+      <w:r w:rsidRPr="002B767E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>compte d’exploitation et bilan vérifiés pour l’année précédente</w:t>
+      </w:r>
+      <w:r w:rsidR="00A72F12">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ompte d’exploitation et bilan vérifiés pour l’année précédente</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">intitulé </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>NOM ORGANISATION_</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">NOM </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>ORGANISATION_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>compte_bilan</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="002B767E" w:rsidRDefault="002B767E" w:rsidP="002B767E">
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="682EC471" w14:textId="0F5AB7C9" w:rsidR="00AA103D" w:rsidRDefault="00AA103D" w:rsidP="00AA103D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="CaseACocher6"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008A558E">
-[...5 lines deleted...]
-      <w:r w:rsidR="008A558E">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>statuts de l’organisation</w:t>
+      </w:r>
+      <w:r w:rsidR="00A72F12">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tatuts de l’organisation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">intitulé </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>NOM ORGANISATION_</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">NOM </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>ORGANISATION_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>statuts</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00385473" w:rsidRDefault="002B767E" w:rsidP="00B32683">
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6533097A" w14:textId="34FAC0DC" w:rsidR="00AA103D" w:rsidRPr="00A72F12" w:rsidRDefault="00AA103D" w:rsidP="00A72F12">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
         <w:ind w:left="1416" w:hanging="716"/>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="CaseACocher8"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008A558E">
-[...5 lines deleted...]
-      <w:r w:rsidR="008A558E">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B32683">
-[...11 lines deleted...]
-        <w:t xml:space="preserve">a Charte d’engagement à la prévention et à la lutte contre les atteintes à la personnalité au travail, au sein des entités subventionnées par le canton de Genève dans le domaine de la culture, dûment signée. La Charte peut être téléchargée au lien suivant: </w:t>
+      <w:r w:rsidRPr="00B32683">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charte d’engagement à la prévention et à la lutte contre les atteintes à la personnalité au travail, au sein des entités subventionnées par le canton de Genève dans le domaine de la culture, dûment signée. La Charte peut être téléchargée au lien suivant: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00B32683" w:rsidRPr="00B32683">
+        <w:r w:rsidRPr="00B32683">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Conditions pour bénéficier d'une subvention | ge.ch</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B32683" w:rsidRPr="00B32683">
+      <w:r w:rsidRPr="00B32683">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00862A25">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00862A25" w:rsidRPr="002B767E">
+      <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>intitulé</w:t>
       </w:r>
-      <w:r w:rsidR="00862A25">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00862A25" w:rsidRPr="002B767E">
+      <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00862A25">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="00862A25" w:rsidRPr="002B767E">
+      <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
-      <w:r w:rsidR="00862A25" w:rsidRPr="002B767E">
+      <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>NOM ORGANISATION_</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00862A25">
+        <w:t xml:space="preserve">NOM </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>ORGANISATION_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>charte</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-    <w:p w:rsidR="005C79A9" w:rsidRPr="00B32683" w:rsidRDefault="005C79A9" w:rsidP="005C79A9">
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="71FF72C5" w14:textId="77777777" w:rsidR="00AA103D" w:rsidRPr="00B32683" w:rsidRDefault="00AA103D" w:rsidP="00AA103D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
         <w:ind w:left="1410" w:hanging="705"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008A558E">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">attestation d’affiliation de l'année en cours à une caisse de </w:t>
+        <w:t>attestation d’affiliation de l'année en cours à une caisse de compensation AVS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>compensation AVS</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">ET </w:t>
-[...6 lines deleted...]
-        <w:t>attestation d'affiliation de l'année en cours à une institution de prévoyance de deuxième pilier</w:t>
+        <w:t>ET attestation d'affiliation de l'année en cours à une institution de prévoyance de deuxième pilier</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">intitulé </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
@@ -1359,251 +1490,244 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="002B767E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NOM ORGANISATION_</w:t>
       </w:r>
       <w:r w:rsidRPr="005C79A9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_AVS_LPP</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00862A25" w:rsidRPr="00862A25" w:rsidRDefault="00862A25" w:rsidP="00862A25">
+    <w:p w14:paraId="6FE2ED85" w14:textId="77777777" w:rsidR="00AA103D" w:rsidRPr="00862A25" w:rsidRDefault="00AA103D" w:rsidP="00AA103D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
         <w:ind w:left="1416" w:hanging="716"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00862A25" w:rsidRPr="00B802EE" w:rsidRDefault="00862A25" w:rsidP="00B802EE">
+    <w:p w14:paraId="6FBEEE31" w14:textId="6172543E" w:rsidR="00AA103D" w:rsidRPr="00B802EE" w:rsidRDefault="00AA103D" w:rsidP="00AA103D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B802EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">L’ensemble des documents est à envoyer à l’adresse </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="00B802EE">
+        <w:r w:rsidR="003460B3">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
-          <w:t>diffusion.occs@etat.ge.ch</w:t>
+          <w:t>culture.diffusion@etat.ge.ch</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00862A25" w:rsidRPr="00B802EE" w:rsidRDefault="00862A25" w:rsidP="00B802EE">
-[...17 lines deleted...]
-    <w:p w:rsidR="00862A25" w:rsidRPr="00862A25" w:rsidRDefault="00862A25">
+    <w:p w14:paraId="7001712D" w14:textId="77777777" w:rsidR="00AA103D" w:rsidRDefault="00AA103D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="6C52B9AF" w14:textId="09E1657D" w:rsidR="00862A25" w:rsidRPr="00862A25" w:rsidRDefault="00862A25">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Informations générales</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D4FBE" w:rsidRDefault="00385473">
+    <w:p w14:paraId="3CAA6C14" w14:textId="77777777" w:rsidR="002D4FBE" w:rsidRDefault="00385473">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00385473">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Organisation professionnelle</w:t>
       </w:r>
       <w:r w:rsidRPr="00385473">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00385473">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00385473">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00385473">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00126864" w:rsidRDefault="00385473">
+    <w:p w14:paraId="71011EB1" w14:textId="34BAA2EC" w:rsidR="00126864" w:rsidRDefault="00385473">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="Nom"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="Texte2"/>
+      <w:bookmarkStart w:id="9" w:name="Texte2"/>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>Nom</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidR="002D4FBE" w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002D4FBE" w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002D4FBE" w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002D4FBE" w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
@@ -1639,87 +1763,87 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="Nature juridique"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="Texte3"/>
+      <w:bookmarkStart w:id="10" w:name="Texte3"/>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>Nature juridique</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
@@ -1741,87 +1865,87 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="Adresse ligne 1"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="12" w:name="Texte5"/>
+      <w:bookmarkStart w:id="11" w:name="Texte5"/>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>Adresse ligne 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
@@ -1836,87 +1960,87 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="Adresse ligne 2"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="13" w:name="Texte7"/>
+      <w:bookmarkStart w:id="12" w:name="Texte7"/>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>Adresse ligne 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
@@ -1938,87 +2062,87 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="Adresse ligne 3"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="14" w:name="Texte9"/>
+      <w:bookmarkStart w:id="13" w:name="Texte9"/>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>Adresse ligne 3</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
@@ -2059,349 +2183,351 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="Site internet"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="Texte10"/>
+      <w:bookmarkStart w:id="14" w:name="Texte10"/>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>Site internet</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidR="00862A25" w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00B916F4" w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="Date de création"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="16" w:name="Texte11"/>
+      <w:bookmarkStart w:id="15" w:name="Texte11"/>
       <w:r w:rsidR="00B916F4" w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00B916F4" w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00B916F4" w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00B916F4" w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>Date de création</w:t>
       </w:r>
       <w:r w:rsidR="00B916F4" w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00126864" w:rsidRDefault="00126864">
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="53036DED" w14:textId="476D779B" w:rsidR="00126864" w:rsidRDefault="00126864">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00126864">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Domaine(s) artistique(s)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="001712B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="ListeDéroulante1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:ddList>
               <w:listEntry w:val="Choix du domaine"/>
               <w:listEntry w:val="Arts visuels"/>
               <w:listEntry w:val="Cinéma"/>
               <w:listEntry w:val="Musique classique"/>
               <w:listEntry w:val="Musiques actuelles"/>
               <w:listEntry w:val="Danse"/>
               <w:listEntry w:val="Théâtre"/>
+              <w:listEntry w:val="Numérique"/>
               <w:listEntry w:val="Pluridisciplinaire"/>
+              <w:listEntry w:val="Participation culturelle"/>
               <w:listEntry w:val="Autre"/>
             </w:ddList>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="17" w:name="ListeDéroulante1"/>
-      <w:r>
+      <w:bookmarkStart w:id="16" w:name="ListeDéroulante1"/>
+      <w:r w:rsidR="001712B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
       </w:r>
-      <w:r w:rsidR="008A558E">
-[...6 lines deleted...]
-      <w:r w:rsidR="008A558E">
+      <w:r w:rsidR="001712B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="001712B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="001712B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00126864" w:rsidRDefault="00126864">
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="459D003A" w14:textId="77777777" w:rsidR="00126864" w:rsidRDefault="00126864">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte14"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="Si plusieurs domaines ou &quot;Autre&quot;, préciser ici"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="18" w:name="Texte14"/>
+      <w:bookmarkStart w:id="17" w:name="Texte14"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>Si plusieurs domaines ou "Autre", préciser ici</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
-[...10 lines deleted...]
-    <w:p w:rsidR="002D4FBE" w:rsidRDefault="002D4FBE">
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="331E96D3" w14:textId="77777777" w:rsidR="00126864" w:rsidRPr="00126864" w:rsidRDefault="00126864">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="378CE9C1" w14:textId="77777777" w:rsidR="002D4FBE" w:rsidRDefault="002D4FBE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00385473">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Personne de contac</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D4FBE" w:rsidRPr="000F1F7F" w:rsidRDefault="002D4FBE">
+    <w:p w14:paraId="33F0676F" w14:textId="77777777" w:rsidR="002D4FBE" w:rsidRPr="000F1F7F" w:rsidRDefault="002D4FBE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="Nom"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2438,87 +2564,87 @@
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="Prénom"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="19" w:name="Texte4"/>
+      <w:bookmarkStart w:id="18" w:name="Texte4"/>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>Prénom</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="000F1F7F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="Fonction dans l'organisation"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000F1F7F">
         <w:rPr>
@@ -2556,171 +2682,178 @@
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000F1F7F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="Tél."/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="20" w:name="Texte6"/>
+      <w:bookmarkStart w:id="19" w:name="Texte6"/>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>Tél.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="E-mail"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="21" w:name="Texte8"/>
+      <w:bookmarkStart w:id="20" w:name="Texte8"/>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>E-mail</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00B802EE" w:rsidRDefault="002C3471">
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="28BCCA64" w14:textId="1D57777D" w:rsidR="00B802EE" w:rsidRDefault="002C3471">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00385473">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00B802EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Comité d’association</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00B802EE" w:rsidRDefault="00B802EE">
+      <w:r w:rsidR="00AA103D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Conseil de fondation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DAD3997" w14:textId="77777777" w:rsidR="00B802EE" w:rsidRDefault="00B802EE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="Nom et fonction"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2851,51 +2984,51 @@
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>Nom et fonction</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B802EE" w:rsidRDefault="00652D8D">
+    <w:p w14:paraId="298738D6" w14:textId="77777777" w:rsidR="00B802EE" w:rsidRDefault="00652D8D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="Éventuel·le·s autres membres du comité"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2910,74 +3043,132 @@
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>Éventuel·le·s autres membres du comité</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00652D8D" w:rsidRDefault="00652D8D">
+    <w:p w14:paraId="51367B5A" w14:textId="3178310A" w:rsidR="00567380" w:rsidRDefault="00567380" w:rsidP="00567380">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="002D4FBE" w:rsidRDefault="00FD271F">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="Éventuelles remarques"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Éventuelles remarques</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C8EC029" w14:textId="4AA87B0A" w:rsidR="002D4FBE" w:rsidRDefault="00FD271F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>Descriptif du mode de fonctionnement du secrétariat général de l’organisation (ou autre organe de coordination) mentionnant notamment l’équivalent temps plein qu’il représente.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00FD271F" w:rsidRPr="00FD271F" w:rsidRDefault="00FD271F" w:rsidP="00FD271F">
+        <w:t>Descriptif du mode de fonctionnement du secrétariat général de l’organisation (ou autre organe de coordination) mentionnant notamment l’équivalent temps plein</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA103D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> qu’il représente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B6EDCB4" w14:textId="77777777" w:rsidR="00FD271F" w:rsidRPr="00FD271F" w:rsidRDefault="00FD271F" w:rsidP="00FD271F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="votre texte ici (maximum 2'000 signes espaces compris)"/>
               <w:maxLength w:val="2000"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -3000,262 +3191,264 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>votre texte ici (maximum 2'000 signes espaces compris)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD271F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD271F" w:rsidRPr="00FD271F" w:rsidRDefault="00FD271F">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00FD271F">
+    <w:p w14:paraId="22DF112B" w14:textId="26091C22" w:rsidR="001712B4" w:rsidRDefault="00AA103D" w:rsidP="00652D8D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
-              <w:default w:val="Équivalent temps plein (ETP) du secrétariat"/>
+              <w:default w:val="Équivalent temps plein (ETP) du secrétariat. Éventuelle évolution de l'ETP depuis 2025 et raisons de la variation"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="22" w:name="Texte13"/>
-      <w:r w:rsidRPr="00FD271F">
+      <w:bookmarkStart w:id="21" w:name="Texte13"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00FD271F">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00FD271F">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00FD271F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
         </w:rPr>
-        <w:t>Équivalent temps plein (ETP) du secrétariat</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FD271F">
+        <w:t>Équivalent temps plein (ETP) du secrétariat. Éventuelle évolution de l'ETP depuis 2025 et raisons de la variation</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
-[...25 lines deleted...]
-    <w:p w:rsidR="00652D8D" w:rsidRDefault="00652D8D" w:rsidP="00652D8D">
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="676F33C8" w14:textId="77777777" w:rsidR="00AA103D" w:rsidRDefault="00AA103D" w:rsidP="00AA103D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00B916F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Historique synthétique des activités de l’organisation </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00652D8D" w:rsidRPr="00FD271F" w:rsidRDefault="00D01A17" w:rsidP="00652D8D">
+    <w:p w14:paraId="302269AE" w14:textId="77777777" w:rsidR="00AA103D" w:rsidRPr="00FD271F" w:rsidRDefault="00AA103D" w:rsidP="00AA103D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="votre texte ici (maximum 6'000 signes espaces compris)"/>
               <w:maxLength w:val="6000"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="23" w:name="Texte12"/>
+      <w:bookmarkStart w:id="22" w:name="Texte12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>votre texte ici (maximum 6'000 signes espaces compris)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
-[...16 lines deleted...]
-      <w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="0F3C3AFC" w14:textId="77777777" w:rsidR="00AA103D" w:rsidRDefault="00AA103D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D13EE7C" w14:textId="7E83540C" w:rsidR="002C3471" w:rsidRPr="00307202" w:rsidRDefault="00FD271F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Membres</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00FD271F" w:rsidRDefault="00FD271F" w:rsidP="00FD271F">
+      <w:r w:rsidR="001712B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au 1</w:t>
+      </w:r>
+      <w:r w:rsidR="001712B4" w:rsidRPr="001712B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidR="001712B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> janvier 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20B0D800" w14:textId="77777777" w:rsidR="00FD271F" w:rsidRDefault="00FD271F" w:rsidP="00FD271F">
       <w:pPr>
         <w:ind w:left="708" w:hanging="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Nombre de membres total</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
@@ -3480,65 +3673,73 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>insérer un nombre</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E1153" w:rsidRDefault="005E1153" w:rsidP="005E1153">
+    <w:p w14:paraId="3B5B4062" w14:textId="77777777" w:rsidR="005E1153" w:rsidRDefault="005E1153" w:rsidP="005E1153">
       <w:pPr>
         <w:ind w:left="708" w:hanging="707"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Nombre de membres genevois·e·s</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Nombre de membres </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>genevois·e·s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="insérer un nombre"/>
@@ -3743,51 +3944,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>insérer un nombre</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E1153" w:rsidRPr="005E1153" w:rsidRDefault="005E1153" w:rsidP="005E1153">
+    <w:p w14:paraId="36C1B4E9" w14:textId="77777777" w:rsidR="005E1153" w:rsidRPr="005E1153" w:rsidRDefault="005E1153" w:rsidP="005E1153">
       <w:pPr>
         <w:ind w:left="708" w:hanging="707"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Montant de la cotisation pour accéder au statut de membre</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
         <w:t>Personnes physiques</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -3930,64 +4131,64 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>insérer un montant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E1153" w:rsidRDefault="005E1153">
+    <w:p w14:paraId="40462929" w14:textId="77777777" w:rsidR="005E1153" w:rsidRDefault="005E1153">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Commentaires</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E1153" w:rsidRDefault="005E1153">
+    <w:p w14:paraId="5EA5CD8E" w14:textId="77777777" w:rsidR="005E1153" w:rsidRDefault="005E1153">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="maximum 500 caractères espaces compris"/>
               <w:maxLength w:val="500"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -4010,71 +4211,64 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>maximum 500 caractères espaces compris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E1153" w:rsidRDefault="005E1153">
-[...6 lines deleted...]
-    <w:p w:rsidR="005E1153" w:rsidRDefault="005E1153">
+    <w:p w14:paraId="4583331A" w14:textId="77777777" w:rsidR="00AA103D" w:rsidRDefault="00AA103D" w:rsidP="00AA103D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Politique d’accès au statut de membre</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E1153" w:rsidRDefault="005E1153" w:rsidP="005E1153">
+    <w:p w14:paraId="554C3C05" w14:textId="77777777" w:rsidR="00AA103D" w:rsidRDefault="00AA103D" w:rsidP="00AA103D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="quelles conditions doivent remplir les personnes physiques ou morales désirant devenir membres de votre organisation? (maximum 2'000 caractères espaces compris)"/>
               <w:maxLength w:val="2000"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -4097,356 +4291,408 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>quelles conditions doivent remplir les personnes physiques ou morales désirant devenir membres de votre organisation? (maximum 2'000 caractères espaces compris)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E1153" w:rsidRDefault="005E1153">
-[...6 lines deleted...]
-    <w:p w:rsidR="005E1153" w:rsidRDefault="005E1153">
+    <w:p w14:paraId="19CB9B40" w14:textId="77777777" w:rsidR="005E1153" w:rsidRDefault="005E1153">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FB87DD3" w14:textId="77777777" w:rsidR="005E1153" w:rsidRDefault="005E1153">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Prestations </w:t>
       </w:r>
       <w:r w:rsidR="0062548F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>fournies par</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> l’organisation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B802EE" w:rsidRDefault="005E1153">
-[...12 lines deleted...]
-    <w:p w:rsidR="00B802EE" w:rsidRPr="00B802EE" w:rsidRDefault="005E1153" w:rsidP="00B802EE">
+    <w:p w14:paraId="03BFB7D6" w14:textId="13FCB72C" w:rsidR="00B802EE" w:rsidRDefault="001712B4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Le soutien cantonal aux organisations professionnelles est ciblé sur l</w:t>
+      </w:r>
+      <w:r w:rsidR="005E1153">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>es prestations suivantes fournies par les organisations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E1153">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CFC3859" w14:textId="77777777" w:rsidR="00B802EE" w:rsidRPr="00B802EE" w:rsidRDefault="005E1153" w:rsidP="00B802EE">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B802EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>information des membres sur leurs conditions-cadres professionnelles ;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B802EE" w:rsidRPr="00B802EE" w:rsidRDefault="005E1153" w:rsidP="00B802EE">
+    <w:p w14:paraId="230AA399" w14:textId="77777777" w:rsidR="00B802EE" w:rsidRPr="00B802EE" w:rsidRDefault="005E1153" w:rsidP="00B802EE">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B802EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>conseil personnalisé et régulier aux membres ;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B802EE" w:rsidRPr="00B802EE" w:rsidRDefault="005E1153" w:rsidP="00B802EE">
+    <w:p w14:paraId="6A32E265" w14:textId="77777777" w:rsidR="00B802EE" w:rsidRPr="00B802EE" w:rsidRDefault="005E1153" w:rsidP="00B802EE">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B802EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>mise en réseau des membres ;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B802EE" w:rsidRPr="00B802EE" w:rsidRDefault="005E1153" w:rsidP="00B802EE">
+    <w:p w14:paraId="3D243746" w14:textId="77777777" w:rsidR="00B802EE" w:rsidRPr="00B802EE" w:rsidRDefault="005E1153" w:rsidP="00B802EE">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B802EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>rôle de relai</w:t>
       </w:r>
       <w:r w:rsidR="002B161F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00B802EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> pour les collectivités publiques notamment via la capacité à consulter les membres sur certaines thématiques et à restituer les résultats de cette consultation ;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B802EE" w:rsidRPr="00B802EE" w:rsidRDefault="005E1153" w:rsidP="00B802EE">
+    <w:p w14:paraId="31695890" w14:textId="77777777" w:rsidR="00B802EE" w:rsidRPr="00B802EE" w:rsidRDefault="005E1153" w:rsidP="00B802EE">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B802EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>représentation et défense des intérêts de la branche au plan cantonal ;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B802EE" w:rsidRPr="00B802EE" w:rsidRDefault="005E1153" w:rsidP="00B802EE">
+    <w:p w14:paraId="317767E0" w14:textId="77777777" w:rsidR="00B802EE" w:rsidRPr="00B802EE" w:rsidRDefault="005E1153" w:rsidP="00B802EE">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B802EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>formation continue des membres, dans le cadre de la pratique artistique de la branche ;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B802EE" w:rsidRPr="00B802EE" w:rsidRDefault="005E1153" w:rsidP="00B802EE">
+    <w:p w14:paraId="4CD8D4DD" w14:textId="77777777" w:rsidR="00B802EE" w:rsidRPr="00B802EE" w:rsidRDefault="005E1153" w:rsidP="00B802EE">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B802EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">formation et sensibilisation des membres sur des thématiques liées à une transition durable et sociale du domaine culturel ; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E1153" w:rsidRDefault="005E1153" w:rsidP="00B802EE">
+    <w:p w14:paraId="356B0FFB" w14:textId="77777777" w:rsidR="005E1153" w:rsidRDefault="005E1153" w:rsidP="00B802EE">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B802EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>information des milieux intéressés sur les activités de l’organisation.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
-[...6 lines deleted...]
-    <w:p w:rsidR="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
+    <w:p w14:paraId="6750E706" w14:textId="77777777" w:rsidR="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39F40D2B" w14:textId="08409D90" w:rsidR="001712B4" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Indiquer ci-dessous les prestations fournies par l’organisation à ses membres. Pour chacune d’entre elles, préciser de manière synthétique la manière dont cette prestation est proposée</w:t>
+      </w:r>
+      <w:r w:rsidR="001712B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A807A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(si elle est proposée par l’organisation à ses membres)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA103D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25BBBF07" w14:textId="2AB9EE34" w:rsidR="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001712B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Il n’est pas nécessaire de proposer l’ensemble des prestations énumérées.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="461C1C26" w14:textId="77777777" w:rsidR="001712B4" w:rsidRDefault="001712B4" w:rsidP="00B802EE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="389BF59C" w14:textId="77777777" w:rsidR="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Indiquer ci-dessous les prestations fournies par l’organisation à ses membres. Pour chacune d’entre elles, préciser de manière synthétique la manière dont cette prestation est proposée. Il n’est pas nécessaire de proposer l’ensemble des prestations énumérées.</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="24" w:name="CaseACocher11"/>
+      <w:bookmarkStart w:id="23" w:name="CaseACocher11"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008A558E">
-[...4 lines deleted...]
-      <w:r w:rsidR="008A558E">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> I</w:t>
       </w:r>
       <w:r w:rsidRPr="00B802EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>nformation des membres sur leurs conditions-cadres professionnelles</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
+    <w:p w14:paraId="522A20D6" w14:textId="77777777" w:rsidR="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="votre texte ici (maximum 2'000 caractères espaces compris)"/>
               <w:maxLength w:val="2000"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -4469,116 +4715,116 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>votre texte ici (maximum 2'000 caractères espaces compris)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B802EE" w:rsidRPr="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
-[...6 lines deleted...]
-    <w:p w:rsidR="00B802EE" w:rsidRPr="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
+    <w:p w14:paraId="353A904D" w14:textId="77777777" w:rsidR="00B802EE" w:rsidRPr="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22BEBCA8" w14:textId="77777777" w:rsidR="00B802EE" w:rsidRPr="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008A558E">
-[...4 lines deleted...]
-      <w:r w:rsidR="008A558E">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> C</w:t>
       </w:r>
       <w:r w:rsidRPr="00B802EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>onseil personnalisé et régulier aux membres</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
+    <w:p w14:paraId="0A5834FA" w14:textId="77777777" w:rsidR="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="votre texte ici (maximum 2'000 caractères espaces compris)"/>
               <w:maxLength w:val="2000"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -4601,116 +4847,116 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>votre texte ici (maximum 2'000 caractères espaces compris)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
-[...6 lines deleted...]
-    <w:p w:rsidR="00B802EE" w:rsidRPr="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
+    <w:p w14:paraId="74F51A48" w14:textId="77777777" w:rsidR="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79FE3696" w14:textId="77777777" w:rsidR="00B802EE" w:rsidRPr="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008A558E">
-[...4 lines deleted...]
-      <w:r w:rsidR="008A558E">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> M</w:t>
       </w:r>
       <w:r w:rsidRPr="00B802EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ise en réseau des membres</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
+    <w:p w14:paraId="28811134" w14:textId="77777777" w:rsidR="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="votre texte ici (maximum 2'000 caractères espaces compris)"/>
               <w:maxLength w:val="2000"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -4733,128 +4979,128 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>votre texte ici (maximum 2'000 caractères espaces compris)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
-[...6 lines deleted...]
-    <w:p w:rsidR="00B802EE" w:rsidRPr="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
+    <w:p w14:paraId="7A7DC357" w14:textId="77777777" w:rsidR="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45BBDD70" w14:textId="77777777" w:rsidR="00B802EE" w:rsidRPr="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008A558E">
-[...4 lines deleted...]
-      <w:r w:rsidR="008A558E">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> R</w:t>
       </w:r>
       <w:r w:rsidRPr="00B802EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ôle de relai</w:t>
       </w:r>
       <w:r w:rsidR="002B161F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00B802EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> pour les collectivités publiques notamment via la capacité à consulter les membres sur certaines thématiques et à restituer les résultats de cette consultation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
+    <w:p w14:paraId="532ADCD7" w14:textId="77777777" w:rsidR="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="votre texte ici (maximum 2'000 caractères espaces compris)"/>
               <w:maxLength w:val="2000"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -4877,116 +5123,116 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>votre texte ici (maximum 2'000 caractères espaces compris)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
-[...6 lines deleted...]
-    <w:p w:rsidR="00B802EE" w:rsidRPr="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
+    <w:p w14:paraId="2E670510" w14:textId="77777777" w:rsidR="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="413A124D" w14:textId="77777777" w:rsidR="00B802EE" w:rsidRPr="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008A558E">
-[...4 lines deleted...]
-      <w:r w:rsidR="008A558E">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> R</w:t>
       </w:r>
       <w:r w:rsidRPr="00B802EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>eprésentation et défense des intérêts de la branche au plan cantonal</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
+    <w:p w14:paraId="6BDCE57E" w14:textId="77777777" w:rsidR="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="votre texte ici (maximum 2'000 caractères espaces compris)"/>
               <w:maxLength w:val="2000"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -5009,116 +5255,116 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>votre texte ici (maximum 2'000 caractères espaces compris)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
-[...6 lines deleted...]
-    <w:p w:rsidR="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
+    <w:p w14:paraId="145D0498" w14:textId="77777777" w:rsidR="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F85EB66" w14:textId="77777777" w:rsidR="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008A558E">
-[...4 lines deleted...]
-      <w:r w:rsidR="008A558E">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> F</w:t>
       </w:r>
       <w:r w:rsidRPr="00B802EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ormation continue des membres, dans le cadre de la pratique artistique de la branche</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
+    <w:p w14:paraId="5FA47A06" w14:textId="77777777" w:rsidR="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="votre texte ici (maximum 2'000 caractères espaces compris)"/>
               <w:maxLength w:val="2000"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -5141,116 +5387,116 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>votre texte ici (maximum 2'000 caractères espaces compris)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B802EE" w:rsidRPr="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
-[...6 lines deleted...]
-    <w:p w:rsidR="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
+    <w:p w14:paraId="43EA2D71" w14:textId="77777777" w:rsidR="00B802EE" w:rsidRPr="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09DE2C29" w14:textId="77777777" w:rsidR="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008A558E">
-[...4 lines deleted...]
-      <w:r w:rsidR="008A558E">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> F</w:t>
       </w:r>
       <w:r w:rsidRPr="00B802EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ormation et sensibilisation des membres sur des thématiques liées à une transition durable et sociale du domaine culturel </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
+    <w:p w14:paraId="2B50C7C9" w14:textId="77777777" w:rsidR="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="votre texte ici (maximum 2'000 caractères espaces compris)"/>
               <w:maxLength w:val="2000"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -5273,116 +5519,116 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>votre texte ici (maximum 2'000 caractères espaces compris)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B802EE" w:rsidRPr="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
-[...6 lines deleted...]
-    <w:p w:rsidR="00B802EE" w:rsidRPr="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
+    <w:p w14:paraId="550D27E9" w14:textId="77777777" w:rsidR="00B802EE" w:rsidRPr="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74C0F0D4" w14:textId="77777777" w:rsidR="00B802EE" w:rsidRPr="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008A558E">
-[...4 lines deleted...]
-      <w:r w:rsidR="008A558E">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> I</w:t>
       </w:r>
       <w:r w:rsidRPr="00B802EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>nformation des milieux intéressés sur les activités de l’organisation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
+    <w:p w14:paraId="28E3F765" w14:textId="77777777" w:rsidR="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="votre texte ici (maximum 2'000 caractères espaces compris)"/>
               <w:maxLength w:val="2000"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -5405,124 +5651,123 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>votre texte ici (maximum 2'000 caractères espaces compris)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
-[...6 lines deleted...]
-    <w:p w:rsidR="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
+    <w:p w14:paraId="4C969344" w14:textId="77777777" w:rsidR="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="479C6CAC" w14:textId="2FA03311" w:rsidR="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008A558E">
-[...4 lines deleted...]
-      <w:r w:rsidR="008A558E">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Autres prestations ou commentaires</w:t>
-[...16 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> Autres prestations </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5701DB93" w14:textId="77777777" w:rsidR="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="votre texte ici (maximum 2'000 caractères espaces compris)"/>
               <w:maxLength w:val="2000"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
@@ -5532,361 +5777,276 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>votre texte ici (maximum 2'000 caractères espaces compris)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
-[...6 lines deleted...]
-    <w:p w:rsidR="00E440B6" w:rsidRDefault="00E440B6" w:rsidP="00E440B6">
+    <w:p w14:paraId="65F8D4A2" w14:textId="77777777" w:rsidR="001712B4" w:rsidRDefault="001712B4" w:rsidP="00E440B6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="080390BD" w14:textId="77777777" w:rsidR="00AA103D" w:rsidRDefault="00AA103D" w:rsidP="00E440B6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="3820AE23" w14:textId="492D79BD" w:rsidR="00E440B6" w:rsidRDefault="00D14367" w:rsidP="00E440B6">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Demande de soutien financier</w:t>
-[...264 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Autres soutiens financiers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11D8A38D" w14:textId="004F9E49" w:rsidR="00A807A5" w:rsidRDefault="00A807A5" w:rsidP="00E440B6">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00307202" w:rsidRDefault="00307202" w:rsidP="00307202">
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Hlk234395902"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fondation Hans </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Wilsdorf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="291A3C24" w14:textId="77777777" w:rsidR="00E151F9" w:rsidRDefault="001A22FC" w:rsidP="00E440B6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le soutien aux organisations professionnelles octroyé par le canton de Genève bénéficie d’un soutien financier de la Fondation Hans </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Wilsdorf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E151F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> afin d’apporter </w:t>
+      </w:r>
+      <w:r w:rsidR="00E151F9" w:rsidRPr="00E151F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>une contribution</w:t>
+      </w:r>
+      <w:r w:rsidR="00E151F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aux frais de fonctionnement des organisations professionnelles soutenues afin qu’elles fournissent à leurs membres tout ou partie des prestations énoncées précédemment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E7F78AE" w14:textId="793BC4BD" w:rsidR="001A22FC" w:rsidRDefault="00520A21" w:rsidP="00E440B6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="001A22FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’organisation </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a la possibilité de formuler d’autres demandes de soutien financier, auprès de la fondation Hans </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Wilsdorf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F52A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>port</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00F52A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>nt sur des projets spécifiques</w:t>
+      </w:r>
+      <w:r w:rsidR="00E151F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, délimités dans le temps, avec un budget et un plan de financement dédiés</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, et non sur les frais de fonctionnement de l’organisation professionnelle</w:t>
+      </w:r>
+      <w:r w:rsidR="00E151F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E698A32" w14:textId="77DC4A11" w:rsidR="00E151F9" w:rsidRPr="00E151F9" w:rsidRDefault="00E151F9" w:rsidP="00E440B6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Pour la période 2027–2028,</w:t>
+      </w:r>
+      <w:r w:rsidR="00520A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à titre prévisionnel,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l’organisation professionnelle envisage-t-elle de solliciter la Fondation Hans </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Wilsdorf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dans le cadre du financement de projets spécifiques ? Si oui, lesquels et pour quels montants ? </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p w14:paraId="4A3390AE" w14:textId="7C9840AF" w:rsidR="00A807A5" w:rsidRPr="00A807A5" w:rsidRDefault="00A807A5" w:rsidP="00E440B6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="votre texte ici (maximum 2'000 caractères espaces compris)"/>
               <w:maxLength w:val="2000"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -5909,279 +6069,448 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>votre texte ici (maximum 2'000 caractères espaces compris)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00307202" w:rsidRPr="00B802EE" w:rsidRDefault="00307202" w:rsidP="00B802EE">
-[...6 lines deleted...]
-    <w:sectPr w:rsidR="00307202" w:rsidRPr="00B802EE" w:rsidSect="00862A25">
+    <w:p w14:paraId="668CB1E0" w14:textId="59A16EED" w:rsidR="00A807A5" w:rsidRDefault="00A807A5" w:rsidP="00E440B6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Autres sources de financement</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA103D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> escomptées pour la période 2027 – 2028 et montants envisagés</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FF1C8AB" w14:textId="77777777" w:rsidR="00A807A5" w:rsidRPr="00A807A5" w:rsidRDefault="00A807A5" w:rsidP="00A807A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="votre texte ici (maximum 2'000 caractères espaces compris)"/>
+              <w:maxLength w:val="2000"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>votre texte ici (maximum 2'000 caractères espaces compris)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="092DE667" w14:textId="77777777" w:rsidR="00307202" w:rsidRDefault="00307202" w:rsidP="00B802EE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C880933" w14:textId="52F9BBB9" w:rsidR="00A807A5" w:rsidRDefault="00A807A5" w:rsidP="00A807A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Perspectives 2027 - 2028</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69D5D4F9" w14:textId="7570DCA1" w:rsidR="00A807A5" w:rsidRDefault="00A807A5" w:rsidP="00A807A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bref exposé des perspectives et éventuels enjeux pour la période 2027 – 2028. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B58406E" w14:textId="77777777" w:rsidR="00A807A5" w:rsidRDefault="00A807A5" w:rsidP="00A807A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="votre texte ici (maximum 2'000 caractères espaces compris)"/>
+              <w:maxLength w:val="2000"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>votre texte ici (maximum 2'000 caractères espaces compris)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B5EFE4" w14:textId="77777777" w:rsidR="00A807A5" w:rsidRPr="00B802EE" w:rsidRDefault="00A807A5" w:rsidP="00B802EE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00A807A5" w:rsidRPr="00B802EE" w:rsidSect="00862A25">
       <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="even" r:id="rId12"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="984" w:left="1417" w:header="708" w:footer="470" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00282E7D" w:rsidRDefault="00282E7D" w:rsidP="002C3471">
+    <w:p w14:paraId="378A7FB1" w14:textId="77777777" w:rsidR="00282E7D" w:rsidRDefault="00282E7D" w:rsidP="002C3471">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00282E7D" w:rsidRDefault="00282E7D" w:rsidP="002C3471">
+    <w:p w14:paraId="6CE19098" w14:textId="77777777" w:rsidR="00282E7D" w:rsidRDefault="00282E7D" w:rsidP="002C3471">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...10 lines deleted...]
-  <w:p w:rsidR="00862A25" w:rsidRDefault="00862A25" w:rsidP="00862A25">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3001D394" w14:textId="7408EE4C" w:rsidR="00862A25" w:rsidRDefault="001712B4" w:rsidP="00862A25">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
-      <w:t xml:space="preserve">Office cantonal de la culture et du sport – 022 546 66 70 – </w:t>
+      <w:t>Service cantonal de la culture</w:t>
     </w:r>
-    <w:hyperlink r:id="rId1" w:history="1">
-[...16 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00282E7D" w:rsidRDefault="00282E7D" w:rsidP="002C3471">
+    <w:p w14:paraId="512BCB4E" w14:textId="77777777" w:rsidR="00282E7D" w:rsidRDefault="00282E7D" w:rsidP="002C3471">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00282E7D" w:rsidRDefault="00282E7D" w:rsidP="002C3471">
+    <w:p w14:paraId="1E6761C1" w14:textId="77777777" w:rsidR="00282E7D" w:rsidRDefault="00282E7D" w:rsidP="002C3471">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:id w:val="1347744896"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00A74C47">
+      <w:p w14:paraId="375606EB" w14:textId="77777777" w:rsidR="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00A74C47">
         <w:pPr>
           <w:pStyle w:val="En-tte"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="Numrodepage"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Numrodepage"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Numrodepage"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Numrodepage"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
+  <w:p w14:paraId="7A5438D7" w14:textId="77777777" w:rsidR="00B802EE" w:rsidRDefault="00B802EE" w:rsidP="00B802EE">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="0062548F" w:rsidRDefault="00A577F1" w:rsidP="00A577F1">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2E8DE3A4" w14:textId="77777777" w:rsidR="0062548F" w:rsidRDefault="00A577F1" w:rsidP="00A577F1">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:ind w:right="360"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
@@ -6245,316 +6574,304 @@
       <w:t>5</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10208" w:type="dxa"/>
       <w:tblInd w:w="-709" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="851"/>
       <w:gridCol w:w="9357"/>
     </w:tblGrid>
-    <w:tr w:rsidR="002C3471" w:rsidTr="0000634C">
+    <w:tr w:rsidR="002C3471" w14:paraId="6BBDE806" w14:textId="77777777" w:rsidTr="0000634C">
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="1418"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="709" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="002C3471" w:rsidRDefault="002C3471" w:rsidP="002C3471">
+        <w:p w14:paraId="1462E64B" w14:textId="77777777" w:rsidR="002C3471" w:rsidRDefault="002C3471" w:rsidP="002C3471">
           <w:pPr>
             <w:pStyle w:val="Logo"/>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:position w:val="6"/>
               <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A235343" wp14:editId="083DDD2D">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="69CB058E" wp14:editId="2CA11651">
                 <wp:extent cx="334010" cy="540385"/>
                 <wp:effectExtent l="0" t="0" r="8890" b="0"/>
                 <wp:docPr id="937884100" name="Image 937884100"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 3"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="334010" cy="540385"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
-        <w:p w:rsidR="002C3471" w:rsidRPr="00DB45A2" w:rsidRDefault="002C3471" w:rsidP="002C3471">
+        <w:p w14:paraId="31298B50" w14:textId="77777777" w:rsidR="002C3471" w:rsidRPr="00DB45A2" w:rsidRDefault="002C3471" w:rsidP="002C3471">
           <w:pPr>
             <w:pStyle w:val="Logo"/>
             <w:spacing w:before="1200"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="2"/>
               <w:szCs w:val="2"/>
             </w:rPr>
           </w:pPr>
           <w:bookmarkStart w:id="25" w:name="OfficeLigne2"/>
           <w:bookmarkEnd w:id="25"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7798" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="002C3471" w:rsidRDefault="002C3471" w:rsidP="002C3471">
+        <w:p w14:paraId="21D23B27" w14:textId="77777777" w:rsidR="002C3471" w:rsidRDefault="002C3471" w:rsidP="002C3471">
           <w:pPr>
             <w:pStyle w:val="sigle"/>
           </w:pPr>
           <w:r>
             <w:t>republique et canton de geneve</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="002C3471" w:rsidRDefault="002C3471" w:rsidP="002C3471">
+        <w:p w14:paraId="19341EC3" w14:textId="77777777" w:rsidR="002C3471" w:rsidRDefault="002C3471" w:rsidP="002C3471">
           <w:pPr>
             <w:pStyle w:val="sigle1"/>
           </w:pPr>
           <w:bookmarkStart w:id="26" w:name="DeptLigne1"/>
           <w:r>
             <w:t>Département de la cohésion sociale</w:t>
           </w:r>
           <w:bookmarkEnd w:id="26"/>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> IF DeptLigne1 = "" "" </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> IF OfficeLigne2 = "" "</w:instrText>
           </w:r>
         </w:p>
-        <w:p w:rsidR="002C3471" w:rsidRDefault="002C3471" w:rsidP="002C3471">
+        <w:p w14:paraId="7F8CDF46" w14:textId="77777777" w:rsidR="002C3471" w:rsidRDefault="002C3471" w:rsidP="002C3471">
           <w:pPr>
             <w:pStyle w:val="sigle1"/>
           </w:pPr>
           <w:r>
             <w:instrText>" "</w:instrText>
           </w:r>
         </w:p>
-        <w:p w:rsidR="002C3471" w:rsidRDefault="002C3471" w:rsidP="002C3471">
+        <w:p w14:paraId="5A5E88B9" w14:textId="77777777" w:rsidR="002C3471" w:rsidRDefault="002C3471" w:rsidP="002C3471">
           <w:pPr>
             <w:pStyle w:val="Office"/>
             <w:rPr>
               <w:b w:val="0"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b w:val="0"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b w:val="0"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> REF OfficeLigne2\* Charformat </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b w:val="0"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b w:val="0"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:instrText>Ordre d'enseignement du postobligatoire de l'enseignement</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b w:val="0"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
-        <w:p w:rsidR="008A558E" w:rsidRDefault="002C3471" w:rsidP="002C3471">
+        <w:p w14:paraId="24BFAA28" w14:textId="77777777" w:rsidR="003460B3" w:rsidRDefault="002C3471" w:rsidP="002C3471">
           <w:pPr>
             <w:pStyle w:val="sigle1"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:instrText>"</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
         </w:p>
-        <w:p w:rsidR="008A558E" w:rsidRDefault="002C3471" w:rsidP="002C3471">
+        <w:p w14:paraId="443C8B60" w14:textId="77777777" w:rsidR="003460B3" w:rsidRDefault="002C3471" w:rsidP="002C3471">
           <w:pPr>
             <w:pStyle w:val="sigle1"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
         </w:p>
-        <w:p w:rsidR="002C3471" w:rsidRDefault="002C3471" w:rsidP="002C3471">
+        <w:p w14:paraId="5E828EB4" w14:textId="4CF14933" w:rsidR="002C3471" w:rsidRDefault="002C3471" w:rsidP="002C3471">
           <w:pPr>
             <w:pStyle w:val="Office"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
-          <w:bookmarkStart w:id="27" w:name="OfficeLigne1"/>
-[...1 lines deleted...]
-            <w:t>Office cantonal de la culture et du sport</w:t>
+          <w:r w:rsidR="001712B4">
+            <w:t>Service cantonal de la culture</w:t>
           </w:r>
-          <w:bookmarkEnd w:id="27"/>
         </w:p>
-        <w:p w:rsidR="002C3471" w:rsidRDefault="002C3471" w:rsidP="002C3471">
+        <w:p w14:paraId="51A96CC0" w14:textId="77777777" w:rsidR="002C3471" w:rsidRDefault="002C3471" w:rsidP="002C3471">
           <w:pPr>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:id="28" w:name="OfficeLigne3"/>
-          <w:bookmarkEnd w:id="28"/>
+          <w:bookmarkStart w:id="27" w:name="OfficeLigne3"/>
+          <w:bookmarkEnd w:id="27"/>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="OfficeCar"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="002C3471" w:rsidRDefault="002C3471">
+  <w:p w14:paraId="6F7B2C0F" w14:textId="77777777" w:rsidR="002C3471" w:rsidRDefault="002C3471">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="002C3471" w:rsidRDefault="002C3471">
-[...9 lines deleted...]
-  <w:p w:rsidR="00A577F1" w:rsidRDefault="00A577F1">
+  <w:p w14:paraId="63561B48" w14:textId="77777777" w:rsidR="002C3471" w:rsidRDefault="002C3471">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19B020A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B7A4BF84"/>
     <w:lvl w:ilvl="0" w:tplc="6D14F8AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6D14F8AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6962,173 +7279,212 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="827751859">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="138114270">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="414327631">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1248071651">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-  <w:documentProtection w:edit="forms" w:enforcement="1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="124"/>
+  <w:proofState w:spelling="clean"/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002C3471"/>
+    <w:rsid w:val="0004680E"/>
     <w:rsid w:val="00047BA4"/>
     <w:rsid w:val="00080D8E"/>
     <w:rsid w:val="000F1F7F"/>
+    <w:rsid w:val="00116520"/>
     <w:rsid w:val="00126864"/>
+    <w:rsid w:val="00163A55"/>
+    <w:rsid w:val="001712B4"/>
+    <w:rsid w:val="001A22FC"/>
     <w:rsid w:val="00205358"/>
     <w:rsid w:val="00211AF6"/>
+    <w:rsid w:val="0025393E"/>
     <w:rsid w:val="00257D1E"/>
+    <w:rsid w:val="00260A3D"/>
+    <w:rsid w:val="00273396"/>
     <w:rsid w:val="00282E7D"/>
     <w:rsid w:val="002B161F"/>
     <w:rsid w:val="002B767E"/>
     <w:rsid w:val="002C3471"/>
     <w:rsid w:val="002D4FBE"/>
     <w:rsid w:val="00307202"/>
+    <w:rsid w:val="00311C79"/>
+    <w:rsid w:val="003460B3"/>
+    <w:rsid w:val="0037084E"/>
     <w:rsid w:val="00385473"/>
+    <w:rsid w:val="003B164E"/>
+    <w:rsid w:val="00422FBC"/>
+    <w:rsid w:val="004B10CE"/>
+    <w:rsid w:val="00520A21"/>
+    <w:rsid w:val="00567380"/>
     <w:rsid w:val="0058619C"/>
+    <w:rsid w:val="005B5DC3"/>
+    <w:rsid w:val="005C0C69"/>
     <w:rsid w:val="005C79A9"/>
     <w:rsid w:val="005E1153"/>
     <w:rsid w:val="006071AF"/>
     <w:rsid w:val="0062548F"/>
     <w:rsid w:val="00652A82"/>
     <w:rsid w:val="00652D8D"/>
     <w:rsid w:val="007B26C5"/>
     <w:rsid w:val="007D7DE7"/>
     <w:rsid w:val="00862A25"/>
     <w:rsid w:val="008A558E"/>
+    <w:rsid w:val="008C0058"/>
+    <w:rsid w:val="00992B61"/>
     <w:rsid w:val="009C4104"/>
     <w:rsid w:val="00A577F1"/>
+    <w:rsid w:val="00A72F12"/>
+    <w:rsid w:val="00A807A5"/>
+    <w:rsid w:val="00AA00A8"/>
+    <w:rsid w:val="00AA103D"/>
+    <w:rsid w:val="00AB775B"/>
+    <w:rsid w:val="00AF4523"/>
     <w:rsid w:val="00B32683"/>
+    <w:rsid w:val="00B52FC7"/>
     <w:rsid w:val="00B802EE"/>
     <w:rsid w:val="00B916F4"/>
+    <w:rsid w:val="00C650A5"/>
+    <w:rsid w:val="00CC7BDF"/>
     <w:rsid w:val="00D01A17"/>
+    <w:rsid w:val="00D14367"/>
+    <w:rsid w:val="00D30F41"/>
     <w:rsid w:val="00DC766C"/>
+    <w:rsid w:val="00E151F9"/>
     <w:rsid w:val="00E440B6"/>
+    <w:rsid w:val="00E5256A"/>
     <w:rsid w:val="00E70701"/>
     <w:rsid w:val="00E76650"/>
+    <w:rsid w:val="00EB79E9"/>
+    <w:rsid w:val="00F210D8"/>
+    <w:rsid w:val="00F52A9C"/>
+    <w:rsid w:val="00FB12B9"/>
     <w:rsid w:val="00FD271F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2E48BF38"/>
+  <w14:docId w14:val="09407F16"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{DFE54C84-7689-47ED-BA52-5FCA2EACA8BA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CH" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7456,50 +7812,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -7682,99 +8043,171 @@
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-CH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002B767E"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Mentionnonrsolue1">
+    <w:name w:val="Mention non résolue1"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002B767E"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Lienhypertextesuivivisit">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00862A25"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Numrodepage">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B802EE"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Rvision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB12B9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Marquedecommentaire">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FB12B9"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Commentaire">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentaireCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FB12B9"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentaireCar">
+    <w:name w:val="Commentaire Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Commentaire"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FB12B9"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Objetducommentaire">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Commentaire"/>
+    <w:next w:val="Commentaire"/>
+    <w:link w:val="ObjetducommentaireCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FB12B9"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ObjetducommentaireCar">
+    <w:name w:val="Objet du commentaire Car"/>
+    <w:basedOn w:val="CommentaireCar"/>
+    <w:link w:val="Objetducommentaire"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB12B9"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ge.ch/dossier/canton-geneve-au-service-culture/lutte-contre-harcelement-atteintes-personnalite/conditions-beneficier-subvention" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:diffusion.occs@etat.ge.ch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:diffusion.occs@etat.ge.ch" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ge.ch/dossier/canton-geneve-au-service-culture/lutte-contre-harcelement-atteintes-personnalite/conditions-beneficier-subvention" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:culture.diffusion@etat.ge.ch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -8019,75 +8452,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45CB1D1E-8C75-4DDD-AAC7-8C6ED72D958D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1114</Words>
-  <Characters>6133</Characters>
+  <Words>1304</Words>
+  <Characters>7173</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>51</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>59</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Etat de Genève</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7233</CharactersWithSpaces>
+  <CharactersWithSpaces>8461</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Schreyer Frédéric (DCS)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AdHocReviewCycleID">
     <vt:i4>466070930</vt:i4>
   </property>