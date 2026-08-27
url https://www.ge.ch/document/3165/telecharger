--- v0 (2025-10-11)
+++ v1 (2026-08-27)
@@ -1,104 +1,100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15312" w:type="dxa"/>
         <w:tblInd w:w="-216" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="786"/>
         <w:gridCol w:w="6304"/>
         <w:gridCol w:w="8222"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00342395" w:rsidTr="00953646">
+      <w:tr w:rsidR="00342395" w14:paraId="47EBE2AB" w14:textId="77777777" w:rsidTr="00953646">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="786" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00342395" w:rsidRDefault="00340250" w:rsidP="00FB1E87">
+          <w:p w14:paraId="00171CF6" w14:textId="77777777" w:rsidR="00342395" w:rsidRDefault="00340250" w:rsidP="00FB1E87">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:position w:val="6"/>
                 <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5BD8C47A" wp14:editId="25F651F7">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="27A6F3D2" wp14:editId="4AE47FBA">
                   <wp:extent cx="333375" cy="542925"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1" name="Image 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
@@ -114,164 +110,164 @@
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00953646" w:rsidRPr="00490BDC" w:rsidRDefault="00953646" w:rsidP="00953646">
+          <w:p w14:paraId="11BEAB9D" w14:textId="77777777" w:rsidR="00953646" w:rsidRPr="00490BDC" w:rsidRDefault="00953646" w:rsidP="00953646">
             <w:pPr>
               <w:pStyle w:val="sigle"/>
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490BDC">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
               </w:rPr>
               <w:t>republique et canton de geneve</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00953646" w:rsidRPr="00D229B5" w:rsidRDefault="00953646" w:rsidP="00953646">
+          <w:p w14:paraId="5ACA59E3" w14:textId="77777777" w:rsidR="00953646" w:rsidRPr="00D229B5" w:rsidRDefault="00953646" w:rsidP="00953646">
             <w:pPr>
               <w:pStyle w:val="sigle1"/>
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D229B5">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
               </w:rPr>
               <w:t>Département de l'instruction publique</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
               </w:rPr>
               <w:t>, de la formation et de la jeunesse</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00C00B72">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Direction générale de l'enseignement obligatoire et du secondaire II</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00953646" w:rsidRPr="005B7DAA" w:rsidRDefault="00953646" w:rsidP="00953646">
+          <w:p w14:paraId="1FE73546" w14:textId="77777777" w:rsidR="00953646" w:rsidRPr="005B7DAA" w:rsidRDefault="00953646" w:rsidP="00953646">
             <w:pPr>
               <w:pStyle w:val="Office"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9gras"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D229B5">
               <w:rPr>
                 <w:rStyle w:val="Farial9gras"/>
               </w:rPr>
               <w:t xml:space="preserve">Service </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Farial9gras"/>
               </w:rPr>
               <w:t xml:space="preserve">d'autorisation et de surveillance de </w:t>
             </w:r>
             <w:r w:rsidRPr="00D229B5">
               <w:rPr>
                 <w:rStyle w:val="Farial9gras"/>
               </w:rPr>
               <w:t>l'enseignement privé</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00953646" w:rsidRDefault="00953646" w:rsidP="00953646">
+          <w:p w14:paraId="03F37D99" w14:textId="77777777" w:rsidR="00953646" w:rsidRDefault="00953646" w:rsidP="00953646">
             <w:pPr>
               <w:pStyle w:val="Expditeur"/>
               <w:spacing w:before="80"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
               </w:rPr>
               <w:t>SASEP</w:t>
             </w:r>
             <w:r w:rsidRPr="00D229B5">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00D229B5">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
               </w:rPr>
               <w:t>Chemin de l'Echo 5A – 1213 Onex</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00342395" w:rsidRPr="00342395" w:rsidRDefault="00953646" w:rsidP="00953646">
+          <w:p w14:paraId="2F260EC8" w14:textId="77777777" w:rsidR="00342395" w:rsidRPr="00342395" w:rsidRDefault="00953646" w:rsidP="00953646">
             <w:pPr>
               <w:pStyle w:val="Expditeur"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="346"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:ascii="Arial Gras" w:hAnsi="Arial Gras"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
               </w:rPr>
               <w:t xml:space="preserve">Tél. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
               </w:rPr>
               <w:tab/>
@@ -307,85 +303,85 @@
                 <w:rStyle w:val="Farial8"/>
               </w:rPr>
               <w:t xml:space="preserve">Site : </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidRPr="008A1536">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:sz w:val="16"/>
                 </w:rPr>
                 <w:t>www.ge.ch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00953646" w:rsidRPr="0050647C" w:rsidRDefault="00953646" w:rsidP="00C75D59">
+          <w:p w14:paraId="6211CAF9" w14:textId="77777777" w:rsidR="00953646" w:rsidRPr="0050647C" w:rsidRDefault="00953646" w:rsidP="00C75D59">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4884"/>
               </w:tabs>
               <w:spacing w:before="180"/>
               <w:ind w:right="215"/>
               <w:rPr>
                 <w:rStyle w:val="Farial10gras"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Farial10gras"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="0050647C">
               <w:rPr>
                 <w:rStyle w:val="Farial10gras"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>ECOLES PRIVEES</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F54E63" w:rsidRDefault="00953646" w:rsidP="00C75D59">
+          <w:p w14:paraId="5FA494C3" w14:textId="77777777" w:rsidR="00F54E63" w:rsidRDefault="00953646" w:rsidP="00C75D59">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4884"/>
               </w:tabs>
               <w:spacing w:before="180"/>
               <w:ind w:right="215"/>
               <w:rPr>
                 <w:rStyle w:val="Farial10gras"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Farial10gras"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00E32E3A" w:rsidRPr="0050647C">
               <w:rPr>
                 <w:rStyle w:val="Farial10gras"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>DEMANDE D'AUTORISATION D'EXPLOITER</w:t>
             </w:r>
             <w:r w:rsidR="0050647C">
@@ -395,67 +391,67 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="0050647C">
               <w:rPr>
                 <w:rStyle w:val="Farial10gras"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00C75D59">
               <w:rPr>
                 <w:rStyle w:val="Farial10gras"/>
                 <w:smallCaps/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Constitution du dossier</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00953646" w:rsidRDefault="00953646" w:rsidP="00334F1E">
+    <w:p w14:paraId="3F638E31" w14:textId="77777777" w:rsidR="00953646" w:rsidRDefault="00953646" w:rsidP="00334F1E">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:right="289"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Farial9"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Farial9"/>
         </w:rPr>
         <w:t>Veuillez prendre connaissance de la directive détaillée "Demande d'autorisation d'exploiter une école privée" et vous y référer tout au long de la constitution de votre dossier.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00953646" w:rsidRDefault="00953646" w:rsidP="00DD2846">
+    <w:p w14:paraId="6952BFFF" w14:textId="77777777" w:rsidR="00953646" w:rsidRDefault="00953646" w:rsidP="00DD2846">
       <w:pPr>
         <w:spacing w:before="6" w:after="60"/>
         <w:ind w:right="289"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Farial9"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Farial9"/>
         </w:rPr>
         <w:t>Votre projet sera présenté</w:t>
       </w:r>
       <w:r w:rsidR="00DD2846">
         <w:rPr>
           <w:rStyle w:val="Farial9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00706E23">
         <w:rPr>
           <w:rStyle w:val="Farial9"/>
         </w:rPr>
         <w:t>au SASEP</w:t>
@@ -492,61 +488,61 @@
       </w:r>
       <w:r w:rsidR="00706E23">
         <w:rPr>
           <w:rStyle w:val="Farial9"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15312" w:type="dxa"/>
         <w:tblInd w:w="-215" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="71" w:type="dxa"/>
           <w:right w:w="71" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5815"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="6379"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A9438C" w:rsidRPr="007752D5" w:rsidTr="008364C0">
+      <w:tr w:rsidR="00A9438C" w:rsidRPr="007752D5" w14:paraId="5C852FCA" w14:textId="77777777" w:rsidTr="008364C0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15312" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C4BC96"/>
           </w:tcPr>
-          <w:p w:rsidR="00A9438C" w:rsidRPr="00A9438C" w:rsidRDefault="00CC38E0" w:rsidP="005C00EF">
+          <w:p w14:paraId="269C7D71" w14:textId="77777777" w:rsidR="00A9438C" w:rsidRPr="00A9438C" w:rsidRDefault="00CC38E0" w:rsidP="005C00EF">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Demande d'autorisation pour</w:t>
             </w:r>
             <w:r w:rsidR="00A9438C">
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:b/>
@@ -608,60 +604,60 @@
                 <w:rStyle w:val="Farial10"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00CD36D5" w:rsidRPr="00596395">
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB31BA" w:rsidRPr="00596395">
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidR="00CD36D5" w:rsidRPr="00596395">
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD2846" w:rsidRPr="00BA53D4" w:rsidTr="00BA5A42">
+      <w:tr w:rsidR="00DD2846" w:rsidRPr="00BA53D4" w14:paraId="26548F74" w14:textId="77777777" w:rsidTr="00BA5A42">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5815" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD2846" w:rsidRDefault="00DD2846" w:rsidP="00E4380C">
+          <w:p w14:paraId="7C874D1E" w14:textId="77777777" w:rsidR="00DD2846" w:rsidRDefault="00DD2846" w:rsidP="00E4380C">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Nom</w:t>
             </w:r>
             <w:r w:rsidR="00B70F5B">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>, prénom</w:t>
             </w:r>
             <w:r w:rsidR="00E4380C">
@@ -674,51 +670,51 @@
             </w:r>
             <w:r w:rsidR="00D90B7E">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> signature</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> de la personne porteuse du projet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9497" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD2846" w:rsidRPr="00BA53D4" w:rsidRDefault="00DD2846" w:rsidP="00020160">
+          <w:p w14:paraId="6DA677F3" w14:textId="77777777" w:rsidR="00DD2846" w:rsidRPr="00BA53D4" w:rsidRDefault="00DD2846" w:rsidP="00020160">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA53D4">
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00BA53D4">
@@ -747,93 +743,93 @@
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00BA53D4">
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00BA53D4">
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004461C9" w:rsidRPr="00BA53D4" w:rsidTr="00473495">
+      <w:tr w:rsidR="004461C9" w:rsidRPr="00BA53D4" w14:paraId="041FDD49" w14:textId="77777777" w:rsidTr="00473495">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5815" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004461C9" w:rsidRPr="00BA53D4" w:rsidRDefault="004461C9" w:rsidP="00473495">
+          <w:p w14:paraId="15101775" w14:textId="77777777" w:rsidR="004461C9" w:rsidRPr="00BA53D4" w:rsidRDefault="004461C9" w:rsidP="00473495">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Date souhaitée pour l'o</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA53D4">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>uverture de l'école / des cours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9497" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004461C9" w:rsidRPr="00BA53D4" w:rsidRDefault="004461C9" w:rsidP="00473495">
+          <w:p w14:paraId="25608D77" w14:textId="77777777" w:rsidR="004461C9" w:rsidRPr="00BA53D4" w:rsidRDefault="004461C9" w:rsidP="00473495">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA53D4">
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00BA53D4">
@@ -862,85 +858,85 @@
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00BA53D4">
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00BA53D4">
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B70F5B" w:rsidRPr="00BA53D4" w:rsidTr="00473495">
+      <w:tr w:rsidR="00B70F5B" w:rsidRPr="00BA53D4" w14:paraId="1C03B6C1" w14:textId="77777777" w:rsidTr="00473495">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5815" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="00BA53D4" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
+          <w:p w14:paraId="5578DED5" w14:textId="77777777" w:rsidR="00B70F5B" w:rsidRPr="00BA53D4" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Lieu et date du dépôt du dossier</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9497" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="00BA53D4" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
+          <w:p w14:paraId="19097CC1" w14:textId="77777777" w:rsidR="00B70F5B" w:rsidRPr="00BA53D4" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA53D4">
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -970,333 +966,333 @@
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00BA53D4">
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00BA53D4">
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B70F5B" w:rsidRPr="007752D5" w:rsidTr="008364C0">
+      <w:tr w:rsidR="00B70F5B" w:rsidRPr="007752D5" w14:paraId="19EBA4DC" w14:textId="77777777" w:rsidTr="008364C0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5815" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C4BC96"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="000E6CD4" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
+          <w:p w14:paraId="5586DE42" w14:textId="77777777" w:rsidR="00B70F5B" w:rsidRPr="000E6CD4" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Dossier à remettre au SASEP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C4BC96"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="000E6CD4" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
+          <w:p w14:paraId="32096324" w14:textId="77777777" w:rsidR="00B70F5B" w:rsidRPr="000E6CD4" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:left="-66"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Annexes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C4BC96"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="000E6CD4" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
+          <w:p w14:paraId="2D2D3BC3" w14:textId="77777777" w:rsidR="00B70F5B" w:rsidRPr="000E6CD4" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Liste des annexes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C4BC96"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="000E6CD4" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
+          <w:p w14:paraId="3B5A7FF5" w14:textId="77777777" w:rsidR="00B70F5B" w:rsidRPr="000E6CD4" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Point de la directive</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidTr="007C71B0">
+      <w:tr w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w14:paraId="7BB7B5DA" w14:textId="77777777" w:rsidTr="007C71B0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5815" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
+          <w:p w14:paraId="00205103" w14:textId="77777777" w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DD2A62">
-[...7 lines deleted...]
-            <w:r w:rsidR="00DD2A62">
+            <w:r w:rsidRPr="00F9306D">
+              <w:rPr>
+                <w:rStyle w:val="Farial8"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00562008">
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Formulaire</w:t>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> I – Renseignements sur l'établissement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
+          <w:p w14:paraId="72D07F55" w14:textId="77777777" w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:left="-66"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DD2A62">
-[...7 lines deleted...]
-            <w:r w:rsidR="00DD2A62">
+            <w:r w:rsidRPr="00F9306D">
+              <w:rPr>
+                <w:rStyle w:val="Farial8"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
+          <w:p w14:paraId="43B1D644" w14:textId="77777777" w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
@@ -1329,134 +1325,134 @@
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00562008" w:rsidP="00B70F5B">
+          <w:p w14:paraId="1875D6A2" w14:textId="35A0378A" w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="0045643A" w:rsidP="00B70F5B">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00B70F5B">
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidTr="007C71B0">
+      <w:tr w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w14:paraId="1D04FB10" w14:textId="77777777" w:rsidTr="007C71B0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5815" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
+          <w:p w14:paraId="51C86474" w14:textId="77777777" w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DD2A62">
-[...7 lines deleted...]
-            <w:r w:rsidR="00DD2A62">
+            <w:r w:rsidRPr="00F9306D">
+              <w:rPr>
+                <w:rStyle w:val="Farial8"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -1470,122 +1466,122 @@
               <w:t>Formul</w:t>
             </w:r>
             <w:r w:rsidR="00562008">
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>air</w:t>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>e II – Direction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
+          <w:p w14:paraId="0FC2A483" w14:textId="77777777" w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:left="-66"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DD2A62">
-[...7 lines deleted...]
-            <w:r w:rsidR="00DD2A62">
+            <w:r w:rsidRPr="00F9306D">
+              <w:rPr>
+                <w:rStyle w:val="Farial8"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
+          <w:p w14:paraId="392DFE6C" w14:textId="77777777" w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
@@ -1618,134 +1614,142 @@
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00562008" w:rsidP="00562008">
+          <w:p w14:paraId="34863DFE" w14:textId="5C8E3F1A" w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="0045643A" w:rsidP="00562008">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>1.</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00562008">
+              <w:rPr>
+                <w:rStyle w:val="Farial9"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00B70F5B">
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidTr="007C71B0">
+      <w:tr w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w14:paraId="0796EDC2" w14:textId="77777777" w:rsidTr="007C71B0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5815" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00BF4E2D">
+          <w:p w14:paraId="63205AB8" w14:textId="77777777" w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00BF4E2D">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DD2A62">
-[...7 lines deleted...]
-            <w:r w:rsidR="00DD2A62">
+            <w:r w:rsidRPr="00F9306D">
+              <w:rPr>
+                <w:rStyle w:val="Farial8"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -1775,122 +1779,122 @@
               <w:t xml:space="preserve">e II bis – </w:t>
             </w:r>
             <w:r w:rsidR="00BF4E2D">
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Responsable</w:t>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> pédagogique</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
+          <w:p w14:paraId="6B4530BD" w14:textId="77777777" w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:left="-66"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DD2A62">
-[...7 lines deleted...]
-            <w:r w:rsidR="00DD2A62">
+            <w:r w:rsidRPr="00F9306D">
+              <w:rPr>
+                <w:rStyle w:val="Farial8"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
+          <w:p w14:paraId="586BB214" w14:textId="77777777" w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
@@ -1923,142 +1927,150 @@
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00562008" w:rsidP="00562008">
+          <w:p w14:paraId="369B8700" w14:textId="205D1DCD" w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="0045643A" w:rsidP="00562008">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>1.</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00562008">
+              <w:rPr>
+                <w:rStyle w:val="Farial9"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00B70F5B">
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00562008">
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidTr="007C71B0">
+      <w:tr w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w14:paraId="7CC6CDE9" w14:textId="77777777" w:rsidTr="007C71B0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5815" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
+          <w:p w14:paraId="442BEE63" w14:textId="77777777" w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DD2A62">
-[...7 lines deleted...]
-            <w:r w:rsidR="00DD2A62">
+            <w:r w:rsidRPr="00F9306D">
+              <w:rPr>
+                <w:rStyle w:val="Farial8"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -2072,122 +2084,122 @@
               <w:t>Formul</w:t>
             </w:r>
             <w:r w:rsidR="00562008">
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>air</w:t>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>e III – Liste du personnel enseignant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
+          <w:p w14:paraId="64652DAB" w14:textId="77777777" w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:left="-66"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DD2A62">
-[...7 lines deleted...]
-            <w:r w:rsidR="00DD2A62">
+            <w:r w:rsidRPr="00F9306D">
+              <w:rPr>
+                <w:rStyle w:val="Farial8"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
+          <w:p w14:paraId="1895F3EE" w14:textId="77777777" w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
@@ -2220,142 +2232,142 @@
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00562008" w:rsidP="00562008">
+          <w:p w14:paraId="4BBBC023" w14:textId="3AA50EAD" w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="0045643A" w:rsidP="00562008">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00B70F5B">
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.4</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00562008">
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidTr="007C71B0">
+      <w:tr w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w14:paraId="6C8C05CA" w14:textId="77777777" w:rsidTr="007C71B0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5815" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
+          <w:p w14:paraId="71D6639F" w14:textId="77777777" w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DD2A62">
-[...7 lines deleted...]
-            <w:r w:rsidR="00DD2A62">
+            <w:r w:rsidRPr="00F9306D">
+              <w:rPr>
+                <w:rStyle w:val="Farial8"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -2377,122 +2389,122 @@
               <w:t>air</w:t>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>e IV – Personnel enseignant</w:t>
             </w:r>
             <w:r w:rsidR="00B9633A">
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> et Personnel d'encadrement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
+          <w:p w14:paraId="48B8ADE4" w14:textId="77777777" w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:left="-66"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DD2A62">
-[...7 lines deleted...]
-            <w:r w:rsidR="00DD2A62">
+            <w:r w:rsidRPr="00F9306D">
+              <w:rPr>
+                <w:rStyle w:val="Farial8"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
+          <w:p w14:paraId="6FF3E9A7" w14:textId="77777777" w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
@@ -2525,265 +2537,265 @@
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00562008" w:rsidP="00562008">
+          <w:p w14:paraId="7B57A619" w14:textId="12E8399A" w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="0045643A" w:rsidP="00562008">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00B70F5B">
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.4</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00562008">
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidTr="007C71B0">
+      <w:tr w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w14:paraId="075EE285" w14:textId="77777777" w:rsidTr="007C71B0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5815" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
+          <w:p w14:paraId="52C70833" w14:textId="77777777" w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:left="210" w:hanging="210"/>
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DD2A62">
-[...7 lines deleted...]
-            <w:r w:rsidR="00DD2A62">
+            <w:r w:rsidRPr="00F9306D">
+              <w:rPr>
+                <w:rStyle w:val="Farial8"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Formulaires Formation obligatoire – Relatifs à la liste des enseignant-e-s, pour la catégorie de cursus A et pour les</w:t>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>catégories B et C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
+          <w:p w14:paraId="38926312" w14:textId="77777777" w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:left="-66"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DD2A62">
-[...7 lines deleted...]
-            <w:r w:rsidR="00DD2A62">
+            <w:r w:rsidRPr="00F9306D">
+              <w:rPr>
+                <w:rStyle w:val="Farial8"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
+          <w:p w14:paraId="62EF7B82" w14:textId="77777777" w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
@@ -2816,256 +2828,256 @@
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00562008" w:rsidP="00562008">
+          <w:p w14:paraId="18621F7E" w14:textId="1BD8C153" w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="0045643A" w:rsidP="00562008">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00B70F5B">
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.4</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00562008">
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A56F5E" w:rsidRPr="00F9306D" w:rsidTr="00764F93">
+      <w:tr w:rsidR="00A56F5E" w:rsidRPr="00F9306D" w14:paraId="5132F670" w14:textId="77777777" w:rsidTr="00764F93">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5815" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00A56F5E" w:rsidRPr="00F9306D" w:rsidRDefault="00A56F5E" w:rsidP="00764F93">
+          <w:p w14:paraId="5E24AF34" w14:textId="77777777" w:rsidR="00A56F5E" w:rsidRPr="00F9306D" w:rsidRDefault="00A56F5E" w:rsidP="00764F93">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DD2A62">
-[...7 lines deleted...]
-            <w:r w:rsidR="00DD2A62">
+            <w:r w:rsidRPr="00F9306D">
+              <w:rPr>
+                <w:rStyle w:val="Farial8"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Inscription au registre du commerce</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00A56F5E" w:rsidRPr="00F9306D" w:rsidRDefault="00A56F5E" w:rsidP="00764F93">
+          <w:p w14:paraId="40624225" w14:textId="77777777" w:rsidR="00A56F5E" w:rsidRPr="00F9306D" w:rsidRDefault="00A56F5E" w:rsidP="00764F93">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:left="-66"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DD2A62">
-[...7 lines deleted...]
-            <w:r w:rsidR="00DD2A62">
+            <w:r w:rsidRPr="00F9306D">
+              <w:rPr>
+                <w:rStyle w:val="Farial8"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00A56F5E" w:rsidRPr="00F9306D" w:rsidRDefault="00A56F5E" w:rsidP="00764F93">
+          <w:p w14:paraId="149060A2" w14:textId="77777777" w:rsidR="00A56F5E" w:rsidRPr="00F9306D" w:rsidRDefault="00A56F5E" w:rsidP="00764F93">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
@@ -3098,240 +3110,248 @@
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00A56F5E" w:rsidRPr="00F9306D" w:rsidRDefault="00A56F5E" w:rsidP="00764F93">
+          <w:p w14:paraId="01D7DC81" w14:textId="15AE7DEA" w:rsidR="00A56F5E" w:rsidRPr="00F9306D" w:rsidRDefault="0045643A" w:rsidP="00764F93">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>1.1.1.</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00A56F5E">
+              <w:rPr>
+                <w:rStyle w:val="Farial9"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.1.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E2E0D" w:rsidRPr="00F9306D" w:rsidTr="00A94111">
+      <w:tr w:rsidR="002E2E0D" w:rsidRPr="00F9306D" w14:paraId="7ECD8D2C" w14:textId="77777777" w:rsidTr="00A94111">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5815" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="002E2E0D" w:rsidRPr="00F9306D" w:rsidRDefault="002E2E0D" w:rsidP="00A94111">
+          <w:p w14:paraId="2B24FBA9" w14:textId="77777777" w:rsidR="002E2E0D" w:rsidRPr="00F9306D" w:rsidRDefault="002E2E0D" w:rsidP="00A94111">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DD2A62">
-[...7 lines deleted...]
-            <w:r w:rsidR="00DD2A62">
+            <w:r w:rsidRPr="00F9306D">
+              <w:rPr>
+                <w:rStyle w:val="Farial8"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Documents financiers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="002E2E0D" w:rsidRPr="00F9306D" w:rsidRDefault="002E2E0D" w:rsidP="00A94111">
+          <w:p w14:paraId="44D74C20" w14:textId="77777777" w:rsidR="002E2E0D" w:rsidRPr="00F9306D" w:rsidRDefault="002E2E0D" w:rsidP="00A94111">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:left="-66"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DD2A62">
-[...7 lines deleted...]
-            <w:r w:rsidR="00DD2A62">
+            <w:r w:rsidRPr="00F9306D">
+              <w:rPr>
+                <w:rStyle w:val="Farial8"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="002E2E0D" w:rsidRPr="00F9306D" w:rsidRDefault="002E2E0D" w:rsidP="00A94111">
+          <w:p w14:paraId="12903747" w14:textId="77777777" w:rsidR="002E2E0D" w:rsidRPr="00F9306D" w:rsidRDefault="002E2E0D" w:rsidP="00A94111">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
@@ -3364,240 +3384,248 @@
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="002E2E0D" w:rsidRPr="00F9306D" w:rsidRDefault="002E2E0D" w:rsidP="00A94111">
+          <w:p w14:paraId="41A5557E" w14:textId="313ED8AA" w:rsidR="002E2E0D" w:rsidRPr="00F9306D" w:rsidRDefault="0045643A" w:rsidP="00A94111">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>1.1.2.</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="002E2E0D">
+              <w:rPr>
+                <w:rStyle w:val="Farial9"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.1.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E2E0D" w:rsidRPr="00F9306D" w:rsidTr="005749C1">
+      <w:tr w:rsidR="002E2E0D" w:rsidRPr="00F9306D" w14:paraId="4E2567A0" w14:textId="77777777" w:rsidTr="005749C1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5815" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="002E2E0D" w:rsidRPr="00F9306D" w:rsidRDefault="002E2E0D" w:rsidP="005749C1">
+          <w:p w14:paraId="2EADDF59" w14:textId="77777777" w:rsidR="002E2E0D" w:rsidRPr="00F9306D" w:rsidRDefault="002E2E0D" w:rsidP="005749C1">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DD2A62">
-[...7 lines deleted...]
-            <w:r w:rsidR="00DD2A62">
+            <w:r w:rsidRPr="00F9306D">
+              <w:rPr>
+                <w:rStyle w:val="Farial8"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Projet d'école</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="002E2E0D" w:rsidRPr="00F9306D" w:rsidRDefault="002E2E0D" w:rsidP="005749C1">
+          <w:p w14:paraId="5F5E37AA" w14:textId="77777777" w:rsidR="002E2E0D" w:rsidRPr="00F9306D" w:rsidRDefault="002E2E0D" w:rsidP="005749C1">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:left="-66"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DD2A62">
-[...7 lines deleted...]
-            <w:r w:rsidR="00DD2A62">
+            <w:r w:rsidRPr="00F9306D">
+              <w:rPr>
+                <w:rStyle w:val="Farial8"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="002E2E0D" w:rsidRPr="00F9306D" w:rsidRDefault="002E2E0D" w:rsidP="005749C1">
+          <w:p w14:paraId="3C8A68E6" w14:textId="77777777" w:rsidR="002E2E0D" w:rsidRPr="00F9306D" w:rsidRDefault="002E2E0D" w:rsidP="005749C1">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
@@ -3630,259 +3658,316 @@
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="002E2E0D" w:rsidRPr="00F9306D" w:rsidRDefault="002E2E0D" w:rsidP="005749C1">
+          <w:p w14:paraId="24E707DD" w14:textId="4A302B5B" w:rsidR="002E2E0D" w:rsidRPr="00F9306D" w:rsidRDefault="0045643A" w:rsidP="005749C1">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>1.1.3.; 1.1.5.; 1.1.6.</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="002E2E0D">
+              <w:rPr>
+                <w:rStyle w:val="Farial9"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.1.3.; </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Farial9"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="002E2E0D">
+              <w:rPr>
+                <w:rStyle w:val="Farial9"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.1.5.; </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Farial9"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="002E2E0D">
+              <w:rPr>
+                <w:rStyle w:val="Farial9"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.1.6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidTr="00473495">
+      <w:tr w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w14:paraId="3787EEF7" w14:textId="77777777" w:rsidTr="00473495">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5815" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
+          <w:p w14:paraId="0C0543C3" w14:textId="68636F38" w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1349"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DD2A62">
-[...7 lines deleted...]
-            <w:r w:rsidR="00DD2A62">
+            <w:r w:rsidRPr="00F9306D">
+              <w:rPr>
+                <w:rStyle w:val="Farial8"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Programme</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Accueil de jeunes enfants (JE)</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0045643A">
+              <w:rPr>
+                <w:rStyle w:val="Farial9"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Préprimaire</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0045643A">
+              <w:rPr>
+                <w:rStyle w:val="Farial9"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (PP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
+          <w:p w14:paraId="41055320" w14:textId="77777777" w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:left="-66"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DD2A62">
-[...7 lines deleted...]
-            <w:r w:rsidR="00DD2A62">
+            <w:r w:rsidRPr="00F9306D">
+              <w:rPr>
+                <w:rStyle w:val="Farial8"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
+          <w:p w14:paraId="0452D0D0" w14:textId="77777777" w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
@@ -3915,180 +4000,188 @@
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00562008" w:rsidP="00B70F5B">
+          <w:p w14:paraId="78217B66" w14:textId="45F261CC" w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="0045643A" w:rsidP="00B70F5B">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>1.1.4.</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00562008">
+              <w:rPr>
+                <w:rStyle w:val="Farial9"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.1.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidTr="00473495">
+      <w:tr w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w14:paraId="711164BA" w14:textId="77777777" w:rsidTr="00473495">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5815" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
+          <w:p w14:paraId="74E75DC2" w14:textId="77777777" w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1349"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
               <w:t>Enseignement obligatoire (EP-CO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
+          <w:p w14:paraId="6B04C81F" w14:textId="77777777" w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:left="-66"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DD2A62">
-[...7 lines deleted...]
-            <w:r w:rsidR="00DD2A62">
+            <w:r w:rsidRPr="00F9306D">
+              <w:rPr>
+                <w:rStyle w:val="Farial8"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
+          <w:p w14:paraId="317E35CA" w14:textId="77777777" w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
@@ -4121,180 +4214,188 @@
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00562008" w:rsidP="00B70F5B">
+          <w:p w14:paraId="51E248D8" w14:textId="27684817" w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="0045643A" w:rsidP="00B70F5B">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>1.1.4.</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00562008">
+              <w:rPr>
+                <w:rStyle w:val="Farial9"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.1.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidTr="00473495">
+      <w:tr w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w14:paraId="04BBDDE7" w14:textId="77777777" w:rsidTr="00473495">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5815" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00A56F5E">
+          <w:p w14:paraId="435220BE" w14:textId="77777777" w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00A56F5E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1349"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
               <w:t>Formation obligatoire (EG-FP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
+          <w:p w14:paraId="40BEE587" w14:textId="77777777" w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:left="-66"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DD2A62">
-[...7 lines deleted...]
-            <w:r w:rsidR="00DD2A62">
+            <w:r w:rsidRPr="00F9306D">
+              <w:rPr>
+                <w:rStyle w:val="Farial8"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
+          <w:p w14:paraId="767830F9" w14:textId="77777777" w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
@@ -4327,247 +4428,255 @@
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="002E2E0D" w:rsidP="00B70F5B">
+          <w:p w14:paraId="7BFBC4DA" w14:textId="7E091998" w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="0045643A" w:rsidP="00B70F5B">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.1.4.; </w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="002E2E0D">
+              <w:rPr>
+                <w:rStyle w:val="Farial9"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.1.4.; </w:t>
             </w:r>
             <w:r w:rsidR="00562008">
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Page 4, point 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidTr="007C71B0">
+      <w:tr w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w14:paraId="53504BAC" w14:textId="77777777" w:rsidTr="007C71B0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5815" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
+          <w:p w14:paraId="363CA064" w14:textId="77777777" w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DD2A62">
-[...7 lines deleted...]
-            <w:r w:rsidR="00DD2A62">
+            <w:r w:rsidRPr="00F9306D">
+              <w:rPr>
+                <w:rStyle w:val="Farial8"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Documents contractuels</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
+          <w:p w14:paraId="4EE1DC04" w14:textId="77777777" w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:left="-66"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DD2A62">
-[...7 lines deleted...]
-            <w:r w:rsidR="00DD2A62">
+            <w:r w:rsidRPr="00F9306D">
+              <w:rPr>
+                <w:rStyle w:val="Farial8"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
+          <w:p w14:paraId="49C26E6D" w14:textId="77777777" w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
@@ -4600,239 +4709,247 @@
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00A56F5E" w:rsidP="00B70F5B">
+          <w:p w14:paraId="431337CB" w14:textId="4A7FF8AD" w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="0045643A" w:rsidP="00B70F5B">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>1.1.7</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00A56F5E">
+              <w:rPr>
+                <w:rStyle w:val="Farial9"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.1.7</w:t>
             </w:r>
             <w:r w:rsidR="00B70F5B">
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidTr="007C71B0">
+      <w:tr w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w14:paraId="45289606" w14:textId="77777777" w:rsidTr="007C71B0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5815" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
+          <w:p w14:paraId="4A73F906" w14:textId="77777777" w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DD2A62">
-[...7 lines deleted...]
-            <w:r w:rsidR="00DD2A62">
+            <w:r w:rsidRPr="00F9306D">
+              <w:rPr>
+                <w:rStyle w:val="Farial8"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Locaux d'enseignement – Attestation de conformité</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
+          <w:p w14:paraId="5E253877" w14:textId="77777777" w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:left="-66"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DD2A62">
-[...7 lines deleted...]
-            <w:r w:rsidR="00DD2A62">
+            <w:r w:rsidRPr="00F9306D">
+              <w:rPr>
+                <w:rStyle w:val="Farial8"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
+          <w:p w14:paraId="54F40C8A" w14:textId="77777777" w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
@@ -4865,240 +4982,248 @@
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00A56F5E" w:rsidP="00B70F5B">
+          <w:p w14:paraId="3191E5C5" w14:textId="39192449" w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="0045643A" w:rsidP="00B70F5B">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>1.1.8.</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00A56F5E">
+              <w:rPr>
+                <w:rStyle w:val="Farial9"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.1.8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidTr="007C71B0">
+      <w:tr w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w14:paraId="729B9F44" w14:textId="77777777" w:rsidTr="007C71B0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5815" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00A56F5E">
+          <w:p w14:paraId="41104DC1" w14:textId="77777777" w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00A56F5E">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DD2A62">
-[...7 lines deleted...]
-            <w:r w:rsidR="00DD2A62">
+            <w:r w:rsidRPr="00F9306D">
+              <w:rPr>
+                <w:rStyle w:val="Farial8"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A56F5E">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Cantine scolaire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
+          <w:p w14:paraId="2983BC55" w14:textId="77777777" w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:left="-66"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DD2A62">
-[...7 lines deleted...]
-            <w:r w:rsidR="00DD2A62">
+            <w:r w:rsidRPr="00F9306D">
+              <w:rPr>
+                <w:rStyle w:val="Farial8"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
+          <w:p w14:paraId="3DDCCCD7" w14:textId="77777777" w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00B70F5B" w:rsidP="00B70F5B">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
@@ -5131,240 +5256,248 @@
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="00A56F5E" w:rsidP="00B70F5B">
+          <w:p w14:paraId="5AAB2447" w14:textId="3843612B" w:rsidR="00B70F5B" w:rsidRPr="00F9306D" w:rsidRDefault="0045643A" w:rsidP="00B70F5B">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>1.1.8.</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00A56F5E">
+              <w:rPr>
+                <w:rStyle w:val="Farial9"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.1.8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0041483E" w:rsidRPr="00F9306D" w:rsidTr="007C71B0">
+      <w:tr w:rsidR="0041483E" w:rsidRPr="00F9306D" w14:paraId="4D2450F4" w14:textId="77777777" w:rsidTr="007C71B0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5815" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0041483E" w:rsidRPr="00F9306D" w:rsidRDefault="0041483E" w:rsidP="00A56F5E">
+          <w:p w14:paraId="5739EDFC" w14:textId="77777777" w:rsidR="0041483E" w:rsidRPr="00F9306D" w:rsidRDefault="0041483E" w:rsidP="00A56F5E">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DD2A62">
-[...7 lines deleted...]
-            <w:r w:rsidR="00DD2A62">
+            <w:r w:rsidRPr="00F9306D">
+              <w:rPr>
+                <w:rStyle w:val="Farial8"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A56F5E" w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Médecin répondant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0041483E" w:rsidRPr="00F9306D" w:rsidRDefault="0041483E" w:rsidP="0041483E">
+          <w:p w14:paraId="646BC72B" w14:textId="77777777" w:rsidR="0041483E" w:rsidRPr="00F9306D" w:rsidRDefault="0041483E" w:rsidP="0041483E">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:left="-66"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DD2A62">
-[...7 lines deleted...]
-            <w:r w:rsidR="00DD2A62">
+            <w:r w:rsidRPr="00F9306D">
+              <w:rPr>
+                <w:rStyle w:val="Farial8"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0041483E" w:rsidRPr="00F9306D" w:rsidRDefault="0041483E" w:rsidP="0041483E">
+          <w:p w14:paraId="15C4A8AC" w14:textId="77777777" w:rsidR="0041483E" w:rsidRPr="00F9306D" w:rsidRDefault="0041483E" w:rsidP="0041483E">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
@@ -5397,126 +5530,134 @@
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0041483E" w:rsidRPr="00F9306D" w:rsidRDefault="00A56F5E" w:rsidP="0041483E">
+          <w:p w14:paraId="34877F1D" w14:textId="16A4C11D" w:rsidR="0041483E" w:rsidRPr="00F9306D" w:rsidRDefault="0045643A" w:rsidP="0041483E">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>1.1.9.</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00A56F5E">
+              <w:rPr>
+                <w:rStyle w:val="Farial9"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.1.9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0041483E" w:rsidRPr="00F9306D" w:rsidTr="007C71B0">
+      <w:tr w:rsidR="0041483E" w:rsidRPr="00F9306D" w14:paraId="2E601367" w14:textId="77777777" w:rsidTr="007C71B0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5815" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0041483E" w:rsidRPr="00F9306D" w:rsidRDefault="0041483E" w:rsidP="00A56F5E">
+          <w:p w14:paraId="05427D2E" w14:textId="77777777" w:rsidR="0041483E" w:rsidRPr="00F9306D" w:rsidRDefault="0041483E" w:rsidP="00A56F5E">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DD2A62">
-[...7 lines deleted...]
-            <w:r w:rsidR="00DD2A62">
+            <w:r w:rsidRPr="00F9306D">
+              <w:rPr>
+                <w:rStyle w:val="Farial8"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -5533,122 +5674,122 @@
             <w:r w:rsidR="002E2E0D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="002E2E0D" w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> de publicité</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0041483E" w:rsidRPr="00F9306D" w:rsidRDefault="0041483E" w:rsidP="0041483E">
+          <w:p w14:paraId="62C90DB3" w14:textId="77777777" w:rsidR="0041483E" w:rsidRPr="00F9306D" w:rsidRDefault="0041483E" w:rsidP="0041483E">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:left="-66"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DD2A62">
-[...7 lines deleted...]
-            <w:r w:rsidR="00DD2A62">
+            <w:r w:rsidRPr="00F9306D">
+              <w:rPr>
+                <w:rStyle w:val="Farial8"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial8"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0041483E" w:rsidRPr="00F9306D" w:rsidRDefault="0041483E" w:rsidP="0041483E">
+          <w:p w14:paraId="561F6A83" w14:textId="77777777" w:rsidR="0041483E" w:rsidRPr="00F9306D" w:rsidRDefault="0041483E" w:rsidP="0041483E">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
@@ -5681,119 +5822,121 @@
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00F9306D">
               <w:rPr>
                 <w:rStyle w:val="Farial10"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0041483E" w:rsidRPr="00F9306D" w:rsidRDefault="002E2E0D" w:rsidP="0041483E">
+          <w:p w14:paraId="0E45FF4E" w14:textId="63298F61" w:rsidR="0041483E" w:rsidRPr="00F9306D" w:rsidRDefault="0045643A" w:rsidP="0041483E">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Farial9"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>1.1.10.</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="002E2E0D">
+              <w:rPr>
+                <w:rStyle w:val="Farial9"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.1.10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006420B2" w:rsidRPr="00F43C4C" w:rsidRDefault="006420B2" w:rsidP="00F43C4C">
+    <w:p w14:paraId="36D51582" w14:textId="77777777" w:rsidR="006420B2" w:rsidRPr="00F43C4C" w:rsidRDefault="006420B2" w:rsidP="00F43C4C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="4"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="006420B2" w:rsidRPr="00F43C4C" w:rsidSect="0041483E">
-      <w:headerReference w:type="even" r:id="rId10"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="16834" w:h="11913" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="567" w:right="851" w:bottom="567" w:left="851" w:header="284" w:footer="397" w:gutter="0"/>
       <w:paperSrc w:first="7" w:other="7"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="71"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001E6E8D" w:rsidRDefault="001E6E8D">
+    <w:p w14:paraId="163B581C" w14:textId="77777777" w:rsidR="001E6E8D" w:rsidRDefault="001E6E8D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001E6E8D" w:rsidRDefault="001E6E8D">
+    <w:p w14:paraId="61779CB6" w14:textId="77777777" w:rsidR="001E6E8D" w:rsidRDefault="001E6E8D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -5819,244 +5962,208 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1749572457"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="001E6E8D" w:rsidRPr="0041483E" w:rsidRDefault="00DD2A62" w:rsidP="0041483E">
+      <w:p w14:paraId="7823060C" w14:textId="0511219F" w:rsidR="001E6E8D" w:rsidRPr="0041483E" w:rsidRDefault="007D3601" w:rsidP="0041483E">
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="7088"/>
           </w:tabs>
           <w:rPr>
             <w:sz w:val="12"/>
           </w:rPr>
         </w:pPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1039396036"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:r w:rsidR="0041483E">
               <w:rPr>
                 <w:rStyle w:val="Farial6"/>
               </w:rPr>
               <w:t>F01/DIP-SASEP</w:t>
             </w:r>
             <w:r w:rsidR="0041483E" w:rsidRPr="00327275">
               <w:rPr>
                 <w:rStyle w:val="Farial6"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="004F6786">
               <w:rPr>
                 <w:rStyle w:val="Farial6"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
             <w:r w:rsidR="00F345A0">
               <w:rPr>
                 <w:rStyle w:val="Farial6"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Farial6"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="009D4332">
               <w:rPr>
                 <w:rStyle w:val="Farial6"/>
               </w:rPr>
-              <w:t>.2025</w:t>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Farial6"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:sdtContent>
         </w:sdt>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1461174222"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="001E6E8D" w:rsidRPr="00B02DF3" w:rsidRDefault="00C6665E" w:rsidP="00B02DF3">
+      <w:p w14:paraId="59846254" w14:textId="77777777" w:rsidR="001E6E8D" w:rsidRPr="00B02DF3" w:rsidRDefault="00C6665E" w:rsidP="00B02DF3">
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="7088"/>
           </w:tabs>
           <w:rPr>
             <w:sz w:val="12"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Farial6"/>
           </w:rPr>
           <w:t>F01</w:t>
         </w:r>
         <w:r w:rsidR="00B02DF3">
           <w:rPr>
             <w:rStyle w:val="Farial6"/>
           </w:rPr>
           <w:t>/DIP-SASEP</w:t>
         </w:r>
         <w:r w:rsidR="00B02DF3" w:rsidRPr="00327275">
           <w:rPr>
             <w:rStyle w:val="Farial6"/>
           </w:rPr>
           <w:t>/</w:t>
         </w:r>
         <w:r w:rsidR="00B02DF3">
           <w:rPr>
             <w:rStyle w:val="Farial6"/>
           </w:rPr>
           <w:t>04.2024</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001E6E8D" w:rsidRDefault="001E6E8D">
+    <w:p w14:paraId="45BEEBD9" w14:textId="77777777" w:rsidR="001E6E8D" w:rsidRDefault="001E6E8D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001E6E8D" w:rsidRDefault="001E6E8D">
+    <w:p w14:paraId="4434678D" w14:textId="77777777" w:rsidR="001E6E8D" w:rsidRDefault="001E6E8D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...30 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D77405CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="1C4CEF72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -6798,244 +6905,249 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1076172032">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="690957266">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="553546301">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="568417061">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1759252750">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="573198395">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="2136286701">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1994328010">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="362753377">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1648703414">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="869759508">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1081297456">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="566455358">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="828059414">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1613517176">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="724449918">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1213420123">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1847163233">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1775009283">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="9" w:dllVersion="512" w:checkStyle="1"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:linkStyles/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:consecutiveHyphenLimit w:val="2"/>
   <w:hyphenationZone w:val="567"/>
   <w:drawingGridHorizontalSpacing w:val="26"/>
   <w:drawingGridVerticalSpacing w:val="71"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="22529"/>
+    <o:shapedefaults v:ext="edit" spidmax="24577"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001A2F73"/>
     <w:rsid w:val="00032075"/>
     <w:rsid w:val="000352C7"/>
     <w:rsid w:val="00042925"/>
     <w:rsid w:val="0004553E"/>
     <w:rsid w:val="00054299"/>
     <w:rsid w:val="0006309E"/>
     <w:rsid w:val="00065A04"/>
     <w:rsid w:val="00067B23"/>
     <w:rsid w:val="00085DA0"/>
     <w:rsid w:val="000A5ECC"/>
     <w:rsid w:val="000B7A44"/>
     <w:rsid w:val="000C3F36"/>
     <w:rsid w:val="000C7B5B"/>
     <w:rsid w:val="000D05EA"/>
     <w:rsid w:val="000D168D"/>
     <w:rsid w:val="000D6524"/>
     <w:rsid w:val="000E6CD4"/>
     <w:rsid w:val="000F7FAB"/>
     <w:rsid w:val="00116191"/>
     <w:rsid w:val="0014387E"/>
     <w:rsid w:val="00163905"/>
     <w:rsid w:val="001726E7"/>
     <w:rsid w:val="0019661F"/>
     <w:rsid w:val="001A235F"/>
     <w:rsid w:val="001A2F73"/>
     <w:rsid w:val="001B0AB7"/>
     <w:rsid w:val="001E6E8D"/>
     <w:rsid w:val="00205754"/>
     <w:rsid w:val="002113FC"/>
     <w:rsid w:val="002268F5"/>
     <w:rsid w:val="00231BC1"/>
     <w:rsid w:val="00240003"/>
     <w:rsid w:val="0026033F"/>
     <w:rsid w:val="002739E0"/>
     <w:rsid w:val="00276DEA"/>
     <w:rsid w:val="002A3DAF"/>
     <w:rsid w:val="002A4D09"/>
+    <w:rsid w:val="002B41AC"/>
     <w:rsid w:val="002B5530"/>
     <w:rsid w:val="002B7220"/>
     <w:rsid w:val="002C4EAC"/>
     <w:rsid w:val="002D2AF6"/>
     <w:rsid w:val="002E2E0D"/>
     <w:rsid w:val="003074C2"/>
     <w:rsid w:val="0032556C"/>
     <w:rsid w:val="00334F1E"/>
     <w:rsid w:val="00340250"/>
     <w:rsid w:val="00342395"/>
     <w:rsid w:val="003551AC"/>
     <w:rsid w:val="003755CB"/>
     <w:rsid w:val="003B1D6A"/>
+    <w:rsid w:val="003D5427"/>
     <w:rsid w:val="003D6CBB"/>
     <w:rsid w:val="0041483E"/>
     <w:rsid w:val="00433396"/>
     <w:rsid w:val="004461C9"/>
     <w:rsid w:val="00451A6C"/>
     <w:rsid w:val="00454FDE"/>
+    <w:rsid w:val="0045643A"/>
     <w:rsid w:val="00464BC8"/>
     <w:rsid w:val="00480881"/>
     <w:rsid w:val="00490BDC"/>
     <w:rsid w:val="004F6786"/>
     <w:rsid w:val="00502D55"/>
     <w:rsid w:val="0050647C"/>
     <w:rsid w:val="00511476"/>
     <w:rsid w:val="00517E79"/>
     <w:rsid w:val="00552DED"/>
     <w:rsid w:val="00553D9C"/>
     <w:rsid w:val="00554A95"/>
     <w:rsid w:val="00562008"/>
     <w:rsid w:val="005B7DAA"/>
     <w:rsid w:val="005C00EF"/>
     <w:rsid w:val="005D5204"/>
     <w:rsid w:val="005F2729"/>
     <w:rsid w:val="00614C4E"/>
     <w:rsid w:val="00621911"/>
     <w:rsid w:val="00624E68"/>
     <w:rsid w:val="006420B2"/>
     <w:rsid w:val="00642F32"/>
     <w:rsid w:val="00654346"/>
     <w:rsid w:val="00684DCD"/>
     <w:rsid w:val="00687A2A"/>
     <w:rsid w:val="00691C4B"/>
     <w:rsid w:val="006A0A25"/>
     <w:rsid w:val="006A1D20"/>
     <w:rsid w:val="00706E23"/>
     <w:rsid w:val="0071025B"/>
     <w:rsid w:val="00713E2F"/>
     <w:rsid w:val="00732793"/>
     <w:rsid w:val="00757CC1"/>
     <w:rsid w:val="0076525D"/>
     <w:rsid w:val="007752D5"/>
     <w:rsid w:val="007916B2"/>
     <w:rsid w:val="007A58C7"/>
     <w:rsid w:val="007C3A36"/>
     <w:rsid w:val="007C71B0"/>
+    <w:rsid w:val="007D3601"/>
     <w:rsid w:val="007F6AF2"/>
     <w:rsid w:val="00822C75"/>
     <w:rsid w:val="00827489"/>
     <w:rsid w:val="008364C0"/>
     <w:rsid w:val="00842186"/>
     <w:rsid w:val="00842329"/>
     <w:rsid w:val="0088100B"/>
     <w:rsid w:val="008854F9"/>
     <w:rsid w:val="008947E5"/>
     <w:rsid w:val="00896306"/>
     <w:rsid w:val="008C20E4"/>
     <w:rsid w:val="008F285C"/>
     <w:rsid w:val="008F6F87"/>
     <w:rsid w:val="0093635F"/>
     <w:rsid w:val="00953646"/>
     <w:rsid w:val="00953B28"/>
     <w:rsid w:val="00957329"/>
     <w:rsid w:val="00973F67"/>
     <w:rsid w:val="009B3C40"/>
     <w:rsid w:val="009D21D7"/>
     <w:rsid w:val="009D311C"/>
     <w:rsid w:val="009D4332"/>
     <w:rsid w:val="009F1B0A"/>
     <w:rsid w:val="00A56F5E"/>
     <w:rsid w:val="00A64439"/>
@@ -7122,74 +7234,74 @@
     <w:rsid w:val="00FA23BF"/>
     <w:rsid w:val="00FA69E1"/>
     <w:rsid w:val="00FB1E87"/>
     <w:rsid w:val="00FB5997"/>
     <w:rsid w:val="00FC3FA0"/>
     <w:rsid w:val="00FC5901"/>
     <w:rsid w:val="00FD4CEB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="22529"/>
+    <o:shapedefaults v:ext="edit" spidmax="24577"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="36738EE4"/>
+  <w14:docId w14:val="13D02CB1"/>
   <w15:docId w15:val="{A2F39358-C9D0-4262-BDE5-24523BAC8B27}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fr-CH" w:eastAsia="fr-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7510,1887 +7622,1892 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:link w:val="Titre1Car"/>
     <w:qFormat/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
       <w:spacing w:after="240"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Gras" w:hAnsi="Arial Gras"/>
       <w:b/>
       <w:caps/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
       <w:spacing w:after="240"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Gras" w:hAnsi="Arial Gras"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre3">
     <w:name w:val="heading 3"/>
     <w:link w:val="Titre3Car"/>
     <w:qFormat/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
       <w:spacing w:after="240"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Gras" w:hAnsi="Arial Gras"/>
       <w:b/>
       <w:sz w:val="22"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Titre4Car"/>
     <w:qFormat/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="120" w:after="60"/>
       <w:ind w:left="709" w:hanging="709"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Gras" w:hAnsi="Arial Gras"/>
       <w:b/>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre5Car"/>
     <w:qFormat/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:spacing w:val="140"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Farial10grascondens">
     <w:name w:val="F_arial_10_gras_condensé"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:spacing w:val="-2"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Farial10">
     <w:name w:val="F_arial_10"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Farial10gras">
     <w:name w:val="F_arial_10_gras"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Gras" w:hAnsi="Arial Gras"/>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Farial10grasitalic">
     <w:name w:val="F_arial_10_gras_italic"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Gras" w:hAnsi="Arial Gras"/>
       <w:b/>
       <w:i/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Farial10italic">
     <w:name w:val="F_arial_10_italic"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Farial11">
     <w:name w:val="F_arial_11"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Farial11gras">
     <w:name w:val="F_arial_11_gras"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Gras" w:hAnsi="Arial Gras"/>
       <w:b/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Farial11grasitalic">
     <w:name w:val="F_arial_11_gras_italic"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Gras" w:hAnsi="Arial Gras"/>
       <w:b/>
       <w:i/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Farial11italic">
     <w:name w:val="F_arial_11_italic"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Farial6">
     <w:name w:val="F_arial_6"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Farial8">
     <w:name w:val="F_arial_8"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Farial8gras">
     <w:name w:val="F_arial_8_gras"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Gras" w:hAnsi="Arial Gras"/>
       <w:b/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Farial9">
     <w:name w:val="F_arial_9"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Farial9gras">
     <w:name w:val="F_arial_9_gras"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Gras" w:hAnsi="Arial Gras"/>
       <w:b/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="adresse">
     <w:name w:val="adresse"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Texte">
     <w:name w:val="Texte"/>
     <w:link w:val="TexteCar"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="240"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="annexe">
     <w:name w:val="annexe"/>
     <w:next w:val="Normal"/>
     <w:link w:val="annexeCar"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:keepLines/>
       <w:framePr w:hSpace="113" w:vSpace="142" w:wrap="notBeside" w:hAnchor="margin" w:yAlign="bottom"/>
       <w:spacing w:after="120"/>
       <w:ind w:left="851" w:hanging="851"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Appelnotedebasdep">
     <w:name w:val="footnote reference"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="civilit">
     <w:name w:val="civilité"/>
     <w:next w:val="Normal"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:spacing w:before="480" w:after="240"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="concerne">
     <w:name w:val="concerne"/>
     <w:next w:val="civilit"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="600"/>
       <w:ind w:left="1418" w:hanging="1418"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Gras" w:hAnsi="Arial Gras"/>
       <w:b/>
       <w:sz w:val="22"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="commentaire">
     <w:name w:val="commentaire"/>
     <w:basedOn w:val="concerne"/>
     <w:next w:val="Normal"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:ind w:left="1701" w:hanging="1701"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="copie">
     <w:name w:val="copie"/>
     <w:basedOn w:val="annexe"/>
     <w:next w:val="Normal"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:framePr w:wrap="notBeside"/>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="P1">
     <w:name w:val="P1"/>
     <w:basedOn w:val="Texte"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D1">
     <w:name w:val="D1"/>
     <w:basedOn w:val="P1"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:ind w:left="1134"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D6">
     <w:name w:val="D6"/>
     <w:basedOn w:val="P6"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:ind w:left="680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D8">
     <w:name w:val="D8"/>
     <w:basedOn w:val="P8"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:ind w:left="907"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Date1">
     <w:name w:val="Date1"/>
     <w:basedOn w:val="adresse"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:spacing w:before="960"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Departement">
     <w:name w:val="Departement"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="dipsalle">
     <w:name w:val="dipsalle"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:firstLine="426"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="En-tte">
     <w:name w:val="header"/>
     <w:link w:val="En-tteCar"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Gras" w:hAnsi="Arial Gras"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Expditeur">
     <w:name w:val="Expéditeur"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:right="1848"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Fax">
     <w:name w:val="Fax"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:framePr w:w="4717" w:h="329" w:wrap="auto" w:vAnchor="page" w:hAnchor="page" w:x="6522" w:y="2553"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="fax0">
     <w:name w:val="fax"/>
     <w:basedOn w:val="Expditeur"/>
     <w:next w:val="Texte"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
       <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Findepage">
     <w:name w:val="Fin de page"/>
     <w:next w:val="Texte"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:spacing w:before="240"/>
       <w:ind w:right="567"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="IndexTM">
     <w:name w:val="IndexTM"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:spacing w:before="80"/>
     </w:pPr>
     <w:rPr>
       <w:caps/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Info">
     <w:name w:val="Info"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:iCs/>
       <w:sz w:val="16"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Insert1ligne">
     <w:name w:val="Insert.1 ligne"/>
     <w:next w:val="Texte"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Insert12ligne">
     <w:name w:val="Insert.1/2ligne"/>
     <w:next w:val="Texte"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="120" w:lineRule="exact"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lettre">
     <w:name w:val="Lettre"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:ind w:firstLine="426"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Logo">
     <w:name w:val="Logo"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="mail">
     <w:name w:val="mail"/>
     <w:basedOn w:val="fax0"/>
     <w:next w:val="Normal"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NRf">
     <w:name w:val="N/Réf"/>
     <w:basedOn w:val="Expditeur"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:framePr w:wrap="auto" w:vAnchor="page" w:hAnchor="page"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
       <w:spacing w:before="600"/>
       <w:ind w:right="0"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NbrePage">
     <w:name w:val="NbrePage"/>
     <w:basedOn w:val="adresse"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nomdoc">
     <w:name w:val="Nomdoc"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="120"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:sz w:val="12"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Notedebasdepage">
     <w:name w:val="footnote text"/>
     <w:link w:val="NotedebasdepageCar"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:ind w:left="284" w:hanging="284"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Notedefin">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="NotedefinCar"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Office">
     <w:name w:val="Office"/>
     <w:link w:val="OfficeCar"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="22"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="oofpsalle">
     <w:name w:val="oofpsalle"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:firstLine="426"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="P6">
     <w:name w:val="P6"/>
     <w:basedOn w:val="Texte"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="340" w:hanging="340"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="P8">
     <w:name w:val="P8"/>
     <w:basedOn w:val="Texte"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="454" w:hanging="454"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paragraphe">
     <w:name w:val="Paragraphe"/>
     <w:basedOn w:val="Normal"/>
     <w:autoRedefine/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="851"/>
       </w:tabs>
       <w:spacing w:before="80"/>
       <w:ind w:right="284"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraphe0">
     <w:name w:val="paragraphe"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:spacing w:before="80"/>
       <w:ind w:left="567" w:right="290" w:hanging="142"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="pfci">
     <w:name w:val="pfci"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tms Rmn" w:hAnsi="Tms Rmn"/>
       <w:sz w:val="254"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pieddepage">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PieddepageCar"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:keepLines/>
       <w:spacing w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="PS">
     <w:name w:val="PS"/>
     <w:basedOn w:val="Texte"/>
     <w:next w:val="annexe"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:keepLines/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rf">
     <w:name w:val="Réf"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:framePr w:w="2370" w:h="431" w:wrap="auto" w:vAnchor="page" w:hAnchor="page" w:x="1727" w:y="4609"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Retraitcorpsdetexte">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="RetraitcorpsdetexteCar"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:ind w:left="684" w:hanging="228"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Retraitnormal">
     <w:name w:val="Normal Indent"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:ind w:left="567"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="sep">
     <w:name w:val="sep"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:framePr w:w="4253" w:hSpace="181" w:vSpace="181" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="195" w:y="672"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:caps/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="sigle">
     <w:name w:val="sigle"/>
     <w:link w:val="sigleCar"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="180"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:caps/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="sigle1">
     <w:name w:val="sigle1"/>
     <w:link w:val="sigle1Car"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Signature1">
     <w:name w:val="Signature1"/>
     <w:next w:val="Texte"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="960"/>
       <w:ind w:left="5387"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="signaturedouble">
     <w:name w:val="signature double"/>
     <w:basedOn w:val="Signature1"/>
     <w:next w:val="Texte"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5387"/>
       </w:tabs>
       <w:ind w:left="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
     <w:name w:val="Style1"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="567"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Gras" w:hAnsi="Arial Gras"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Telecopie">
     <w:name w:val="Telecopie"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:spacing w:before="180" w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Gras" w:hAnsi="Arial Gras"/>
       <w:b/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tlphone">
     <w:name w:val="téléphone"/>
     <w:basedOn w:val="Expditeur"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
       <w:spacing w:before="340"/>
       <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TexteNormal">
     <w:name w:val="TexteNormal"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitreDocumentVide">
     <w:name w:val="TitreDocumentVide"/>
     <w:next w:val="Texte"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Gras" w:hAnsi="Arial Gras"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitreExpditeur">
     <w:name w:val="TitreExpéditeur"/>
     <w:basedOn w:val="Expditeur"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:spacing w:after="80"/>
       <w:ind w:right="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitreFIV">
     <w:name w:val="TitreFIV"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
       <w:spacing w:before="40"/>
       <w:ind w:left="284" w:hanging="284"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Titre2"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8505"/>
       </w:tabs>
       <w:spacing w:before="480"/>
       <w:ind w:left="567" w:right="567" w:hanging="567"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Titre2"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8505"/>
       </w:tabs>
       <w:spacing w:before="240"/>
       <w:ind w:right="567"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Titre3"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8505"/>
       </w:tabs>
       <w:spacing w:before="120"/>
       <w:ind w:right="567"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Titre4"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8505"/>
       </w:tabs>
       <w:ind w:right="567"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="trait">
     <w:name w:val="trait"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="18" w:space="1" w:color="C0C0C0"/>
         <w:between w:val="single" w:sz="18" w:space="1" w:color="C0C0C0"/>
       </w:pBdr>
       <w:spacing w:before="240"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Vrf">
     <w:name w:val="V/réf"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:sz w:val="16"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Farial9italic">
     <w:name w:val="F_arial_9_italic"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="auto"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommuniquChapeau">
     <w:name w:val="CommuniquéChapeau"/>
     <w:next w:val="Normal"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="240" w:line="260" w:lineRule="exact"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommuniquInfo">
     <w:name w:val="CommuniquéInfo"/>
     <w:basedOn w:val="Texte"/>
     <w:next w:val="Texte"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:spacing w:before="480" w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommuniquPresse">
     <w:name w:val="CommuniquéPresse"/>
     <w:next w:val="Normal"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:spacing w:after="600"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="22"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommuniquTitre">
     <w:name w:val="CommuniquéTitre"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:spacing w:after="600"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConfrencePresse">
     <w:name w:val="ConférencePresse"/>
     <w:basedOn w:val="CommuniquPresse"/>
     <w:next w:val="CommuniquTitre"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="En-tte2">
     <w:name w:val="En-tête2"/>
     <w:basedOn w:val="En-tte"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9356"/>
       </w:tabs>
       <w:spacing w:after="1140"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="entetenote">
     <w:name w:val="entetenote"/>
     <w:basedOn w:val="Texte"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:spacing w:after="240"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NoteInterne">
     <w:name w:val="Note Interne"/>
     <w:basedOn w:val="Texte"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NoteService">
     <w:name w:val="Note Service"/>
     <w:basedOn w:val="NoteInterne"/>
     <w:next w:val="Normal"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NoteService0">
     <w:name w:val="NoteService"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:spacing w:before="60"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OfficeCar">
     <w:name w:val="Office Car"/>
     <w:link w:val="Office"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="22"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="sigleCar">
     <w:name w:val="sigle Car"/>
     <w:link w:val="sigle"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:caps/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="sigle1Car">
     <w:name w:val="sigle1 Car"/>
     <w:link w:val="sigle1"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitreConfrence">
     <w:name w:val="Titre Conférence"/>
     <w:basedOn w:val="CommuniquTitre"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:spacing w:after="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titredenote">
     <w:name w:val="Note Heading"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitredenoteCar"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="titrenote">
     <w:name w:val="titre note"/>
     <w:basedOn w:val="Texte"/>
     <w:next w:val="Texte"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:spacing w:before="480" w:after="500"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TraitHaut">
     <w:name w:val="TraitHaut"/>
     <w:next w:val="Titredenote"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="8"/>
       <w:szCs w:val="8"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textedebulles">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextedebullesCar"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Farial95gras">
     <w:name w:val="F_arial_9.5_gras"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:rPr>
       <w:b/>
       <w:sz w:val="19"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Farial95">
     <w:name w:val="F_arial_9.5"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:rPr>
       <w:sz w:val="19"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Farial95italic">
     <w:name w:val="F_arial_9.5_italic"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:rPr>
       <w:i/>
       <w:sz w:val="19"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Farial95grasitalic">
     <w:name w:val="F_arial_9.5_gras_italic"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:rPr>
       <w:b/>
       <w:i/>
       <w:sz w:val="19"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Numrodepage">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Policepardfaut"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Date2">
     <w:name w:val="Date2"/>
     <w:basedOn w:val="adresse"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:spacing w:before="960"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Signature2">
     <w:name w:val="Signature2"/>
     <w:next w:val="Texte"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="960"/>
       <w:ind w:left="5387"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Date3">
     <w:name w:val="Date3"/>
     <w:basedOn w:val="adresse"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:spacing w:before="960"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Signature3">
     <w:name w:val="Signature3"/>
     <w:next w:val="Texte"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="960"/>
       <w:ind w:left="5387"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
     <w:name w:val="Pied de page Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Pieddepage"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="16"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
     <w:name w:val="Titre 1 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre1"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Gras" w:hAnsi="Arial Gras"/>
       <w:b/>
       <w:caps/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sous-titre">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Sous-titreCar"/>
     <w:qFormat/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:spacing w:val="15"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Sous-titreCar">
     <w:name w:val="Sous-titre Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Sous-titre"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitreCar"/>
     <w:qFormat/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
       </w:pBdr>
       <w:spacing w:after="300"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
       <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitreCar">
     <w:name w:val="Titre Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="article">
     <w:name w:val="*article"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="993"/>
       </w:tabs>
       <w:spacing w:before="40"/>
       <w:ind w:left="992" w:hanging="992"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="retrait1">
     <w:name w:val="*retrait1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="retrait1Car"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="426"/>
       </w:tabs>
       <w:ind w:left="426" w:hanging="284"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="retrait1Car">
     <w:name w:val="*retrait1 Car"/>
     <w:link w:val="retrait1"/>
     <w:locked/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:rPr>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Texte0">
     <w:name w:val="*Texte"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TexteCar0"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:spacing w:before="40"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TexteCar0">
     <w:name w:val="*Texte Car"/>
     <w:link w:val="Texte0"/>
     <w:locked/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:rPr>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tmodifi">
     <w:name w:val="*Tmodifi"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:spacing w:before="40"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:i/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="annexeCar">
     <w:name w:val="annexe Car"/>
     <w:link w:val="annexe"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ans">
     <w:name w:val="ans"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TexteCar">
     <w:name w:val="Texte Car"/>
     <w:link w:val="Texte"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
     <w:name w:val="En-tête Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="En-tte"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Gras" w:hAnsi="Arial Gras"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NotedebasdepageCar">
     <w:name w:val="Note de bas de page Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Notedebasdepage"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NotedefinCar">
     <w:name w:val="Note de fin Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Notedefin"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="remart8j605">
     <w:name w:val="remart8j605"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="240"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RetraitcorpsdetexteCar">
     <w:name w:val="Retrait corps de texte Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Retraitcorpsdetexte"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextedebullesCar">
     <w:name w:val="Texte de bulles Car"/>
     <w:link w:val="Textedebulles"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
     <w:name w:val="Titre 2 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre2"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Gras" w:hAnsi="Arial Gras"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre3Car">
     <w:name w:val="Titre 3 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre3"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Gras" w:hAnsi="Arial Gras"/>
       <w:b/>
       <w:sz w:val="22"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre4Car">
     <w:name w:val="Titre 4 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre4"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Gras" w:hAnsi="Arial Gras"/>
       <w:b/>
       <w:i/>
       <w:sz w:val="22"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre5Car">
     <w:name w:val="Titre 5 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre5"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:spacing w:val="140"/>
       <w:sz w:val="36"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitredenoteCar">
     <w:name w:val="Titre de note Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titredenote"/>
-    <w:rsid w:val="00DD2A62"/>
+    <w:rsid w:val="0045643A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00A9438C"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sasep@etat.ge.ch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ge.ch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sasep@etat.ge.ch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ge.ch" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///V:\Referentiel_Bureautique\Groupe\Modeles\Ecoles\Check-list%20constitution%20du%20dossier.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -9643,66 +9760,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Check-list constitution du dossier.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>462</Words>
-  <Characters>2542</Characters>
+  <Words>459</Words>
+  <Characters>2529</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Etat de Genève</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2999</CharactersWithSpaces>
+  <CharactersWithSpaces>2983</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>boissardgosm</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>