--- v0 (2025-10-11)
+++ v1 (2026-05-10)
@@ -4,51 +4,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="62ABB4D7" w14:textId="77777777" w:rsidR="00E72D7F" w:rsidRDefault="00CD2C18" w:rsidP="00F12B7A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F12B7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Subven</w:t>
       </w:r>
       <w:r w:rsidRPr="00F93585">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -1160,89 +1160,120 @@
       <w:r w:rsidRPr="00F12B7A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nom du projet :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D2EDC1A" w14:textId="77777777" w:rsidR="00F12B7A" w:rsidRPr="00F12B7A" w:rsidRDefault="00F12B7A" w:rsidP="00E17A25">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F12B7A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Type de dépense :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79BE951A" w14:textId="77777777" w:rsidR="00F12B7A" w:rsidRPr="00F12B7A" w:rsidRDefault="00F12B7A" w:rsidP="00E17A25">
+    <w:p w14:paraId="0741C6FA" w14:textId="77777777" w:rsidR="00627E8F" w:rsidRDefault="00F12B7A" w:rsidP="00E17A25">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F12B7A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>󠇙</w:t>
       </w:r>
       <w:r w:rsidRPr="00F12B7A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Achat vélo</w:t>
       </w:r>
       <w:r w:rsidR="0075062B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00F12B7A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>cargo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F12B7A">
+    </w:p>
+    <w:p w14:paraId="79BE951A" w14:textId="09A6D011" w:rsidR="00F12B7A" w:rsidRPr="00F12B7A" w:rsidRDefault="00627E8F" w:rsidP="00E17A25">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F12B7A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>󠇙</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F12B7A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Flotte vélo</w:t>
+      </w:r>
+      <w:r w:rsidR="00F12B7A" w:rsidRPr="00F12B7A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F6B0779" w14:textId="77777777" w:rsidR="00F12B7A" w:rsidRPr="00F12B7A" w:rsidRDefault="00F12B7A" w:rsidP="00E17A25">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:after="200"/>
         <w:ind w:left="705" w:hanging="705"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F12B7A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>󠇙</w:t>
       </w:r>
       <w:r w:rsidRPr="00F12B7A">
@@ -1822,51 +1853,51 @@
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="7756F370" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Zone de texte 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.05pt;margin-top:46.3pt;width:454.5pt;height:53.05pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAr/nbQgAIAAAQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8Z21nc7MVZ7WXpqq0&#10;vUjbvvSNAI5RMVAgsXer/nsHSLLp5aGqmkh4gOFwZs4My6uhk2jPrRNa1bi4yDHiimom1LbGnz6u&#10;RwuMnCeKEakVr/Ejd/hq9fLFsjcVH+tWS8YtAhDlqt7UuPXeVFnmaMs74i604Qo2G2074mFqtxmz&#10;pAf0TmbjPJ9lvbbMWE25c7B6lzbxKuI3Daf+fdM47pGsMXDzcbRx3IQxWy1JtbXEtIIeaJB/YNER&#10;oeDSE9Qd8QTtrPgNqhPUaqcbf0F1l+mmEZTHGCCaIv8lmoeWGB5jgeQ4c0qT+3+w9N3+g0WCgXYY&#10;KdKBRJ9BKMQ48nzwHBUhRb1xFXg+GPD1w40egnsI15l7Tb84pPRtS9SWX1ur+5YTBhTjyezsaMJx&#10;AWTTv9UM7iI7ryPQ0NguAEJGEKCDVI8neYAHorA4nc/HxRS2KOzN5pfzy2kgl5HqeNpY519z3aFg&#10;1NiC/BGd7O+dT65Hl8heS8HWQso4sdvNrbRoT6BU1nn4H9DduZtUwVnpcCwhphUgCXeEvUA3Sv+t&#10;LMaT/GZcjtazxXw0WU+mo3KeL0Z5Ud6Us3xSTu7W3wPBYlK1gjGu7gXkPnUDLP6dzIeGSAUUCxH1&#10;NS6n42mS6Jy9Ow8yj78/BdkJD10pRVfjxcmJVEHYV4pB2KTyRMhkZz/Tj4JADo7fmJVYBkH5VAN+&#10;2AyAEmpjo9kjFITVoBdIC08JGK22Txj10JY1dl93xHKM5BsFRRV6+GjYo7E5GkRROFpjj1Eyb33q&#10;9Z2xYtsCcipbpa+h8BoRa+KZBVAOE2i1SP7wLIRePp9Hr+fHa/UDAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+3ft62wAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7LTsMwEEX3SPyDNUhsEHWoUNqEOBVC&#10;KlLZ9bFhN41NYhGPI9tt0r/vdAXL+9C9p1pNrhdnE6L1pOBlloEw1HhtqVVw2K+flyBiQtLYezIK&#10;LibCqr6/q7DUfqStOe9SK3iEYokKupSGUsrYdMZhnPnBEGc/PjhMLEMrdcCRx10v51mWS4eW+KHD&#10;wXx0pvndnZyCL5tCjovx9enQ0NZ+fm/0fr1R6vFhen8DkcyU/spww2d0qJnp6E+ko+hvWiQFxTwH&#10;wWmRFWwc2S6WC5B1Jf/z11cAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAK/520IACAAAE&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAPt37etsA&#10;AAAHAQAADwAAAAAAAAAAAAAAAADaBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#f0f0f0" stroked="f">
+              <v:shape id="Zone de texte 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.05pt;margin-top:46.3pt;width:454.5pt;height:53.05pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBUCf806wEAALoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhJkWYw4hRdigwD&#10;uq1Atw+QZdkWJosapcTOvn6UbKe7vA2DAYESyUOeQ3p3N3SGnRV6Dbbgq8WSM2UlVNo2Bf/65fjm&#10;LWc+CFsJA1YV/KI8v9u/frXrXa7W0IKpFDICsT7vXcHbEFyeZV62qhN+AU5ZctaAnQh0xSarUPSE&#10;3plsvVzeZj1g5RCk8p5eH0Yn3yf8ulYyfK5rrwIzBafeQjoxnWU8s/1O5A0K12o5tSH+oYtOaEtF&#10;r1APIgh2Qv0XVKclgoc6LCR0GdS1lipxIDar5R9snlvhVOJC4nh3lcn/P1j56fzsnpCF4R0MNMBE&#10;wrtHkN88s3BohW3UPSL0rRIVFV5FybLe+XxKjVL73EeQsv8IFQ1ZnAIkoKHGLqpCPBmh0wAuV9HV&#10;EJikx812u15tyCXJd7u92d5sUgmRz9kOfXivoGPRKDjSUBO6OD/6ELsR+RwSi3kwujpqY9IFm/Jg&#10;kJ0FLcBxGb8J/bcwY2OwhZg2IsaXRDMyGzmGoRzIGemWUF2IMMK4UPQDkNEC/uCsp2UquP9+Eqg4&#10;Mx8siRY3bzZwNsrZEFZSasEDZ6N5COOGnhzqpiXkcSwW7knYWifOL11MfdKCJCmmZY4b+Os9Rb38&#10;cvufAAAA//8DAFBLAwQUAAYACAAAACEAPt37etsAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;y07DMBBF90j8gzVIbBB1qFDahDgVQipS2fWxYTeNTWIRjyPbbdK/73QFy/vQvadaTa4XZxOi9aTg&#10;ZZaBMNR4balVcNivn5cgYkLS2HsyCi4mwqq+v6uw1H6krTnvUit4hGKJCrqUhlLK2HTGYZz5wRBn&#10;Pz44TCxDK3XAkcddL+dZlkuHlvihw8F8dKb53Z2cgi+bQo6L8fXp0NDWfn5v9H69UerxYXp/A5HM&#10;lP7KcMNndKiZ6ehPpKPob1okBcU8B8FpkRVsHNkulguQdSX/89dXAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAFQJ/zTrAQAAugMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAD7d+3rbAAAABwEAAA8AAAAAAAAAAAAAAAAARQQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAABNBQAAAAA=&#10;" fillcolor="#f0f0f0" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="279B2C08" w14:textId="77777777" w:rsidR="00F12B7A" w:rsidRDefault="00F12B7A" w:rsidP="00F12B7A">
                       <w:pPr>
                         <w:spacing w:before="73"/>
                         <w:ind w:left="127"/>
                         <w:rPr>
                           <w:sz w:val="19"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="19"/>
                         </w:rPr>
                         <w:t>Date et Signature:</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="topAndBottom" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
@@ -1912,74 +1943,61 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="289D7687" w14:textId="122ADC51" w:rsidR="007D7EE5" w:rsidRPr="00F93585" w:rsidRDefault="00D3196B" w:rsidP="007D7EE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F93585">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fr-CH"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Dans la mesure du possible, nous traitons les demandes sous 30 jours. Si vous voulez en savoir plus sur l'état d'avancement de votre dossier, vous pouvez nous contacter </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:r w:rsidR="00553E65" w:rsidRPr="00F93585">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fr-CH"/>
         </w:rPr>
-        <w:t>en nous envoyant un courriel à l'adresse :</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">en nous envoyant un courriel à l'adresse : </w:t>
       </w:r>
       <w:r w:rsidR="00E72D7F" w:rsidRPr="00F93585">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>oct.subventions-mobilite</w:t>
       </w:r>
       <w:r w:rsidR="00E72D7F" w:rsidRPr="00F93585">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>@etat.ge.ch</w:t>
       </w:r>
       <w:r w:rsidR="00B956F3" w:rsidRPr="00F93585">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
@@ -3277,188 +3295,188 @@
     </w:p>
     <w:p w14:paraId="623A72E7" w14:textId="77777777" w:rsidR="00764B9E" w:rsidRPr="00F12B7A" w:rsidRDefault="00764B9E" w:rsidP="003F2671">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00764B9E" w:rsidRPr="00F12B7A" w:rsidSect="00EA5B61">
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1239" w:right="1417" w:bottom="567" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E137405" w14:textId="77777777" w:rsidR="00211BEF" w:rsidRDefault="00211BEF" w:rsidP="00764B9E">
+    <w:p w14:paraId="344B78F3" w14:textId="77777777" w:rsidR="00D477EB" w:rsidRDefault="00D477EB" w:rsidP="00764B9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C2C2B62" w14:textId="77777777" w:rsidR="00211BEF" w:rsidRDefault="00211BEF" w:rsidP="00764B9E">
+    <w:p w14:paraId="174AA637" w14:textId="77777777" w:rsidR="00D477EB" w:rsidRDefault="00D477EB" w:rsidP="00764B9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4927B4C2" w14:textId="77777777" w:rsidR="00211BEF" w:rsidRDefault="00211BEF" w:rsidP="00764B9E">
+    <w:p w14:paraId="34A7F306" w14:textId="77777777" w:rsidR="00D477EB" w:rsidRDefault="00D477EB" w:rsidP="00764B9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="41040739" w14:textId="77777777" w:rsidR="00211BEF" w:rsidRDefault="00211BEF" w:rsidP="00764B9E">
+    <w:p w14:paraId="1DD3D0DA" w14:textId="77777777" w:rsidR="00D477EB" w:rsidRDefault="00D477EB" w:rsidP="00764B9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14033" w:type="dxa"/>
       <w:tblInd w:w="-709" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="851"/>
       <w:gridCol w:w="4394"/>
       <w:gridCol w:w="851"/>
       <w:gridCol w:w="7937"/>
     </w:tblGrid>
     <w:tr w:rsidR="00D21D10" w14:paraId="4431669E" w14:textId="77777777" w:rsidTr="002568B1">
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="1135"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="851" w:type="dxa"/>
         </w:tcPr>
-        <w:bookmarkStart w:id="1" w:name="LogoGE"/>
+        <w:bookmarkStart w:id="0" w:name="LogoGE"/>
         <w:p w14:paraId="342DB18A" w14:textId="77777777" w:rsidR="00D21D10" w:rsidRDefault="00D21D10" w:rsidP="00D21D10">
           <w:pPr>
             <w:pStyle w:val="Logo"/>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> MACROBUTTON AutoNew </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:position w:val="6"/>
               <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="25AB1044" wp14:editId="2E9BBC7F">
                 <wp:extent cx="335280" cy="541020"/>
                 <wp:effectExtent l="0" t="0" r="7620" b="0"/>
                 <wp:docPr id="2" name="Image 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
@@ -3484,87 +3502,87 @@
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="335280" cy="541020"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
-          <w:bookmarkEnd w:id="1"/>
+          <w:bookmarkEnd w:id="0"/>
         </w:p>
         <w:p w14:paraId="5800D293" w14:textId="77777777" w:rsidR="00D21D10" w:rsidRDefault="00D21D10" w:rsidP="00D21D10">
           <w:pPr>
             <w:pStyle w:val="Logo"/>
             <w:spacing w:before="1200"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="2"/>
               <w:szCs w:val="2"/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:id="2" w:name="OfficeLigne2"/>
-          <w:bookmarkEnd w:id="2"/>
+          <w:bookmarkStart w:id="1" w:name="OfficeLigne2"/>
+          <w:bookmarkEnd w:id="1"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4394" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="329B2A45" w14:textId="77777777" w:rsidR="00D21D10" w:rsidRDefault="00D21D10" w:rsidP="00D21D10">
           <w:pPr>
             <w:pStyle w:val="sigle"/>
           </w:pPr>
           <w:r>
             <w:t>republique et canton de geneve</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="05B15CE1" w14:textId="77777777" w:rsidR="00D21D10" w:rsidRDefault="00D21D10" w:rsidP="00D21D10">
           <w:pPr>
             <w:pStyle w:val="sigle1"/>
           </w:pPr>
-          <w:bookmarkStart w:id="3" w:name="DeptLigne1"/>
+          <w:bookmarkStart w:id="2" w:name="DeptLigne1"/>
           <w:r>
             <w:t>Département de</w:t>
           </w:r>
-          <w:bookmarkEnd w:id="3"/>
+          <w:bookmarkEnd w:id="2"/>
           <w:r w:rsidR="00414BBA">
             <w:t xml:space="preserve"> la santé et des mobilités</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> IF DeptLigne1 = "" "" </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> IF OfficeLigne2 = "" "</w:instrText>
           </w:r>
         </w:p>
         <w:p w14:paraId="0044E5FB" w14:textId="77777777" w:rsidR="00D21D10" w:rsidRDefault="00D21D10" w:rsidP="00D21D10">
           <w:pPr>
             <w:pStyle w:val="sigle1"/>
           </w:pPr>
           <w:r>
             <w:instrText>" "</w:instrText>
           </w:r>
         </w:p>
         <w:p w14:paraId="6E37712C" w14:textId="77777777" w:rsidR="00D21D10" w:rsidRDefault="00D21D10" w:rsidP="00D21D10">
@@ -3595,144 +3613,144 @@
           <w:r>
             <w:rPr>
               <w:b w:val="0"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b w:val="0"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:instrText>Ordre d'enseignement du postobligatoire de l'enseignement</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b w:val="0"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
-        <w:p w14:paraId="0C0BAF69" w14:textId="77777777" w:rsidR="00F93585" w:rsidRDefault="00D21D10" w:rsidP="00D21D10">
+        <w:p w14:paraId="7F7F2FD0" w14:textId="77777777" w:rsidR="00627E8F" w:rsidRDefault="00D21D10" w:rsidP="00D21D10">
           <w:pPr>
             <w:pStyle w:val="sigle1"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:instrText>"</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
         </w:p>
-        <w:p w14:paraId="53A2DBD0" w14:textId="77777777" w:rsidR="00F93585" w:rsidRDefault="00D21D10" w:rsidP="00D21D10">
+        <w:p w14:paraId="2B852145" w14:textId="77777777" w:rsidR="00627E8F" w:rsidRDefault="00D21D10" w:rsidP="00D21D10">
           <w:pPr>
             <w:pStyle w:val="sigle1"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
         </w:p>
         <w:p w14:paraId="516CC676" w14:textId="77777777" w:rsidR="00D21D10" w:rsidRDefault="00D21D10" w:rsidP="00D21D10">
           <w:pPr>
             <w:pStyle w:val="Office"/>
             <w:rPr>
               <w:b w:val="0"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
-          <w:bookmarkStart w:id="4" w:name="OfficeLigne1"/>
+          <w:bookmarkStart w:id="3" w:name="OfficeLigne1"/>
           <w:r>
             <w:t>Office cantonal des transports</w:t>
           </w:r>
-          <w:bookmarkStart w:id="5" w:name="OfficeLigne3"/>
+          <w:bookmarkStart w:id="4" w:name="OfficeLigne3"/>
+          <w:bookmarkEnd w:id="3"/>
           <w:bookmarkEnd w:id="4"/>
-          <w:bookmarkEnd w:id="5"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="851" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="55067E7F" w14:textId="77777777" w:rsidR="00D21D10" w:rsidRDefault="00D21D10" w:rsidP="00D21D10">
           <w:pPr>
             <w:pStyle w:val="Logo"/>
             <w:spacing w:before="1200"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="2"/>
               <w:szCs w:val="2"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7937" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="752FC1F9" w14:textId="77777777" w:rsidR="00D21D10" w:rsidRDefault="00D21D10" w:rsidP="00D21D10">
           <w:pPr>
             <w:pStyle w:val="Office"/>
             <w:rPr>
               <w:b w:val="0"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="363A8A4D" w14:textId="77777777" w:rsidR="0026339A" w:rsidRDefault="0026339A">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11A16E0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0888A236"/>
     <w:lvl w:ilvl="0" w:tplc="100C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5342,274 +5360,278 @@
     <w:lvl w:ilvl="7" w:tplc="100C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="100C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1473905761">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1791514782">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="2033264507">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1384594070">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="102960436">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1305307317">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="2100322415">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="134683034">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="678656859">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="351960944">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1059287677">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="860438846">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1424107588">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="482282614">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1184319163">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-  <w:trackRevisions/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F66179"/>
     <w:rsid w:val="00043122"/>
     <w:rsid w:val="000C79B6"/>
     <w:rsid w:val="000E0B34"/>
     <w:rsid w:val="0010488F"/>
     <w:rsid w:val="00145855"/>
     <w:rsid w:val="00170EBD"/>
     <w:rsid w:val="00186B76"/>
     <w:rsid w:val="001B61C3"/>
     <w:rsid w:val="001F15B1"/>
     <w:rsid w:val="00211BEF"/>
     <w:rsid w:val="00240017"/>
     <w:rsid w:val="00243556"/>
     <w:rsid w:val="00247434"/>
     <w:rsid w:val="00251D50"/>
     <w:rsid w:val="002558F7"/>
     <w:rsid w:val="0026339A"/>
     <w:rsid w:val="002A3AE3"/>
     <w:rsid w:val="002C7BA5"/>
     <w:rsid w:val="002F252A"/>
     <w:rsid w:val="00301B9D"/>
     <w:rsid w:val="0031792E"/>
     <w:rsid w:val="00325EC5"/>
+    <w:rsid w:val="00336AAF"/>
     <w:rsid w:val="003D30DD"/>
     <w:rsid w:val="003F2671"/>
     <w:rsid w:val="00414BBA"/>
     <w:rsid w:val="00433F09"/>
     <w:rsid w:val="004365D4"/>
     <w:rsid w:val="004D1C50"/>
     <w:rsid w:val="004F44BF"/>
     <w:rsid w:val="00515305"/>
     <w:rsid w:val="005161B6"/>
     <w:rsid w:val="00523982"/>
     <w:rsid w:val="00553E65"/>
     <w:rsid w:val="00561675"/>
     <w:rsid w:val="00584C94"/>
     <w:rsid w:val="005850CD"/>
     <w:rsid w:val="005A110F"/>
+    <w:rsid w:val="00627E8F"/>
     <w:rsid w:val="006977D3"/>
     <w:rsid w:val="006A25AA"/>
     <w:rsid w:val="006B0905"/>
     <w:rsid w:val="006E6E9C"/>
     <w:rsid w:val="006F1A2F"/>
     <w:rsid w:val="00701E15"/>
     <w:rsid w:val="007220BD"/>
     <w:rsid w:val="007336B6"/>
     <w:rsid w:val="0075062B"/>
     <w:rsid w:val="00764B9E"/>
     <w:rsid w:val="007B0116"/>
     <w:rsid w:val="007C1E21"/>
     <w:rsid w:val="007C3261"/>
     <w:rsid w:val="007C4819"/>
     <w:rsid w:val="007D7EE5"/>
     <w:rsid w:val="00835F34"/>
     <w:rsid w:val="00841817"/>
     <w:rsid w:val="00846134"/>
     <w:rsid w:val="00891D0F"/>
     <w:rsid w:val="008B528B"/>
     <w:rsid w:val="008D4C0C"/>
     <w:rsid w:val="008E7BC7"/>
     <w:rsid w:val="008F66C7"/>
     <w:rsid w:val="00940AF8"/>
     <w:rsid w:val="0098323C"/>
     <w:rsid w:val="009A3D3B"/>
     <w:rsid w:val="009B212E"/>
     <w:rsid w:val="00A71715"/>
     <w:rsid w:val="00A8554A"/>
     <w:rsid w:val="00AB43A1"/>
     <w:rsid w:val="00AD3336"/>
     <w:rsid w:val="00AD76F5"/>
     <w:rsid w:val="00AF2E35"/>
     <w:rsid w:val="00B14809"/>
     <w:rsid w:val="00B514AC"/>
     <w:rsid w:val="00B56549"/>
     <w:rsid w:val="00B87445"/>
     <w:rsid w:val="00B956F3"/>
     <w:rsid w:val="00BC1323"/>
     <w:rsid w:val="00C22EC2"/>
     <w:rsid w:val="00C3585C"/>
     <w:rsid w:val="00C42690"/>
     <w:rsid w:val="00CD2C18"/>
     <w:rsid w:val="00CD5302"/>
     <w:rsid w:val="00D21D10"/>
     <w:rsid w:val="00D3196B"/>
     <w:rsid w:val="00D43564"/>
+    <w:rsid w:val="00D477EB"/>
     <w:rsid w:val="00D844AD"/>
     <w:rsid w:val="00DA312C"/>
+    <w:rsid w:val="00E0703E"/>
     <w:rsid w:val="00E17A25"/>
     <w:rsid w:val="00E2247A"/>
     <w:rsid w:val="00E50FFE"/>
     <w:rsid w:val="00E63AE6"/>
     <w:rsid w:val="00E72D7F"/>
     <w:rsid w:val="00EA5B61"/>
     <w:rsid w:val="00ED4832"/>
     <w:rsid w:val="00EE4F70"/>
     <w:rsid w:val="00F12B7A"/>
     <w:rsid w:val="00F3520F"/>
     <w:rsid w:val="00F55513"/>
     <w:rsid w:val="00F66179"/>
     <w:rsid w:val="00F93585"/>
     <w:rsid w:val="00FA7D60"/>
     <w:rsid w:val="00FB4142"/>
     <w:rsid w:val="00FB7379"/>
     <w:rsid w:val="00FF5729"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="656E8E5A"/>
   <w15:docId w15:val="{C5BAE4A6-A5FD-4E5A-9485-75D0EF19D18D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CH" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5937,50 +5959,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre1Car"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00F12B7A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
@@ -6446,55 +6473,65 @@
     <w:next w:val="Commentaire"/>
     <w:link w:val="ObjetducommentaireCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00553E65"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ObjetducommentaireCar">
     <w:name w:val="Objet du commentaire Car"/>
     <w:basedOn w:val="CommentaireCar"/>
     <w:link w:val="Objetducommentaire"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00553E65"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Rvision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00627E8F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="130178513">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="694887181">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -6906,75 +6943,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EC2BFA8-AFFD-44F8-8F18-FC1416A45113}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>835</Words>
-  <Characters>4593</Characters>
+  <Words>837</Words>
+  <Characters>4605</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>38</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Etat de Genève</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5418</CharactersWithSpaces>
+  <CharactersWithSpaces>5432</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Branco Gisela (DT)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_AdHocReviewCycleID">
     <vt:i4>1652457805</vt:i4>