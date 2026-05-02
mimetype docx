--- v0 (2025-10-09)
+++ v1 (2026-05-02)
@@ -10,298 +10,282 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="29E5689E" w14:textId="77777777" w:rsidR="00F36260" w:rsidRDefault="00F36260" w:rsidP="00C90A44"/>
-    <w:p w14:paraId="60EB4EF0" w14:textId="77777777" w:rsidR="00087D31" w:rsidRDefault="00087D31" w:rsidP="00087D31">
+    <w:p w14:paraId="60EB4EF0" w14:textId="262D2BCA" w:rsidR="00087D31" w:rsidRDefault="00087D31" w:rsidP="00087D31">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00087D31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Ce formulaire se réfère à la directive </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00791CDC">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>D.E.DIP.02</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000D66FC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ainsi qu'à son annexe</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="Appelnotedebasdep"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E40295A" w14:textId="77777777" w:rsidR="00D2030A" w:rsidRDefault="00D2030A" w:rsidP="00087D31">
+      <w:pPr>
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:footnoteReference w:id="1"/>
-[...9 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06DF1DB0" w14:textId="77777777" w:rsidR="00427E5B" w:rsidRDefault="00427E5B" w:rsidP="00AC13F6">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Attestation de trouble</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E7F2535" w14:textId="1E74EE1A" w:rsidR="00D2030A" w:rsidRDefault="00427E5B" w:rsidP="00AC13F6">
+    <w:p w14:paraId="3E7F2535" w14:textId="1C5338ED" w:rsidR="00D2030A" w:rsidRDefault="00C559F1" w:rsidP="00AC13F6">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>P</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008A7801">
+        <w:t>Proposition de m</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2030A" w:rsidRPr="00D2030A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>roposition</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D2030A" w:rsidRPr="00D2030A">
+        <w:t xml:space="preserve">ise en place d'aménagements </w:t>
+      </w:r>
+      <w:r w:rsidR="00F452A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de mise en place d'aménagements scolaires</w:t>
+        <w:t>formels</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4932"/>
         <w:gridCol w:w="251"/>
         <w:gridCol w:w="4932"/>
       </w:tblGrid>
       <w:tr w:rsidR="008A7801" w:rsidRPr="00D2030A" w14:paraId="2D8D5496" w14:textId="77777777" w:rsidTr="008A7801">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="436"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2EC32EFB" w14:textId="11BA9AF5" w:rsidR="008A7801" w:rsidRPr="00F53F92" w:rsidRDefault="00427E5B" w:rsidP="00427E5B">
+          <w:p w14:paraId="2EC32EFB" w14:textId="2011567A" w:rsidR="008A7801" w:rsidRPr="00F53F92" w:rsidRDefault="00FF63F4" w:rsidP="00427E5B">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00421BB1">
+            <w:r w:rsidRPr="00594AEA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Enfant</w:t>
+              <w:t>É</w:t>
             </w:r>
-            <w:r w:rsidR="00BC66BF" w:rsidRPr="00421BB1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> / adolescent</w:t>
+              <w:t>lève</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="10EE2D07" w14:textId="77777777" w:rsidR="008A7801" w:rsidRDefault="008A7801" w:rsidP="00791CDC">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1C4210DB" w14:textId="75BC377A" w:rsidR="008A7801" w:rsidRPr="00F53F92" w:rsidRDefault="00427E5B" w:rsidP="00BC66BF">
+          <w:p w14:paraId="1C4210DB" w14:textId="0DBD67DD" w:rsidR="008A7801" w:rsidRPr="00F53F92" w:rsidRDefault="00427E5B" w:rsidP="00BC66BF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00421BB1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="008A7801" w:rsidRPr="00421BB1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">hérapeute </w:t>
             </w:r>
             <w:r w:rsidR="00BC66BF" w:rsidRPr="00421BB1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>reconnu par la directive</w:t>
-            </w:r>
-[...8 lines deleted...]
-              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A7801" w:rsidRPr="00D2030A" w14:paraId="787EDCD4" w14:textId="77777777" w:rsidTr="00997890">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="3630"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21F2CCB8" w14:textId="06C80536" w:rsidR="008A7801" w:rsidRPr="00594AEA" w:rsidRDefault="00594AEA" w:rsidP="00791CDC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00594AEA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -386,51 +370,71 @@
                     <w:sz w:val="22"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>ci pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="13000B90" w14:textId="77777777" w:rsidR="008A7801" w:rsidRPr="00594AEA" w:rsidRDefault="008A7801" w:rsidP="00D42A54">
             <w:pPr>
               <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00594AEA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Date de naissance (jj/mm/aaaa)</w:t>
+              <w:t>Date de naissance (jj/mm/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00594AEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>aaaa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00594AEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00594AEA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00594AEA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Texte88"/>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
                 <w:szCs w:val="20"/>
@@ -917,51 +921,51 @@
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="35EAA561" w14:textId="53A587BD" w:rsidR="00791CDC" w:rsidRDefault="00791CDC" w:rsidP="00D2030A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10553B53" w14:textId="77777777" w:rsidR="00D42A54" w:rsidRDefault="00D42A54" w:rsidP="00D2030A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="548B5B8C" w14:textId="26D06C29" w:rsidR="009268E4" w:rsidRDefault="009268E4" w:rsidP="00997890">
+    <w:p w14:paraId="548B5B8C" w14:textId="3A2E75FA" w:rsidR="009268E4" w:rsidRDefault="009268E4" w:rsidP="00997890">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Par la présente, </w:t>
       </w:r>
       <w:r w:rsidR="00AC13F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1001,57 +1005,57 @@
             <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Arial"/>
             <w:b w:val="0"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="28"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="00594AEA" w:rsidRPr="005741FD">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>Choisissez un élément.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> l'</w:t>
       </w:r>
-      <w:r w:rsidR="00E7719F">
-[...5 lines deleted...]
-        <w:t>enfant</w:t>
+      <w:r w:rsidR="00FF63F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>élève</w:t>
       </w:r>
       <w:r w:rsidR="00E060A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> mentionné ci-dessus</w:t>
       </w:r>
       <w:r w:rsidR="00E060A3" w:rsidRPr="00A75028">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0143E952" w14:textId="30D19494" w:rsidR="00791CDC" w:rsidRDefault="00791CDC" w:rsidP="00D2030A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -1125,601 +1129,759 @@
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer du texte.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="236B8138" w14:textId="21E74B72" w:rsidR="005753F7" w:rsidRDefault="005753F7" w:rsidP="00D2030A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41460617" w14:textId="77777777" w:rsidR="00D42A54" w:rsidRDefault="00D42A54" w:rsidP="00D2030A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E4910CD" w14:textId="1A08B5E4" w:rsidR="005753F7" w:rsidRPr="00997890" w:rsidRDefault="005753F7" w:rsidP="00997890">
+    <w:p w14:paraId="6E4910CD" w14:textId="6072503F" w:rsidR="005753F7" w:rsidRPr="00997890" w:rsidRDefault="005753F7" w:rsidP="00997890">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00997890">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Trouble(s) présenté(s) </w:t>
       </w:r>
       <w:r w:rsidR="00791CDC" w:rsidRPr="00997890">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">par </w:t>
       </w:r>
       <w:r w:rsidR="00EA589A" w:rsidRPr="00997890">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>l’enfant :</w:t>
+        <w:t>l’</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF63F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>élève</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA589A" w:rsidRPr="00997890">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:r w:rsidR="00BC7486" w:rsidRPr="00997890">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC7486" w:rsidRPr="00997890">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>(selon la nomenclature utilisée à l'EO et à l'ESII)</w:t>
+        <w:t xml:space="preserve">(selon la nomenclature utilisée </w:t>
+      </w:r>
+      <w:r w:rsidR="000346CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>dans la directive</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC7486" w:rsidRPr="00997890">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04168DA9" w14:textId="77777777" w:rsidR="005753F7" w:rsidRDefault="005753F7" w:rsidP="00D2030A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="Style1"/>
         </w:rPr>
         <w:id w:val="-1811080133"/>
         <w:placeholder>
           <w:docPart w:val="ABF28ACDC6D34C55B1DA1EC681E18AC8"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:comboBox>
           <w:listItem w:value="Choisissez un élément."/>
-          <w:listItem w:displayText="Trouble neurodéveloppemental du langage (dysphasie)" w:value="Trouble neurodéveloppemental du langage (dysphasie)"/>
-[...5 lines deleted...]
-          <w:listItem w:displayText="Trouble du spectre autistique (TSA) sans déficience intellectuelle" w:value="Trouble du spectre autistique (TSA) sans déficience intellectuelle"/>
+          <w:listItem w:displayText="Trouble du développement de la parole ou du langage" w:value="Trouble du développement de la parole ou du langage"/>
+          <w:listItem w:displayText="Trouble développemental des apprentissages avec trouble de la lecture" w:value="Trouble développemental des apprentissages avec trouble de la lecture"/>
+          <w:listItem w:displayText="Trouble développemental des apprentissages avec trouble de l'expression écrite" w:value="Trouble développemental des apprentissages avec trouble de l'expression écrite"/>
+          <w:listItem w:displayText="Trouble développemental des apprentissages avec difficultés en mathématiques" w:value="Trouble développemental des apprentissages avec difficultés en mathématiques"/>
+          <w:listItem w:displayText="Trouble neurodéveloppemental de la coordination motrice" w:value="Trouble neurodéveloppemental de la coordination motrice"/>
+          <w:listItem w:displayText="Trouble du déficit de l'attention/hyperactivité" w:value="Trouble du déficit de l'attention/hyperactivité"/>
+          <w:listItem w:displayText="Trouble du spectre de l'autisme" w:value="Trouble du spectre de l'autisme"/>
           <w:listItem w:displayText="Déficience sensorielle" w:value="Déficience sensorielle"/>
         </w:comboBox>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rStyle w:val="Policepardfaut"/>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="57AB6F13" w14:textId="797FD198" w:rsidR="00827400" w:rsidRPr="00832647" w:rsidRDefault="00A40DF5" w:rsidP="00832647">
+        <w:p w14:paraId="57AB6F13" w14:textId="06450805" w:rsidR="00827400" w:rsidRPr="00832647" w:rsidRDefault="00A741C0" w:rsidP="00832647">
           <w:pPr>
             <w:pStyle w:val="Paragraphedeliste"/>
             <w:numPr>
               <w:ilvl w:val="0"/>
               <w:numId w:val="16"/>
             </w:numPr>
             <w:spacing w:line="360" w:lineRule="auto"/>
             <w:rPr>
               <w:rStyle w:val="Style1"/>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00827400">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Choisissez un élément.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="Style1"/>
         </w:rPr>
         <w:id w:val="-137577490"/>
         <w:placeholder>
           <w:docPart w:val="FE07599147374D698019B465FAB78EDA"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:comboBox>
           <w:listItem w:value="Choisissez un élément."/>
-          <w:listItem w:displayText="Trouble neurodéveloppemental du langage (dysphasie)" w:value="Trouble neurodéveloppemental du langage (dysphasie)"/>
-[...5 lines deleted...]
-          <w:listItem w:displayText="Trouble du spectre autistique (TSA) sans déficience intellectuelle" w:value="Trouble du spectre autistique (TSA) sans déficience intellectuelle"/>
+          <w:listItem w:displayText="Trouble du développement de la parole ou du langage" w:value="Trouble du développement de la parole ou du langage"/>
+          <w:listItem w:displayText="Trouble développemental des apprentissages avec trouble de la lecture" w:value="Trouble développemental des apprentissages avec trouble de la lecture"/>
+          <w:listItem w:displayText="Trouble développemental des apprentissages avec trouble de l'expression écrite" w:value="Trouble développemental des apprentissages avec trouble de l'expression écrite"/>
+          <w:listItem w:displayText="Trouble développemental des apprentissages avec difficultés en mathématiques" w:value="Trouble développemental des apprentissages avec difficultés en mathématiques"/>
+          <w:listItem w:displayText="Trouble neurodéveloppemental de la coordination motrice" w:value="Trouble neurodéveloppemental de la coordination motrice"/>
+          <w:listItem w:displayText="Trouble du déficit de l'attention/hyperactivité" w:value="Trouble du déficit de l'attention/hyperactivité"/>
+          <w:listItem w:displayText="Trouble du spectre de l'autisme" w:value="Trouble du spectre de l'autisme"/>
           <w:listItem w:displayText="Déficience sensorielle" w:value="Déficience sensorielle"/>
         </w:comboBox>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rStyle w:val="Policepardfaut"/>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="7F6E12BE" w14:textId="77777777" w:rsidR="00832647" w:rsidRDefault="00832647" w:rsidP="00832647">
+        <w:p w14:paraId="7F6E12BE" w14:textId="0A0486DC" w:rsidR="00832647" w:rsidRDefault="00524BED" w:rsidP="000E2042">
           <w:pPr>
             <w:pStyle w:val="Paragraphedeliste"/>
             <w:numPr>
               <w:ilvl w:val="0"/>
               <w:numId w:val="16"/>
             </w:numPr>
             <w:spacing w:line="360" w:lineRule="auto"/>
             <w:rPr>
               <w:rStyle w:val="Style1"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00827400">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Choisissez un élément.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="Style1"/>
         </w:rPr>
         <w:id w:val="-651375503"/>
         <w:placeholder>
           <w:docPart w:val="9EFE0E961D9F4450BC77F80807C8DC6E"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:comboBox>
           <w:listItem w:value="Choisissez un élément."/>
-          <w:listItem w:displayText="Trouble neurodéveloppemental du langage (dysphasie)" w:value="Trouble neurodéveloppemental du langage (dysphasie)"/>
-[...5 lines deleted...]
-          <w:listItem w:displayText="Trouble du spectre autistique (TSA) sans déficience intellectuelle" w:value="Trouble du spectre autistique (TSA) sans déficience intellectuelle"/>
+          <w:listItem w:displayText="Trouble du développement de la parole ou du langage" w:value="Trouble du développement de la parole ou du langage"/>
+          <w:listItem w:displayText="Trouble développemental des apprentissages avec trouble de la lecture" w:value="Trouble développemental des apprentissages avec trouble de la lecture"/>
+          <w:listItem w:displayText="Trouble développemental des apprentissages avec trouble de l'expression écrite" w:value="Trouble développemental des apprentissages avec trouble de l'expression écrite"/>
+          <w:listItem w:displayText="Trouble développemental des apprentissages avec difficultés en mathématiques" w:value="Trouble développemental des apprentissages avec difficultés en mathématiques"/>
+          <w:listItem w:displayText="Trouble neurodéveloppemental de la coordination motrice" w:value="Trouble neurodéveloppemental de la coordination motrice"/>
+          <w:listItem w:displayText="Trouble du déficit de l'attention/hyperactivité" w:value="Trouble du déficit de l'attention/hyperactivité"/>
+          <w:listItem w:displayText="Trouble du spectre de l'autisme" w:value="Trouble du spectre de l'autisme"/>
           <w:listItem w:displayText="Déficience sensorielle" w:value="Déficience sensorielle"/>
         </w:comboBox>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rStyle w:val="Policepardfaut"/>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="3EA49438" w14:textId="77777777" w:rsidR="00832647" w:rsidRDefault="00832647" w:rsidP="00832647">
+        <w:p w14:paraId="3EA49438" w14:textId="313E1619" w:rsidR="00832647" w:rsidRDefault="00524BED" w:rsidP="000E2042">
+          <w:pPr>
+            <w:pStyle w:val="Paragraphedeliste"/>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="16"/>
+            </w:numPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rStyle w:val="Style1"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00827400">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
+            <w:t>Choisissez un élément.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:bookmarkStart w:id="1" w:name="_Hlk209537413" w:displacedByCustomXml="next"/>
+    <w:bookmarkStart w:id="2" w:name="_Hlk209537455" w:displacedByCustomXml="next"/>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rStyle w:val="Style1"/>
+        </w:rPr>
+        <w:id w:val="20751983"/>
+        <w:placeholder>
+          <w:docPart w:val="D44B6BEBA4164160A27EC612797F2B94"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+        <w:comboBox>
+          <w:listItem w:value="Choisissez un élément."/>
+          <w:listItem w:displayText="Trouble du développement de la parole ou du langage" w:value="Trouble du développement de la parole ou du langage"/>
+          <w:listItem w:displayText="Trouble développemental des apprentissages avec trouble de la lecture" w:value="Trouble développemental des apprentissages avec trouble de la lecture"/>
+          <w:listItem w:displayText="Trouble développemental des apprentissages avec trouble de l'expression écrite" w:value="Trouble développemental des apprentissages avec trouble de l'expression écrite"/>
+          <w:listItem w:displayText="Trouble développemental des apprentissages avec difficultés en mathématiques" w:value="Trouble développemental des apprentissages avec difficultés en mathématiques"/>
+          <w:listItem w:displayText="Trouble neurodéveloppemental de la coordination motrice" w:value="Trouble neurodéveloppemental de la coordination motrice"/>
+          <w:listItem w:displayText="Trouble du déficit de l'attention/hyperactivité" w:value="Trouble du déficit de l'attention/hyperactivité"/>
+          <w:listItem w:displayText="Trouble du spectre de l'autisme" w:value="Trouble du spectre de l'autisme"/>
+          <w:listItem w:displayText="Déficience sensorielle" w:value="Déficience sensorielle"/>
+        </w:comboBox>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rStyle w:val="Policepardfaut"/>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="1EA281AC" w14:textId="04224D1F" w:rsidR="00832647" w:rsidRDefault="00524BED" w:rsidP="000E2042">
           <w:pPr>
             <w:pStyle w:val="Paragraphedeliste"/>
             <w:numPr>
               <w:ilvl w:val="0"/>
               <w:numId w:val="16"/>
             </w:numPr>
             <w:spacing w:line="360" w:lineRule="auto"/>
             <w:rPr>
               <w:rStyle w:val="Style1"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00827400">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Choisissez un élément.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:sdt>
-[...55 lines deleted...]
-    <w:p w14:paraId="62A39D45" w14:textId="1D70DCF4" w:rsidR="005753F7" w:rsidRPr="005F0382" w:rsidRDefault="00827400" w:rsidP="005337AF">
+    <w:bookmarkEnd w:id="1" w:displacedByCustomXml="prev"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="62A39D45" w14:textId="415D2EAE" w:rsidR="005753F7" w:rsidRPr="000E2042" w:rsidRDefault="00827400" w:rsidP="000E2042">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F0382">
-[...7 lines deleted...]
-      <w:r w:rsidR="005F0382">
+      <w:r w:rsidRPr="000E2042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Autre trouble à spécifier</w:t>
+      </w:r>
+      <w:r w:rsidR="007D76D9" w:rsidRPr="000E2042">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:sdt>
-[...30 lines deleted...]
-      </w:sdt>
+      <w:r w:rsidRPr="000E2042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="005F0382" w:rsidRPr="000E2042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texte1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4A262583" w14:textId="77777777" w:rsidR="00D42A54" w:rsidRDefault="00D42A54" w:rsidP="005753F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39D540CD" w14:textId="05E33359" w:rsidR="005753F7" w:rsidRPr="00997890" w:rsidRDefault="005741FD" w:rsidP="00997890">
+    <w:p w14:paraId="39D540CD" w14:textId="46CF7702" w:rsidR="005753F7" w:rsidRPr="00997890" w:rsidRDefault="005741FD" w:rsidP="00997890">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00997890">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Description des </w:t>
       </w:r>
       <w:r w:rsidR="005753F7" w:rsidRPr="00997890">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">principales difficultés </w:t>
       </w:r>
       <w:r w:rsidR="00E96285" w:rsidRPr="00997890">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">présentées par </w:t>
       </w:r>
       <w:r w:rsidR="00907A44">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>l'enfant</w:t>
+        <w:t>l'</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF63F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>élève</w:t>
       </w:r>
       <w:r w:rsidR="00F0414C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00997890">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B198122" w14:textId="77777777" w:rsidR="005741FD" w:rsidRPr="005741FD" w:rsidRDefault="005741FD" w:rsidP="005753F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sdt>
-      <w:sdtPr>
+    <w:p w14:paraId="35FE0727" w14:textId="46800C1A" w:rsidR="005337AF" w:rsidRDefault="00E7189F" w:rsidP="005337AF">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:id w:val="-1167404399"/>
-[...27 lines deleted...]
-    </w:sdt>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texte1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="368FC24F" w14:textId="7B3125F3" w:rsidR="008C035A" w:rsidRDefault="008C035A">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E1D1039" w14:textId="210E067C" w:rsidR="005741FD" w:rsidRPr="00997890" w:rsidRDefault="005741FD" w:rsidP="00997890">
+    <w:p w14:paraId="0E1D1039" w14:textId="6EBCFD7B" w:rsidR="005741FD" w:rsidRPr="00997890" w:rsidRDefault="005741FD" w:rsidP="00997890">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00997890">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Propositions d'aménagements dans le cadre scolaire</w:t>
       </w:r>
       <w:r w:rsidR="00BC7486" w:rsidRPr="00997890">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC7486" w:rsidRPr="00997890">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>(selon la nomenclature utilisée à l'EO et à l'ESII)</w:t>
+        <w:t xml:space="preserve">(selon la nomenclature utilisée </w:t>
+      </w:r>
+      <w:r w:rsidR="00103D6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>dans la directive</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC7486" w:rsidRPr="00997890">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58A770E9" w14:textId="77777777" w:rsidR="00AE7E56" w:rsidRPr="005741FD" w:rsidRDefault="00AE7E56" w:rsidP="005753F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52FDBD98" w14:textId="1A7B4479" w:rsidR="00477D60" w:rsidRDefault="00ED76EA" w:rsidP="001D006D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Ces propositions seront transmises à l'</w:t>
       </w:r>
       <w:r w:rsidR="00427E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>autorité scolaire</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> qui est seule habilitée à décider des mesures qui seront mises en place. Une concertation entre l'école et le thérapeute est </w:t>
       </w:r>
       <w:r w:rsidR="00427E5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>fortement recommandée</w:t>
@@ -1826,1086 +1988,1439 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> clinique</w:t>
       </w:r>
       <w:r w:rsidR="00ED76EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05F156EB" w14:textId="66DC701B" w:rsidR="00ED76EA" w:rsidRDefault="00ED76EA" w:rsidP="005753F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:bookmarkStart w:id="3" w:name="_Hlk210314856" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="Style1"/>
         </w:rPr>
         <w:id w:val="-1221122299"/>
         <w:placeholder>
           <w:docPart w:val="20EE35EC6A71431B926540E88CBFC04D"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:comboBox>
           <w:listItem w:value="Choisissez un élément."/>
-          <w:listItem w:displayText="Utilisation d'outils de travail spécifiques et d'outils de références" w:value="Utilisation d'outils de travail spécifiques et d'outils de références"/>
+          <w:listItem w:displayText="Utilisation d'outils de travail spécifiques et d'outils de référence" w:value="Utilisation d'outils de travail spécifiques et d'outils de référence"/>
           <w:listItem w:displayText="Ajustement des supports de travail ou des formes d'examen" w:value="Ajustement des supports de travail ou des formes d'examen"/>
           <w:listItem w:displayText="Création d'un environnement de travail facilitateur" w:value="Création d'un environnement de travail facilitateur"/>
           <w:listItem w:displayText="Mise à disposition de supports écrits et visuels permettant d'expliciter et d'anticiper le déroulement d'une activité ou d'une évaluation" w:value="Mise à disposition de supports écrits et visuels permettant d'expliciter et d'anticiper le déroulement d'une activité ou d'une évaluation"/>
-          <w:listItem w:displayText="Prolongation du temps accordé pour passer un examen" w:value="Prolongation du temps accordé pour passer un examen"/>
-[...1 lines deleted...]
-          <w:listItem w:displayText="Aménagement du cursus scolaire" w:value="Cursus sco"/>
+          <w:listItem w:displayText="Prolongation du temps accordé pour passer une évaluation ou un examen" w:value="Prolongation du temps accordé pour passer une évaluation ou un examen"/>
+          <w:listItem w:displayText="Aménagement des modalités de travail et d'évaluation" w:value="Aménagement des modalités de travail et d'évaluation"/>
+          <w:listItem w:displayText="Accompagnement de l'élève par un(e) interprète en langue des signes ou un(e) assistant(e) à la communication braille" w:value="Accompagnement de l'élève par un(e) interprète en langue des signes ou un(e) assistant(e) à la communication braille"/>
         </w:comboBox>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rStyle w:val="Policepardfaut"/>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="04EBBB64" w14:textId="32946566" w:rsidR="006A261D" w:rsidRPr="00DA4E6A" w:rsidRDefault="00997890" w:rsidP="00477D60">
+        <w:p w14:paraId="04EBBB64" w14:textId="3FC564AA" w:rsidR="006A261D" w:rsidRPr="00DA4E6A" w:rsidRDefault="00401857" w:rsidP="00477D60">
           <w:pPr>
             <w:pStyle w:val="Paragraphedeliste"/>
             <w:numPr>
               <w:ilvl w:val="0"/>
               <w:numId w:val="20"/>
             </w:numPr>
             <w:spacing w:line="360" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Choisissez un aménagement</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="417A7342" w14:textId="583F4103" w:rsidR="00477D60" w:rsidRDefault="0045630D" w:rsidP="00E855A6">
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="417A7342" w14:textId="4F75B63C" w:rsidR="00477D60" w:rsidRDefault="0045630D" w:rsidP="00E855A6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00477D60">
         <w:rPr>
           <w:rStyle w:val="Style1"/>
           <w:b w:val="0"/>
           <w:i/>
         </w:rPr>
         <w:t>Précisions sur l'aménagement ci-dessus</w:t>
       </w:r>
       <w:r w:rsidR="00A75028">
         <w:rPr>
           <w:rStyle w:val="Style1"/>
           <w:b w:val="0"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00477D60">
         <w:rPr>
           <w:rStyle w:val="Style1"/>
           <w:b w:val="0"/>
           <w:i/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="0045630D">
         <w:rPr>
           <w:rStyle w:val="Style1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:sdt>
-[...22 lines deleted...]
-      </w:sdt>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texte1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0DADF5C5" w14:textId="1959FEFA" w:rsidR="00E855A6" w:rsidRDefault="00E855A6" w:rsidP="00E855A6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Style1"/>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="Style1"/>
         </w:rPr>
         <w:id w:val="1380052064"/>
         <w:placeholder>
           <w:docPart w:val="2B62A3CA4C8C4A4F93375DC998887DE3"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:comboBox>
           <w:listItem w:value="Choisissez un élément."/>
-          <w:listItem w:displayText="Utilisation d'outils de travail spécifiques et d'outils de références" w:value="Utilisation d'outils de travail spécifiques et d'outils de références"/>
+          <w:listItem w:displayText="Utilisation d'outils de travail spécifiques et d'outils de référence" w:value="Utilisation d'outils de travail spécifiques et d'outils de référence"/>
           <w:listItem w:displayText="Ajustement des supports de travail ou des formes d'examen" w:value="Ajustement des supports de travail ou des formes d'examen"/>
           <w:listItem w:displayText="Création d'un environnement de travail facilitateur" w:value="Création d'un environnement de travail facilitateur"/>
           <w:listItem w:displayText="Mise à disposition de supports écrits et visuels permettant d'expliciter et d'anticiper le déroulement d'une activité ou d'une évaluation" w:value="Mise à disposition de supports écrits et visuels permettant d'expliciter et d'anticiper le déroulement d'une activité ou d'une évaluation"/>
-          <w:listItem w:displayText="Prolongation du temps accordé pour passer un examen" w:value="Prolongation du temps accordé pour passer un examen"/>
-[...1 lines deleted...]
-          <w:listItem w:displayText="Aménagement du cursus scolaire" w:value="Cursus sco"/>
+          <w:listItem w:displayText="Prolongation du temps accordé pour passer une évaluation ou un examen" w:value="Prolongation du temps accordé pour passer une évaluation ou un examen"/>
+          <w:listItem w:displayText="Aménagement des modalités de travail et d'évaluation" w:value="Aménagement des modalités de travail et d'évaluation"/>
+          <w:listItem w:displayText="Accompagnement de l'élève par un(e) interprète en langue des signes ou un(e) assistant(e) à la communication braille" w:value="Accompagnement de l'élève par un(e) interprète en langue des signes ou un(e) assistant(e) à la communication braille"/>
         </w:comboBox>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rStyle w:val="Policepardfaut"/>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="1505C284" w14:textId="77777777" w:rsidR="00E855A6" w:rsidRPr="00DA4E6A" w:rsidRDefault="00E855A6" w:rsidP="00E855A6">
+        <w:p w14:paraId="1505C284" w14:textId="48F025A7" w:rsidR="00E855A6" w:rsidRPr="00DA4E6A" w:rsidRDefault="00401857" w:rsidP="00E855A6">
           <w:pPr>
             <w:pStyle w:val="Paragraphedeliste"/>
             <w:numPr>
               <w:ilvl w:val="0"/>
               <w:numId w:val="20"/>
             </w:numPr>
             <w:spacing w:line="360" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Choisissez un aménagement</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="19040C5C" w14:textId="77777777" w:rsidR="00E855A6" w:rsidRDefault="00E855A6" w:rsidP="00E855A6">
+    <w:p w14:paraId="19040C5C" w14:textId="239F55CF" w:rsidR="00E855A6" w:rsidRDefault="00E855A6" w:rsidP="00E855A6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00477D60">
         <w:rPr>
           <w:rStyle w:val="Style1"/>
           <w:b w:val="0"/>
           <w:i/>
         </w:rPr>
         <w:t>Précisions sur l'aménagement ci-dessus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Style1"/>
           <w:b w:val="0"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00477D60">
         <w:rPr>
           <w:rStyle w:val="Style1"/>
           <w:b w:val="0"/>
           <w:i/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="0045630D">
         <w:rPr>
           <w:rStyle w:val="Style1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:sdt>
-[...22 lines deleted...]
-      </w:sdt>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texte1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2C976FFF" w14:textId="57CF306A" w:rsidR="00E855A6" w:rsidRDefault="00E855A6" w:rsidP="00E855A6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Style1"/>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="Style1"/>
         </w:rPr>
         <w:id w:val="-43676150"/>
         <w:placeholder>
           <w:docPart w:val="14F34BD72DB743008840A0A33C1A6CA0"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:comboBox>
           <w:listItem w:value="Choisissez un élément."/>
-          <w:listItem w:displayText="Utilisation d'outils de travail spécifiques et d'outils de références" w:value="Utilisation d'outils de travail spécifiques et d'outils de références"/>
+          <w:listItem w:displayText="Utilisation d'outils de travail spécifiques et d'outils de référence" w:value="Utilisation d'outils de travail spécifiques et d'outils de référence"/>
           <w:listItem w:displayText="Ajustement des supports de travail ou des formes d'examen" w:value="Ajustement des supports de travail ou des formes d'examen"/>
           <w:listItem w:displayText="Création d'un environnement de travail facilitateur" w:value="Création d'un environnement de travail facilitateur"/>
           <w:listItem w:displayText="Mise à disposition de supports écrits et visuels permettant d'expliciter et d'anticiper le déroulement d'une activité ou d'une évaluation" w:value="Mise à disposition de supports écrits et visuels permettant d'expliciter et d'anticiper le déroulement d'une activité ou d'une évaluation"/>
-          <w:listItem w:displayText="Prolongation du temps accordé pour passer un examen" w:value="Prolongation du temps accordé pour passer un examen"/>
-[...1 lines deleted...]
-          <w:listItem w:displayText="Aménagement du cursus scolaire" w:value="Cursus sco"/>
+          <w:listItem w:displayText="Prolongation du temps accordé pour passer une évaluation ou un examen" w:value="Prolongation du temps accordé pour passer une évaluation ou un examen"/>
+          <w:listItem w:displayText="Aménagement des modalités de travail et d'évaluation" w:value="Aménagement des modalités de travail et d'évaluation"/>
+          <w:listItem w:displayText="Accompagnement de l'élève par un(e) interprète en langue des signes ou un(e) assistant(e) à la communication braille" w:value="Accompagnement de l'élève par un(e) interprète en langue des signes ou un(e) assistant(e) à la communication braille"/>
         </w:comboBox>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rStyle w:val="Policepardfaut"/>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="7FE63828" w14:textId="77777777" w:rsidR="00E855A6" w:rsidRPr="00DA4E6A" w:rsidRDefault="00E855A6" w:rsidP="00E855A6">
+        <w:p w14:paraId="7FE63828" w14:textId="19876232" w:rsidR="00E855A6" w:rsidRPr="00DA4E6A" w:rsidRDefault="00401857" w:rsidP="00E855A6">
           <w:pPr>
             <w:pStyle w:val="Paragraphedeliste"/>
             <w:numPr>
               <w:ilvl w:val="0"/>
               <w:numId w:val="20"/>
             </w:numPr>
             <w:spacing w:line="360" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Choisissez un aménagement</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="3E0541FB" w14:textId="77777777" w:rsidR="00E855A6" w:rsidRDefault="00E855A6" w:rsidP="00E855A6">
+    <w:p w14:paraId="3E0541FB" w14:textId="724ECBC4" w:rsidR="00E855A6" w:rsidRDefault="00E855A6" w:rsidP="00E855A6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00477D60">
         <w:rPr>
           <w:rStyle w:val="Style1"/>
           <w:b w:val="0"/>
           <w:i/>
         </w:rPr>
         <w:t>Précisions sur l'aménagement ci-dessus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Style1"/>
           <w:b w:val="0"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00477D60">
         <w:rPr>
           <w:rStyle w:val="Style1"/>
           <w:b w:val="0"/>
           <w:i/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="0045630D">
         <w:rPr>
           <w:rStyle w:val="Style1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:sdt>
-[...22 lines deleted...]
-      </w:sdt>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texte1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="428141ED" w14:textId="1894B480" w:rsidR="00E855A6" w:rsidRDefault="00E855A6" w:rsidP="00E855A6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Style1"/>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="Style1"/>
         </w:rPr>
         <w:id w:val="568381260"/>
         <w:placeholder>
           <w:docPart w:val="9A81CE44DFDB453BB1FE05B0B5883861"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:comboBox>
           <w:listItem w:value="Choisissez un élément."/>
-          <w:listItem w:displayText="Utilisation d'outils de travail spécifiques et d'outils de références" w:value="Utilisation d'outils de travail spécifiques et d'outils de références"/>
+          <w:listItem w:displayText="Utilisation d'outils de travail spécifiques et d'outils de référence" w:value="Utilisation d'outils de travail spécifiques et d'outils de référence"/>
           <w:listItem w:displayText="Ajustement des supports de travail ou des formes d'examen" w:value="Ajustement des supports de travail ou des formes d'examen"/>
           <w:listItem w:displayText="Création d'un environnement de travail facilitateur" w:value="Création d'un environnement de travail facilitateur"/>
           <w:listItem w:displayText="Mise à disposition de supports écrits et visuels permettant d'expliciter et d'anticiper le déroulement d'une activité ou d'une évaluation" w:value="Mise à disposition de supports écrits et visuels permettant d'expliciter et d'anticiper le déroulement d'une activité ou d'une évaluation"/>
-          <w:listItem w:displayText="Prolongation du temps accordé pour passer un examen" w:value="Prolongation du temps accordé pour passer un examen"/>
-[...1 lines deleted...]
-          <w:listItem w:displayText="Aménagement du cursus scolaire" w:value="Cursus sco"/>
+          <w:listItem w:displayText="Prolongation du temps accordé pour passer une évaluation ou un examen" w:value="Prolongation du temps accordé pour passer une évaluation ou un examen"/>
+          <w:listItem w:displayText="Aménagement des modalités de travail et d'évaluation" w:value="Aménagement des modalités de travail et d'évaluation"/>
+          <w:listItem w:displayText="Accompagnement de l'élève par un(e) interprète en langue des signes ou un(e) assistant(e) à la communication braille" w:value="Accompagnement de l'élève par un(e) interprète en langue des signes ou un(e) assistant(e) à la communication braille"/>
         </w:comboBox>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rStyle w:val="Policepardfaut"/>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="36C805EE" w14:textId="77777777" w:rsidR="00E855A6" w:rsidRPr="00DA4E6A" w:rsidRDefault="00E855A6" w:rsidP="00E855A6">
+        <w:p w14:paraId="36C805EE" w14:textId="375164C8" w:rsidR="00E855A6" w:rsidRPr="00DA4E6A" w:rsidRDefault="00401857" w:rsidP="00E855A6">
           <w:pPr>
             <w:pStyle w:val="Paragraphedeliste"/>
             <w:numPr>
               <w:ilvl w:val="0"/>
               <w:numId w:val="20"/>
             </w:numPr>
             <w:spacing w:line="360" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Choisissez un aménagement</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="1BDD5D95" w14:textId="69195110" w:rsidR="00E855A6" w:rsidRPr="00E855A6" w:rsidRDefault="00E855A6" w:rsidP="00E855A6">
+    <w:p w14:paraId="1BDD5D95" w14:textId="39681F44" w:rsidR="00E855A6" w:rsidRPr="00E855A6" w:rsidRDefault="00E855A6" w:rsidP="00E855A6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rStyle w:val="Style1"/>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00477D60">
         <w:rPr>
           <w:rStyle w:val="Style1"/>
           <w:b w:val="0"/>
           <w:i/>
         </w:rPr>
         <w:t>Précisions sur l'aménagement ci-dessus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Style1"/>
           <w:b w:val="0"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00477D60">
         <w:rPr>
           <w:rStyle w:val="Style1"/>
           <w:b w:val="0"/>
           <w:i/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="0045630D">
         <w:rPr>
           <w:rStyle w:val="Style1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:sdt>
-[...22 lines deleted...]
-      </w:sdt>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texte1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="717D73D0" w14:textId="77777777" w:rsidR="00477D60" w:rsidRPr="0045630D" w:rsidRDefault="00477D60" w:rsidP="00477D60">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rStyle w:val="Style1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A82B3EE" w14:textId="4AD4AB27" w:rsidR="006A261D" w:rsidRPr="005F0382" w:rsidRDefault="006A261D" w:rsidP="00265334">
+    <w:p w14:paraId="3A82B3EE" w14:textId="7B0493B2" w:rsidR="006A261D" w:rsidRPr="000E2042" w:rsidRDefault="006A261D" w:rsidP="000E2042">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="005F0382">
+      <w:r w:rsidRPr="000E2042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre aménagement </w:t>
+      </w:r>
+      <w:r w:rsidR="00613689" w:rsidRPr="000E2042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>à spécifier</w:t>
+      </w:r>
+      <w:r w:rsidR="00613689" w:rsidRPr="000E2042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A75028" w:rsidRPr="000E2042">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00613689">
-[...78 lines deleted...]
-      </w:sdt>
+      <w:r w:rsidRPr="000E2042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texte1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="Texte1"/>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="187200E8" w14:textId="5BB6C132" w:rsidR="00AE7E56" w:rsidRPr="005F0382" w:rsidRDefault="00AE7E56" w:rsidP="00265334">
+    <w:p w14:paraId="187200E8" w14:textId="5074F13B" w:rsidR="00AE7E56" w:rsidRPr="000E2042" w:rsidRDefault="00AE7E56" w:rsidP="000E2042">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="005F0382">
+      <w:r w:rsidRPr="000E2042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre aménagement </w:t>
+      </w:r>
+      <w:r w:rsidR="00613689" w:rsidRPr="000E2042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>à spécifier</w:t>
+      </w:r>
+      <w:r w:rsidR="00613689" w:rsidRPr="000E2042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A75028" w:rsidRPr="000E2042">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00613689">
-[...78 lines deleted...]
-      </w:sdt>
+      <w:r w:rsidRPr="000E2042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texte1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6DB2F630" w14:textId="0D1E86B1" w:rsidR="00AE7E56" w:rsidRPr="005F0382" w:rsidRDefault="00AE7E56" w:rsidP="00265334">
+    <w:p w14:paraId="6DB2F630" w14:textId="5FDE5D73" w:rsidR="00AE7E56" w:rsidRPr="000E2042" w:rsidRDefault="00AE7E56" w:rsidP="000E2042">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="005F0382">
+      <w:r w:rsidRPr="000E2042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre aménagement </w:t>
+      </w:r>
+      <w:r w:rsidR="00613689" w:rsidRPr="000E2042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>à spécifier</w:t>
+      </w:r>
+      <w:r w:rsidR="00613689" w:rsidRPr="000E2042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A75028" w:rsidRPr="000E2042">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00613689">
-[...78 lines deleted...]
-      </w:sdt>
+      <w:r w:rsidRPr="000E2042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texte1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="684E5A8B" w14:textId="77777777" w:rsidR="00AE7E56" w:rsidRDefault="00AE7E56" w:rsidP="005753F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F7EFFD6" w14:textId="6721DA83" w:rsidR="008C035A" w:rsidRPr="00997890" w:rsidRDefault="008C035A" w:rsidP="00997890">
+    <w:p w14:paraId="2F7EFFD6" w14:textId="47E985FA" w:rsidR="008C035A" w:rsidRPr="00997890" w:rsidRDefault="00846733" w:rsidP="00997890">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00997890">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Eventuels commentaires supplémentaires</w:t>
+        <w:t>Éventuels</w:t>
+      </w:r>
+      <w:r w:rsidR="008C035A" w:rsidRPr="00997890">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> commentaires supplémentaires</w:t>
       </w:r>
       <w:r w:rsidR="00A75028">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00997890">
+      <w:r w:rsidR="008C035A" w:rsidRPr="00997890">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A8A641E" w14:textId="70B1BD22" w:rsidR="008C035A" w:rsidRPr="005741FD" w:rsidRDefault="008C035A" w:rsidP="008C035A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sdt>
-      <w:sdtPr>
+    <w:p w14:paraId="5A2FC829" w14:textId="4477EB22" w:rsidR="008C035A" w:rsidRDefault="00E7189F" w:rsidP="008C035A">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:id w:val="982351738"/>
-[...27 lines deleted...]
-    </w:sdt>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texte1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="761EB0FF" w14:textId="77777777" w:rsidR="008C035A" w:rsidRDefault="008C035A" w:rsidP="008C035A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D975884" w14:textId="77777777" w:rsidR="000D66FC" w:rsidRDefault="000D66FC" w:rsidP="005753F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="022B772E" w14:textId="4C5D2AAF" w:rsidR="00BB2DD6" w:rsidRDefault="00BB2DD6" w:rsidP="00BB2DD6">
+    <w:p w14:paraId="022B772E" w14:textId="11F5A06B" w:rsidR="00BB2DD6" w:rsidRDefault="00BB2DD6" w:rsidP="00BB2DD6">
       <w:pPr>
         <w:ind w:left="4536"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Date et lieu :</w:t>
       </w:r>
       <w:r w:rsidR="00AE7E56" w:rsidRPr="00AE7E56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:sdt>
-[...24 lines deleted...]
-      </w:sdt>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texte1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7189F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0807BE2B" w14:textId="77777777" w:rsidR="00482C57" w:rsidRDefault="00482C57" w:rsidP="00BB2DD6">
       <w:pPr>
         <w:ind w:left="4536"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5887CE2A" w14:textId="3F67B140" w:rsidR="00BB2DD6" w:rsidRDefault="00BB2DD6" w:rsidP="00BB2DD6">
       <w:pPr>
         <w:ind w:left="4536"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
@@ -2948,120 +3463,180 @@
         <w:ind w:left="4536"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43D9EE5A" w14:textId="77777777" w:rsidR="00A87CA3" w:rsidRDefault="00A87CA3" w:rsidP="00613689">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78CDB177" w14:textId="0B43D1D8" w:rsidR="00A52E50" w:rsidRPr="00113DBC" w:rsidRDefault="00A87CA3" w:rsidP="00113DBC">
+    <w:p w14:paraId="78CDB177" w14:textId="38690A4E" w:rsidR="00A52E50" w:rsidRPr="00113DBC" w:rsidRDefault="00A87CA3" w:rsidP="00113DBC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D916D7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Une fois dûment complété et signé, ce document est remis aux parents qui </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BC66BF" w:rsidRPr="00D916D7">
+        <w:t>Une fois dûment complété et signé, ce document est remis aux parents</w:t>
+      </w:r>
+      <w:r w:rsidR="00A823B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>ont</w:t>
+        <w:t xml:space="preserve"> ou à l’élève majeur(e)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D916D7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> la responsabilité de le transmettre à</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A819A2" w:rsidRPr="00D916D7">
+        <w:t xml:space="preserve"> qui </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC66BF" w:rsidRPr="00D916D7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> la direction de l'établissement scolaire</w:t>
+        <w:t>ont</w:t>
       </w:r>
       <w:r w:rsidRPr="00D916D7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DE6F2B" w:rsidRPr="00D916D7">
+        <w:t xml:space="preserve"> la responsabilité de le transmettre à</w:t>
+      </w:r>
+      <w:r w:rsidR="00A819A2" w:rsidRPr="00D916D7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Pour solliciter une mesure d'aménagement scolaire, le parent se munit de ce document complété, daté et signé et d'une demande formulée sur papier libre datée et signée de sa part</w:t>
+        <w:t xml:space="preserve"> la direction de l'établissement scolaire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D916D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE6F2B" w:rsidRPr="00D916D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pour solliciter une mesure d'aménagement </w:t>
+      </w:r>
+      <w:r w:rsidR="00F452A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>formels</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE6F2B" w:rsidRPr="00D916D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, le parent </w:t>
+      </w:r>
+      <w:r w:rsidR="00A823B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ou l’élève majeur(e) </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE6F2B" w:rsidRPr="00D916D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>se munit de ce document complété, daté et signé et d'une demande formulée sur papier libre datée et signée de sa part</w:t>
       </w:r>
       <w:r w:rsidR="00113DBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, par laquelle elle ou il consent à ce que les données personnelles sensibles contenues dans le document soient traitées selon les règles prévues par </w:t>
       </w:r>
       <w:r w:rsidR="009A367D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>la Loi sur l'information du public, l'accès aux documents et à la protection des données personnelles du 5 octobre 2001</w:t>
       </w:r>
       <w:r w:rsidR="00DE6F2B" w:rsidRPr="00D916D7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -3075,152 +3650,152 @@
     <w:p w14:paraId="4E609F62" w14:textId="55B91795" w:rsidR="00AE7E56" w:rsidRDefault="00AE7E56">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AE7E56" w:rsidSect="008A7801">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1BB75BC6" w14:textId="77777777" w:rsidR="002240B4" w:rsidRDefault="002240B4" w:rsidP="000D66FC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4E86067D" w14:textId="77777777" w:rsidR="002240B4" w:rsidRDefault="002240B4" w:rsidP="000D66FC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2F91B3A3" w14:textId="77777777" w:rsidR="000A1250" w:rsidRDefault="000A1250" w:rsidP="000A1250">
     <w:pPr>
       <w:suppressAutoHyphens w:val="0"/>
       <w:autoSpaceDN/>
       <w:spacing w:before="40"/>
       <w:jc w:val="center"/>
       <w:textAlignment w:val="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:kern w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="450B5968" w14:textId="36B3F5F0" w:rsidR="000A1250" w:rsidRPr="000A1250" w:rsidRDefault="000A1250" w:rsidP="000A1250">
     <w:pPr>
       <w:suppressAutoHyphens w:val="0"/>
       <w:autoSpaceDN/>
       <w:spacing w:before="40"/>
       <w:jc w:val="center"/>
       <w:textAlignment w:val="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3348,102 +3923,70 @@
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
       <w:r w:rsidRPr="000A1250">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF" w:themeColor="hyperlink"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>www.ge.ch</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p w14:paraId="69AE4E70" w14:textId="509D7E83" w:rsidR="00421BB1" w:rsidRPr="000A1250" w:rsidRDefault="00421BB1" w:rsidP="000A1250">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="722F444F" w14:textId="77777777" w:rsidR="002240B4" w:rsidRDefault="002240B4" w:rsidP="000D66FC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="66BD661D" w14:textId="77777777" w:rsidR="002240B4" w:rsidRDefault="002240B4" w:rsidP="000D66FC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="1">
-[...30 lines deleted...]
-  </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10773" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="10" w:type="dxa"/>
         <w:right w:w="10" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1027"/>
       <w:gridCol w:w="6155"/>
       <w:gridCol w:w="3591"/>
     </w:tblGrid>
     <w:tr w:rsidR="00421BB1" w:rsidRPr="00D52BE8" w14:paraId="5E0B9BDA" w14:textId="77777777" w:rsidTr="00574466">
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="1077"/>
@@ -3716,51 +4259,51 @@
             </w:rPr>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="21F8BA31" w14:textId="77777777" w:rsidR="00421BB1" w:rsidRPr="00D52BE8" w:rsidRDefault="00421BB1" w:rsidP="00421BB1">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5398BAC8" w14:textId="77777777" w:rsidR="00A87CA3" w:rsidRDefault="00A87CA3">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D77405CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="1C4CEF72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -3903,50 +4446,163 @@
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="9B9E8B2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="024C56FF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5DC01FFA"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1495" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0EDE10B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C6DA376A"/>
     <w:lvl w:ilvl="0" w:tplc="46EE73E6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="NSimSun" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -4014,51 +4670,51 @@
     <w:lvl w:ilvl="7" w:tplc="100C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="100C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1BE85265"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8BF00662"/>
     <w:lvl w:ilvl="0" w:tplc="100C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="100C001B" w:tentative="1">
@@ -4103,51 +4759,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="100C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="232916EB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="100C0023"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="Titre1"/>
       <w:lvlText w:val="Article %1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalZero"/>
       <w:isLgl/>
       <w:lvlText w:val="Section %1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
@@ -4191,51 +4847,51 @@
       <w:lvlText w:val="%7)"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="288"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="144"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="263758C0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="100C001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -4277,51 +4933,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DFC74EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A3127A76"/>
     <w:lvl w:ilvl="0" w:tplc="100C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="100C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4363,51 +5019,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5388" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="100C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A0A4874"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="100C001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -4449,51 +5105,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C182819"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E7B4A780"/>
     <w:lvl w:ilvl="0" w:tplc="100C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4562,51 +5218,51 @@
     <w:lvl w:ilvl="7" w:tplc="100C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="100C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DF80C1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5DC01FFA"/>
     <w:lvl w:ilvl="0" w:tplc="100C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1495" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4675,51 +5331,51 @@
     <w:lvl w:ilvl="7" w:tplc="100C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="100C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F8A4004"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="69AC7F38"/>
     <w:lvl w:ilvl="0" w:tplc="100C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4788,51 +5444,51 @@
     <w:lvl w:ilvl="7" w:tplc="100C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="100C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="775F4A6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A5342DF2"/>
     <w:lvl w:ilvl="0" w:tplc="100C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="100C001B" w:tentative="1">
@@ -4878,302 +5534,358 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5388" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="100C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1336495280">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="250965228">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1235623055">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="876241541">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="38214391">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="372273674">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="704067029">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="690913122">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="579098005">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1769079254">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1582641326">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="824518009">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="189223132">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="41558980">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="263465375">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1597399048">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="263465375">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="17" w16cid:durableId="275406695">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1150711518">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="591625791">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="2067297140">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="758868808">
+    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-CH" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-CH" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="x6jtmUakFgUtwD+d1+x4HaPDngr+omeC8YgxirYXyVSM7LmS3dsDWcUdBEBoZSh/7CEgU+WLh9agmqScwMXyFQ==" w:salt="aT6v/vp6eCqQy+8o1qYB+w=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="PqJzxUlX7TrPbgg/1Vk5/R2N25mCumnZB8TnOlvCS24mxZwrd+nQbTOYysKnvrQmrjWUWPY1GIuWkjvJBFQuuw==" w:salt="uDTitKO1J15AnTO5vcqbeA=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="28673"/>
+    <o:shapedefaults v:ext="edit" spidmax="57345"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AB6089"/>
+    <w:rsid w:val="000346CC"/>
     <w:rsid w:val="00087D31"/>
     <w:rsid w:val="000A1250"/>
+    <w:rsid w:val="000C35A8"/>
     <w:rsid w:val="000D66FC"/>
+    <w:rsid w:val="000E2042"/>
     <w:rsid w:val="000F0111"/>
+    <w:rsid w:val="00103D6B"/>
     <w:rsid w:val="00113DBC"/>
     <w:rsid w:val="001235D5"/>
     <w:rsid w:val="0013656C"/>
     <w:rsid w:val="00177277"/>
     <w:rsid w:val="001832FF"/>
     <w:rsid w:val="001B7D91"/>
     <w:rsid w:val="001D006D"/>
     <w:rsid w:val="001E315B"/>
+    <w:rsid w:val="00204522"/>
     <w:rsid w:val="00213FD5"/>
     <w:rsid w:val="002240B4"/>
     <w:rsid w:val="00237C10"/>
+    <w:rsid w:val="00243833"/>
+    <w:rsid w:val="00250E2A"/>
     <w:rsid w:val="00265334"/>
     <w:rsid w:val="00273BC7"/>
     <w:rsid w:val="00290CB3"/>
+    <w:rsid w:val="002F1AFE"/>
+    <w:rsid w:val="0030765D"/>
     <w:rsid w:val="00353CC4"/>
+    <w:rsid w:val="00375F1F"/>
+    <w:rsid w:val="003A4B35"/>
+    <w:rsid w:val="00401857"/>
     <w:rsid w:val="00421BB1"/>
     <w:rsid w:val="00427E5B"/>
     <w:rsid w:val="0045630D"/>
+    <w:rsid w:val="0046761B"/>
     <w:rsid w:val="00477D60"/>
+    <w:rsid w:val="00480583"/>
     <w:rsid w:val="00482C57"/>
     <w:rsid w:val="00492602"/>
     <w:rsid w:val="004A0097"/>
+    <w:rsid w:val="004A1173"/>
     <w:rsid w:val="004A2AAF"/>
     <w:rsid w:val="004A7EF9"/>
+    <w:rsid w:val="004E007C"/>
     <w:rsid w:val="0051080C"/>
     <w:rsid w:val="0051739F"/>
+    <w:rsid w:val="00524BED"/>
     <w:rsid w:val="005337AF"/>
     <w:rsid w:val="005367A4"/>
     <w:rsid w:val="00547365"/>
     <w:rsid w:val="005741FD"/>
     <w:rsid w:val="005753F7"/>
     <w:rsid w:val="005853FC"/>
     <w:rsid w:val="00594AEA"/>
+    <w:rsid w:val="00596DBC"/>
     <w:rsid w:val="005C46CF"/>
     <w:rsid w:val="005E714F"/>
     <w:rsid w:val="005F0382"/>
+    <w:rsid w:val="005F0B44"/>
     <w:rsid w:val="0060471A"/>
     <w:rsid w:val="00613689"/>
     <w:rsid w:val="00627049"/>
+    <w:rsid w:val="00627E25"/>
+    <w:rsid w:val="0066182B"/>
+    <w:rsid w:val="006629BE"/>
     <w:rsid w:val="00663C26"/>
     <w:rsid w:val="00664B24"/>
     <w:rsid w:val="00667510"/>
     <w:rsid w:val="006A261D"/>
     <w:rsid w:val="006B3802"/>
+    <w:rsid w:val="006B5A29"/>
+    <w:rsid w:val="006E71C3"/>
+    <w:rsid w:val="006E7623"/>
+    <w:rsid w:val="00711D9E"/>
     <w:rsid w:val="00722749"/>
     <w:rsid w:val="0074546A"/>
+    <w:rsid w:val="00753D88"/>
     <w:rsid w:val="00791CDC"/>
+    <w:rsid w:val="007D76D9"/>
+    <w:rsid w:val="00813FDA"/>
+    <w:rsid w:val="0082201B"/>
     <w:rsid w:val="00822F83"/>
     <w:rsid w:val="00827400"/>
     <w:rsid w:val="00832647"/>
     <w:rsid w:val="008334DC"/>
+    <w:rsid w:val="00846733"/>
     <w:rsid w:val="008A7801"/>
     <w:rsid w:val="008C035A"/>
+    <w:rsid w:val="008D28E4"/>
     <w:rsid w:val="00903AEB"/>
     <w:rsid w:val="00907A44"/>
     <w:rsid w:val="009101EA"/>
     <w:rsid w:val="009268E4"/>
+    <w:rsid w:val="00927BBB"/>
     <w:rsid w:val="009650FA"/>
+    <w:rsid w:val="0099164C"/>
     <w:rsid w:val="00997890"/>
     <w:rsid w:val="009A367D"/>
     <w:rsid w:val="009C25B5"/>
     <w:rsid w:val="009C302A"/>
     <w:rsid w:val="00A40DF5"/>
+    <w:rsid w:val="00A44132"/>
     <w:rsid w:val="00A51BA1"/>
     <w:rsid w:val="00A5234C"/>
     <w:rsid w:val="00A52E50"/>
+    <w:rsid w:val="00A57E2C"/>
+    <w:rsid w:val="00A61479"/>
+    <w:rsid w:val="00A741C0"/>
     <w:rsid w:val="00A75028"/>
     <w:rsid w:val="00A819A2"/>
+    <w:rsid w:val="00A823B7"/>
     <w:rsid w:val="00A87CA3"/>
     <w:rsid w:val="00AB6089"/>
     <w:rsid w:val="00AB6FD8"/>
     <w:rsid w:val="00AC13F6"/>
+    <w:rsid w:val="00AE5813"/>
+    <w:rsid w:val="00AE7D22"/>
     <w:rsid w:val="00AE7E56"/>
     <w:rsid w:val="00AF6591"/>
     <w:rsid w:val="00B313E8"/>
     <w:rsid w:val="00B42185"/>
+    <w:rsid w:val="00B426E4"/>
+    <w:rsid w:val="00B42F6E"/>
     <w:rsid w:val="00B65436"/>
     <w:rsid w:val="00B9502C"/>
     <w:rsid w:val="00BB2DD6"/>
     <w:rsid w:val="00BC66BF"/>
     <w:rsid w:val="00BC7486"/>
     <w:rsid w:val="00BF49C4"/>
     <w:rsid w:val="00C07186"/>
     <w:rsid w:val="00C24D79"/>
+    <w:rsid w:val="00C325CD"/>
+    <w:rsid w:val="00C3590A"/>
+    <w:rsid w:val="00C559F1"/>
     <w:rsid w:val="00C90A44"/>
+    <w:rsid w:val="00CC7CF5"/>
     <w:rsid w:val="00CE71E6"/>
     <w:rsid w:val="00D166B2"/>
     <w:rsid w:val="00D2030A"/>
     <w:rsid w:val="00D42A54"/>
+    <w:rsid w:val="00D46C51"/>
     <w:rsid w:val="00D83AF5"/>
     <w:rsid w:val="00D916D7"/>
     <w:rsid w:val="00DA16C0"/>
     <w:rsid w:val="00DA4E6A"/>
+    <w:rsid w:val="00DA7387"/>
     <w:rsid w:val="00DB6778"/>
     <w:rsid w:val="00DC50CC"/>
     <w:rsid w:val="00DD1B93"/>
     <w:rsid w:val="00DE6F2B"/>
-    <w:rsid w:val="00DE7A9C"/>
     <w:rsid w:val="00DF634C"/>
     <w:rsid w:val="00E060A3"/>
+    <w:rsid w:val="00E2750D"/>
     <w:rsid w:val="00E30CEB"/>
     <w:rsid w:val="00E3777A"/>
+    <w:rsid w:val="00E7189F"/>
     <w:rsid w:val="00E760A5"/>
     <w:rsid w:val="00E7719F"/>
     <w:rsid w:val="00E855A6"/>
     <w:rsid w:val="00E96285"/>
     <w:rsid w:val="00EA589A"/>
     <w:rsid w:val="00ED76EA"/>
+    <w:rsid w:val="00EE1183"/>
     <w:rsid w:val="00F0414C"/>
+    <w:rsid w:val="00F31BD5"/>
     <w:rsid w:val="00F36260"/>
+    <w:rsid w:val="00F452A5"/>
     <w:rsid w:val="00F46298"/>
     <w:rsid w:val="00F53F92"/>
     <w:rsid w:val="00F666F4"/>
     <w:rsid w:val="00F714CD"/>
     <w:rsid w:val="00F8621B"/>
     <w:rsid w:val="00FA3AD5"/>
     <w:rsid w:val="00FC4F98"/>
+    <w:rsid w:val="00FF63F4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="28673"/>
+    <o:shapedefaults v:ext="edit" spidmax="57345"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3E3A528B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{AF642F75-9C87-47AA-A91C-FDB63F93BD99}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CH" w:eastAsia="fr-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5555,50 +6267,51 @@
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre1Car"/>
     <w:qFormat/>
     <w:rsid w:val="0013656C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:before="480"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
     <w:name w:val="Titre 1 Car"/>
@@ -6020,110 +6733,118 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
     <w:name w:val="Pied de page Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Pieddepage"/>
     <w:rsid w:val="0060471A"/>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Mangal"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="21"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Lienhypertextesuivivisit">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D916D7"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mentionnonrsolue">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E7189F"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="50156603">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1877036044">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ge.ch/document/directive-soutiens-amenagements-scolaires" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\nasadm01.ge-admin.ad.etat-ge.ch\uo$\UO6350\SCI_ERP\PROD\SPS\ORGANISATION%20du%20Service\DOCUMENTS%20UTILES\Formulaires%20MAJ\MAJ%2009.2023\www.ge.ch" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="ABF28ACDC6D34C55B1DA1EC681E18AC8"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D2C9F5AE-63BF-4D35-A565-162795C653A1}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00C9548B" w:rsidRDefault="004C7D4F" w:rsidP="004C7D4F">
           <w:pPr>
             <w:pStyle w:val="ABF28ACDC6D34C55B1DA1EC681E18AC8"/>
           </w:pPr>
           <w:r w:rsidRPr="00827400">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6347,362 +7068,108 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4017E5CD-0057-438D-AE7E-BB93EF56CF2B}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00BF27AC" w:rsidRDefault="004C7D4F" w:rsidP="004C7D4F">
           <w:pPr>
             <w:pStyle w:val="24FE2D4903AF496E8D47F79ECE9EE091"/>
           </w:pPr>
           <w:r w:rsidRPr="005F0382">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="8A972458399147BCA4C9138C605945DD"/>
-[...30 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="A4726EA8CFA441C3AB259E2F6F50857C"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C7554429-012D-4997-8AF8-0E95E7A25708}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00BE3E9B" w:rsidRDefault="004C7D4F" w:rsidP="004C7D4F">
           <w:pPr>
             <w:pStyle w:val="A4726EA8CFA441C3AB259E2F6F50857C"/>
           </w:pPr>
           <w:r w:rsidRPr="00997890">
-            <w:rPr>
-[...62 lines deleted...]
-          <w:r w:rsidRPr="005F0382">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="20EE35EC6A71431B926540E88CBFC04D"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8AECDFB9-53D2-46D9-B48F-A94CFD3DA5D9}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00BE3E9B" w:rsidRDefault="004C7D4F" w:rsidP="004C7D4F">
           <w:pPr>
             <w:pStyle w:val="20EE35EC6A71431B926540E88CBFC04D"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Choisissez un aménagement</w:t>
-          </w:r>
-[...156 lines deleted...]
-            <w:t>Cliquez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D270B31A740B4B6E9736FE21D0835F51"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BFB874CA-CCFE-400D-92F1-3F79F754BD2A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00D105C5" w:rsidRDefault="004C7D4F" w:rsidP="004C7D4F">
           <w:pPr>
             <w:pStyle w:val="D270B31A740B4B6E9736FE21D0835F51"/>
           </w:pPr>
           <w:r>
@@ -6867,359 +7334,283 @@
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DA833A45-3211-4774-8A71-C0793B15B481}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00504D99" w:rsidRDefault="007B7875" w:rsidP="007B7875">
           <w:pPr>
             <w:pStyle w:val="2B62A3CA4C8C4A4F93375DC998887DE3"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>Choisissez un aménagement</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="A406A784FD104669ABFA1F07F3A9B741"/>
-[...28 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="14F34BD72DB743008840A0A33C1A6CA0"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{80E7B896-0D8F-405B-A7EB-B6F7F9ADD20F}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00504D99" w:rsidRDefault="007B7875" w:rsidP="007B7875">
           <w:pPr>
             <w:pStyle w:val="14F34BD72DB743008840A0A33C1A6CA0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>Choisissez un aménagement</w:t>
-          </w:r>
-[...28 lines deleted...]
-            <w:t>Cliquez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9A81CE44DFDB453BB1FE05B0B5883861"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7BAAA084-1016-434E-A22F-5EEADFC56B3B}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00504D99" w:rsidRDefault="007B7875" w:rsidP="007B7875">
           <w:pPr>
             <w:pStyle w:val="9A81CE44DFDB453BB1FE05B0B5883861"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>Choisissez un aménagement</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
-    <w:docPart>
-[...28 lines deleted...]
-    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009530B2"/>
     <w:rsid w:val="00061D3D"/>
     <w:rsid w:val="000D5C88"/>
     <w:rsid w:val="00105038"/>
     <w:rsid w:val="001169F0"/>
     <w:rsid w:val="001D77D2"/>
     <w:rsid w:val="0023153A"/>
     <w:rsid w:val="00235C6D"/>
     <w:rsid w:val="00256AA6"/>
+    <w:rsid w:val="0030765D"/>
+    <w:rsid w:val="003A4B35"/>
     <w:rsid w:val="004165E7"/>
     <w:rsid w:val="004C7D4F"/>
+    <w:rsid w:val="004E007C"/>
     <w:rsid w:val="00504D99"/>
     <w:rsid w:val="005C5CCD"/>
+    <w:rsid w:val="00627E25"/>
     <w:rsid w:val="00702999"/>
+    <w:rsid w:val="00711D9E"/>
     <w:rsid w:val="007B7875"/>
     <w:rsid w:val="007F62C6"/>
     <w:rsid w:val="0080198B"/>
+    <w:rsid w:val="00927BBB"/>
     <w:rsid w:val="009530B2"/>
     <w:rsid w:val="009735BB"/>
     <w:rsid w:val="009E613B"/>
+    <w:rsid w:val="00A57E2C"/>
+    <w:rsid w:val="00A61479"/>
+    <w:rsid w:val="00AE5813"/>
     <w:rsid w:val="00B57BE6"/>
     <w:rsid w:val="00BE3E9B"/>
     <w:rsid w:val="00BF27AC"/>
     <w:rsid w:val="00C0349A"/>
     <w:rsid w:val="00C07D9D"/>
     <w:rsid w:val="00C9548B"/>
     <w:rsid w:val="00D105C5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CH" w:eastAsia="fr-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7782,271 +8173,115 @@
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ABF28ACDC6D34C55B1DA1EC681E18AC8">
     <w:name w:val="ABF28ACDC6D34C55B1DA1EC681E18AC8"/>
     <w:rsid w:val="004C7D4F"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Mangal"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="21"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8A972458399147BCA4C9138C605945DD">
-[...34 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="20EE35EC6A71431B926540E88CBFC04D">
     <w:name w:val="20EE35EC6A71431B926540E88CBFC04D"/>
     <w:rsid w:val="004C7D4F"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Mangal"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="21"/>
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
-[...106 lines deleted...]
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A0857DD79C3C43E7BBBAF3BD2997856B12">
     <w:name w:val="A0857DD79C3C43E7BBBAF3BD2997856B12"/>
     <w:rsid w:val="009E613B"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FE07599147374D698019B465FAB78EDA">
     <w:name w:val="FE07599147374D698019B465FAB78EDA"/>
     <w:rsid w:val="007B7875"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9EFE0E961D9F4450BC77F80807C8DC6E">
     <w:name w:val="9EFE0E961D9F4450BC77F80807C8DC6E"/>
     <w:rsid w:val="007B7875"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D44B6BEBA4164160A27EC612797F2B94">
     <w:name w:val="D44B6BEBA4164160A27EC612797F2B94"/>
     <w:rsid w:val="007B7875"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2B62A3CA4C8C4A4F93375DC998887DE3">
     <w:name w:val="2B62A3CA4C8C4A4F93375DC998887DE3"/>
     <w:rsid w:val="007B7875"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A406A784FD104669ABFA1F07F3A9B741">
-[...2 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="14F34BD72DB743008840A0A33C1A6CA0">
     <w:name w:val="14F34BD72DB743008840A0A33C1A6CA0"/>
-    <w:rsid w:val="007B7875"/>
-[...2 lines deleted...]
-    <w:name w:val="AA5189217F4749AEB7EDC7744BAE67B8"/>
     <w:rsid w:val="007B7875"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9A81CE44DFDB453BB1FE05B0B5883861">
     <w:name w:val="9A81CE44DFDB453BB1FE05B0B5883861"/>
     <w:rsid w:val="007B7875"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CEE33DE5E9F745DF9BA5E8C9A1AB99E3">
-[...2 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -8314,92 +8549,93 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11A819BE-9D38-4858-BDD6-84BD73EDEF0F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>452</Words>
-  <Characters>2620</Characters>
+  <Words>395</Words>
+  <Characters>2501</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>20</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Etat de Genève</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3066</CharactersWithSpaces>
+  <CharactersWithSpaces>2891</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Zanni Fabrice (DIP)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AdHocReviewCycleID">
-    <vt:i4>-1318203614</vt:i4>
+    <vt:i4>1844993013</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_EmailSubject">
-    <vt:lpwstr>Mise à jour des formulaires du site internet </vt:lpwstr>
+    <vt:lpwstr>Documents à remplacer sur notre site internet</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_AuthorEmail">
     <vt:lpwstr>fiorella.torres@etat.ge.ch</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_AuthorEmailDisplayName">
     <vt:lpwstr>Torres Fiorella (DIP)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_PreviousAdHocReviewCycleID">
     <vt:i4>665996287</vt:i4>
   </property>
 </Properties>
 </file>