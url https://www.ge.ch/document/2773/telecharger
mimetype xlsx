--- v0 (2025-10-06)
+++ v1 (2026-09-23)
@@ -1,865 +1,951 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="124226"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\UO3520\12_INSTITUTIONS_SUBVENTIONNEES\07_Gestion_admin\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\nasadm01.ge-admin.ad.etat-ge.ch\uo$\UO3520\12_INSTITUTIONS_SUBVENTIONNEES\001_Admin\3. Site internet E-demarche\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="gLfXAOAYkEbFOgL7JKVDprlTaVYz+8ac5hkDg1oG1WiSdvIHagrSREcKZnTFZtw6Zit9UYvCFCM/ovN6aV/AjQ==" workbookSaltValue="MuWZZeQjYDBFZ7rGm0z9qw==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3AF93314-689B-4175-8614-481782653A28}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1395" yWindow="330" windowWidth="13965" windowHeight="10185"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{C916B238-2F92-432F-A4CF-BD2E9A37FC57}"/>
   </bookViews>
   <sheets>
-    <sheet name="Budget_comptes_Projet" sheetId="1" r:id="rId1"/>
+    <sheet name="Feuil1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <definedNames>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Feuil1!$A$1:$I$81</definedName>
+  </definedNames>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D15" i="1" l="1"/>
-[...7 lines deleted...]
-  <c r="D29" i="1"/>
+  <c r="F25" i="1" l="1"/>
+  <c r="K15" i="1"/>
+  <c r="K14" i="1"/>
+  <c r="K13" i="1"/>
+  <c r="K12" i="1"/>
+  <c r="K72" i="1"/>
+  <c r="K71" i="1"/>
+  <c r="K3" i="1"/>
+  <c r="E67" i="1"/>
+  <c r="E70" i="1" s="1"/>
+  <c r="D67" i="1"/>
+  <c r="G66" i="1"/>
+  <c r="F66" i="1"/>
+  <c r="G65" i="1"/>
+  <c r="F65" i="1"/>
+  <c r="G64" i="1"/>
+  <c r="F64" i="1"/>
+  <c r="G63" i="1"/>
+  <c r="F63" i="1"/>
+  <c r="G62" i="1"/>
+  <c r="F62" i="1"/>
+  <c r="G61" i="1"/>
+  <c r="F61" i="1"/>
+  <c r="G60" i="1"/>
+  <c r="F60" i="1"/>
+  <c r="G59" i="1"/>
+  <c r="F59" i="1"/>
   <c r="G58" i="1"/>
   <c r="F58" i="1"/>
+  <c r="G57" i="1"/>
+  <c r="F57" i="1"/>
+  <c r="G56" i="1"/>
+  <c r="F56" i="1"/>
+  <c r="G55" i="1"/>
+  <c r="F55" i="1"/>
+  <c r="G54" i="1"/>
+  <c r="F54" i="1"/>
+  <c r="G53" i="1"/>
+  <c r="F53" i="1"/>
+  <c r="G52" i="1"/>
+  <c r="F52" i="1"/>
+  <c r="G51" i="1"/>
+  <c r="F51" i="1"/>
+  <c r="G50" i="1"/>
+  <c r="F50" i="1"/>
   <c r="G49" i="1"/>
   <c r="F49" i="1"/>
-  <c r="G48" i="1"/>
-  <c r="F48" i="1"/>
+  <c r="G46" i="1"/>
+  <c r="F46" i="1"/>
+  <c r="G45" i="1"/>
+  <c r="F45" i="1"/>
+  <c r="G44" i="1"/>
+  <c r="F44" i="1"/>
+  <c r="G43" i="1"/>
+  <c r="F43" i="1"/>
+  <c r="G42" i="1"/>
+  <c r="F42" i="1"/>
+  <c r="G41" i="1"/>
+  <c r="F41" i="1"/>
+  <c r="G40" i="1"/>
+  <c r="F40" i="1"/>
   <c r="G39" i="1"/>
   <c r="F39" i="1"/>
   <c r="G38" i="1"/>
   <c r="F38" i="1"/>
   <c r="G37" i="1"/>
   <c r="F37" i="1"/>
-  <c r="D45" i="1" l="1"/>
-[...1 lines deleted...]
-  <c r="H28" i="1"/>
+  <c r="G36" i="1"/>
+  <c r="F36" i="1"/>
+  <c r="G35" i="1"/>
+  <c r="F35" i="1"/>
+  <c r="G34" i="1"/>
+  <c r="F34" i="1"/>
+  <c r="G33" i="1"/>
+  <c r="F33" i="1"/>
+  <c r="G32" i="1"/>
+  <c r="F32" i="1"/>
+  <c r="E31" i="1"/>
+  <c r="D31" i="1"/>
+  <c r="I30" i="1"/>
+  <c r="H30" i="1"/>
+  <c r="G30" i="1"/>
+  <c r="F30" i="1"/>
+  <c r="G29" i="1"/>
+  <c r="F29" i="1"/>
+  <c r="G28" i="1"/>
+  <c r="F28" i="1"/>
+  <c r="G27" i="1"/>
+  <c r="F27" i="1"/>
+  <c r="G26" i="1"/>
+  <c r="F26" i="1"/>
+  <c r="G25" i="1"/>
+  <c r="G24" i="1"/>
+  <c r="F24" i="1"/>
+  <c r="G23" i="1"/>
+  <c r="F23" i="1"/>
+  <c r="G22" i="1"/>
+  <c r="F22" i="1"/>
+  <c r="G21" i="1"/>
+  <c r="F21" i="1"/>
+  <c r="G20" i="1"/>
+  <c r="F20" i="1"/>
+  <c r="G19" i="1"/>
+  <c r="F19" i="1"/>
+  <c r="G18" i="1"/>
+  <c r="F18" i="1"/>
+  <c r="E17" i="1"/>
+  <c r="D17" i="1"/>
+  <c r="D47" i="1" l="1"/>
+  <c r="E47" i="1"/>
+  <c r="I31" i="1"/>
+  <c r="G31" i="1"/>
+  <c r="G17" i="1"/>
+  <c r="G47" i="1"/>
+  <c r="D68" i="1"/>
   <c r="F47" i="1"/>
-  <c r="G17" i="1"/>
-[...49 lines deleted...]
-  <c r="F30" i="1"/>
   <c r="F31" i="1"/>
-  <c r="F32" i="1"/>
-[...20 lines deleted...]
-  <c r="F64" i="1"/>
+  <c r="F67" i="1"/>
   <c r="F17" i="1"/>
-  <c r="G16" i="1"/>
-[...14 lines deleted...]
-  <c r="F66" i="1"/>
+  <c r="G67" i="1"/>
+  <c r="E68" i="1"/>
+  <c r="G68" i="1" l="1"/>
+  <c r="F68" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="53">
+  <si>
+    <t xml:space="preserve">Budget et comptes                            </t>
+  </si>
+  <si>
+    <t>202X</t>
+  </si>
+  <si>
+    <t>Lors de votre demande, prière d'inscrire les montants dans les colonnes Budget (D) et EPT budgété (H)</t>
+  </si>
+  <si>
+    <t>A la clôture de l'exercice, prière de compléter les montants dans les colonnes Comptes (E) et EPT réel (I)</t>
+  </si>
+  <si>
+    <t>Les Rubriques déjà existantes (C) peuvent être complétées par d'autres rubriques (saisie libre dans les cellules bleues et roses)</t>
+  </si>
+  <si>
+    <t>Les explications nécessaires à la compréhension des rubriques peuvent être jointes sur un document à part</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Association : </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nom du projet : </t>
+  </si>
+  <si>
+    <t>Dates début / fin :</t>
+  </si>
+  <si>
+    <t>Rubriques</t>
+  </si>
+  <si>
+    <t>Budget 202X</t>
+  </si>
+  <si>
+    <t>Comptes 202X</t>
+  </si>
+  <si>
+    <t>Ecarts [CHF]</t>
+  </si>
+  <si>
+    <t>Ecarts [%]</t>
+  </si>
+  <si>
+    <t>EPT* budgété</t>
+  </si>
+  <si>
+    <t>EPT* réel</t>
+  </si>
+  <si>
+    <t>Dépenses</t>
+  </si>
+  <si>
+    <t>Charges de personnel et assimilés</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salaires et charges sociales </t>
+  </si>
+  <si>
+    <t>Honoraires pour prestations de tiers</t>
+  </si>
+  <si>
+    <t>Autres charges de personnel</t>
+  </si>
+  <si>
+    <t>Autres charges</t>
+  </si>
+  <si>
+    <t>Ecart [EPT]</t>
+  </si>
+  <si>
+    <t>Locations de salles, de stands et autres espaces liés au projet</t>
+  </si>
+  <si>
+    <t>*EPT: équivalent plein temps</t>
+  </si>
+  <si>
+    <t>Achat ou location de matériel</t>
+  </si>
+  <si>
+    <t>Frais administratifs liés au projet</t>
+  </si>
+  <si>
+    <t>Fournitures de bureau pour le projet</t>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
   <si>
     <t>Recettes</t>
   </si>
   <si>
-    <t>Dépenses</t>
-[...5 lines deleted...]
-    <t>Dates début / fin :</t>
+    <t>Subvention DSM</t>
+  </si>
+  <si>
+    <t>Subvention DCS</t>
+  </si>
+  <si>
+    <t>Subvention DIP</t>
+  </si>
+  <si>
+    <t>Subventions autres départements</t>
+  </si>
+  <si>
+    <t>Subvention Ville de Genève</t>
+  </si>
+  <si>
+    <t>Subvention Communes genevoises</t>
+  </si>
+  <si>
+    <t>Autres cantons et communes</t>
   </si>
   <si>
     <t>Confédération</t>
   </si>
   <si>
+    <t>Loterie Romande</t>
+  </si>
+  <si>
     <t>Fondation privée</t>
   </si>
   <si>
-    <t>Loterie Romande</t>
-[...8 lines deleted...]
-    <t>Rubriques</t>
+    <t>Dons</t>
+  </si>
+  <si>
+    <t>Autres recettes</t>
   </si>
   <si>
     <t>RESULTAT</t>
   </si>
   <si>
-    <t>Charges de personnel et assimilés</t>
-[...50 lines deleted...]
-    <t>Frais administratifs liés au projet</t>
+    <t>taux de subventionnement de l'OCS</t>
   </si>
   <si>
     <t>Date :</t>
   </si>
   <si>
     <t>Prénom, Nom :</t>
   </si>
   <si>
     <t>Signature :</t>
   </si>
   <si>
-    <t>Autres recettes</t>
-[...44 lines deleted...]
-    <t>exercice :</t>
+    <t>Veuillez inscrire le montant de la subvention souhaitée dans la rubrique "Subvention DSM"</t>
+  </si>
+  <si>
+    <t>Le budget doit-être équilibré</t>
+  </si>
+  <si>
+    <t>Le document doit-être daté et signé</t>
+  </si>
+  <si>
+    <t>Mode d'emploi</t>
+  </si>
+  <si>
+    <t>Exercice :</t>
+  </si>
+  <si>
+    <t>ATTENTION :  Merci de saisir les cellules en turquoise uniquement</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
-    <numFmt numFmtId="164" formatCode="#,##0;\(#,##0\);&quot;-&quot;"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="166" formatCode="#,##0.00;\(#,##0.00\);&quot;-&quot;"/>
+    <numFmt numFmtId="164" formatCode="#,##0.00;\(#,##0.00\);&quot;-&quot;"/>
+    <numFmt numFmtId="165" formatCode="#,##0;\(#,##0\);&quot;-&quot;"/>
+    <numFmt numFmtId="166" formatCode="0.0%;\-0.0%;&quot;-&quot;"/>
   </numFmts>
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
-      <name val="MS Sans Serif"/>
-[...13 lines deleted...]
-      <sz val="9"/>
+      <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="9"/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
       <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="14"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <u/>
       <sz val="10"/>
-      <name val="Arial"/>
-[...4 lines deleted...]
-      <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="13.5"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="14"/>
+      <b/>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="8"/>
+      <i/>
+      <sz val="9"/>
+      <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <i/>
-      <sz val="9"/>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFB6B6B6"/>
+        <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="5" tint="0.79998168889431442"/>
+        <fgColor rgb="FFB6B6B6"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="50">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="dotted">
-[...10 lines deleted...]
-      </left>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right/>
-      <top style="dotted">
-[...2 lines deleted...]
-      <bottom/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...4 lines deleted...]
-      <bottom/>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="medium">
-[...1 lines deleted...]
-      </top>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="dotted">
         <color indexed="64"/>
       </top>
       <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="dotted">
         <color indexed="64"/>
       </top>
-      <bottom style="dotted">
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...6 lines deleted...]
-      <right/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...16 lines deleted...]
-      <left style="medium">
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
-      <top/>
-[...203 lines deleted...]
-      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
@@ -912,2083 +998,2049 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...11 lines deleted...]
-      </right>
       <top/>
-      <bottom style="thin">
-[...50 lines deleted...]
-      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="120">
+  <cellXfs count="114">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...99 lines deleted...]
-    <xf numFmtId="4" fontId="3" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="4" fontId="8" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="48" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="4" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="4" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="4" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="8" fillId="5" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="164" fontId="8" fillId="5" borderId="26" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="166" fontId="5" fillId="3" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="8" fillId="5" borderId="28" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="5" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="8" fillId="5" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="8" fillId="5" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="4" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="5" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="8" fillId="5" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="10" fillId="5" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="5" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="5" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="5" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="5" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="42" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...13 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Pourcentage" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...70 lines deleted...]
-  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:K74"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9614C254-BEBD-4025-A8E7-98FB394EA162}">
+  <dimension ref="A1:M76"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" topLeftCell="A55" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="L16" sqref="L16"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="K2" sqref="K2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="13.5703125" style="11" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="13" max="16384" width="11.42578125" style="11"/>
+    <col min="1" max="1" width="13.5703125" style="6" customWidth="1"/>
+    <col min="2" max="2" width="3.5703125" style="6" customWidth="1"/>
+    <col min="3" max="3" width="43.5703125" style="6" customWidth="1"/>
+    <col min="4" max="4" width="12.7109375" style="6" customWidth="1"/>
+    <col min="5" max="5" width="14.7109375" style="6" customWidth="1"/>
+    <col min="6" max="9" width="12.7109375" style="6" customWidth="1"/>
+    <col min="10" max="10" width="4.7109375" style="6" customWidth="1"/>
+    <col min="11" max="11" width="12.140625" style="102" customWidth="1"/>
+    <col min="12" max="12" width="13.5703125" style="6" customWidth="1"/>
+    <col min="13" max="16384" width="11.42578125" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="23.85" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="7" t="s">
+    <row r="1" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="K1" s="113" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="K2" s="112" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" ht="23.85" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="2"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="4"/>
+      <c r="H3" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="K3" s="102" t="str">
+        <f>IF(I3="202X", "Indiquer l'exercice de la demande","")</f>
+        <v>Indiquer l'exercice de la demande</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="7"/>
+      <c r="B4" s="7"/>
+    </row>
+    <row r="5" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="7"/>
+      <c r="B5" s="7"/>
+      <c r="C5" s="100" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="7"/>
+      <c r="B6" s="7"/>
+      <c r="C6" s="100" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="7"/>
+      <c r="C7" s="100" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C8" s="100" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C9" s="100" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C10" s="100" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C11" s="100" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="B12" s="9"/>
+      <c r="C12" s="103"/>
+      <c r="D12" s="103"/>
+      <c r="E12" s="103"/>
+      <c r="F12" s="103"/>
+      <c r="G12" s="103"/>
+      <c r="H12" s="103"/>
+      <c r="I12" s="104"/>
+      <c r="J12" s="10"/>
+      <c r="K12" s="102" t="str">
+        <f>IF(C12="", "Indiquer le nom de votre association","")</f>
+        <v>Indiquer le nom de votre association</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="B13" s="12"/>
+      <c r="C13" s="105"/>
+      <c r="D13" s="105"/>
+      <c r="E13" s="105"/>
+      <c r="F13" s="105"/>
+      <c r="G13" s="105"/>
+      <c r="H13" s="105"/>
+      <c r="I13" s="106"/>
+      <c r="J13"/>
+      <c r="K13" s="102" t="str">
+        <f>IF(C13="", "Indiquer le nom du projet pour lequel vous sollicitez l'aide de l'Etat","")</f>
+        <v>Indiquer le nom du projet pour lequel vous sollicitez l'aide de l'Etat</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="14"/>
+      <c r="C14" s="107"/>
+      <c r="D14" s="107"/>
+      <c r="E14" s="107"/>
+      <c r="F14" s="107"/>
+      <c r="G14" s="107"/>
+      <c r="H14" s="107"/>
+      <c r="I14" s="108"/>
+      <c r="J14" s="15"/>
+      <c r="K14" s="102" t="str">
+        <f>IF(C14="", "Indiquer la période d'utilisation du financement demandé","")</f>
+        <v>Indiquer la période d'utilisation du financement demandé</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A15" s="16"/>
+      <c r="B15" s="17"/>
+      <c r="C15" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="D15" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="E15" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="F15" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="G15" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="H15" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="I15" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="K15" s="102" t="str">
+        <f>IF(D15="Budget 202X","Ne saisir que la cellule (Budget 202X) : Indiquer l'année de l'exercice","")</f>
+        <v>Ne saisir que la cellule (Budget 202X) : Indiquer l'année de l'exercice</v>
+      </c>
+      <c r="M15" s="101"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A16" s="23"/>
+      <c r="B16" s="24"/>
+      <c r="C16" s="25"/>
+      <c r="D16" s="26"/>
+      <c r="E16" s="27"/>
+      <c r="F16" s="27"/>
+      <c r="G16" s="27"/>
+      <c r="H16" s="28"/>
+      <c r="I16" s="29"/>
+    </row>
+    <row r="17" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A17" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="30"/>
+      <c r="C17" s="30" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="8"/>
-[...8 lines deleted...]
-      <c r="I1" s="3" t="s">
+      <c r="D17" s="31">
+        <f>(SUM(D18:D29))</f>
+        <v>0</v>
+      </c>
+      <c r="E17" s="31">
+        <f>(SUM(E18:E30))</f>
+        <v>0</v>
+      </c>
+      <c r="F17" s="32">
+        <f>+E17-D17</f>
+        <v>0</v>
+      </c>
+      <c r="G17" s="33">
+        <f>IFERROR(E17/D17-1,0)</f>
+        <v>0</v>
+      </c>
+      <c r="H17" s="34"/>
+      <c r="I17" s="35"/>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A18" s="23"/>
+      <c r="B18" s="30">
+        <v>1</v>
+      </c>
+      <c r="C18" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="D18" s="37"/>
+      <c r="E18" s="38"/>
+      <c r="F18" s="32">
+        <f t="shared" ref="F18:F66" si="0">+E18-D18</f>
+        <v>0</v>
+      </c>
+      <c r="G18" s="33">
+        <f>IFERROR(E18/D18-1,0)</f>
+        <v>0</v>
+      </c>
+      <c r="H18" s="37"/>
+      <c r="I18" s="39"/>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A19" s="23"/>
+      <c r="B19" s="30">
+        <v>2</v>
+      </c>
+      <c r="C19" s="36" t="s">
+        <v>19</v>
+      </c>
+      <c r="D19" s="37"/>
+      <c r="E19" s="38"/>
+      <c r="F19" s="32">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G19" s="33">
+        <f t="shared" ref="G19:G68" si="1">IFERROR(E19/D19-1,0)</f>
+        <v>0</v>
+      </c>
+      <c r="H19" s="37"/>
+      <c r="I19" s="39"/>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A20" s="23"/>
+      <c r="B20" s="30">
+        <v>3</v>
+      </c>
+      <c r="C20" s="36" t="s">
+        <v>20</v>
+      </c>
+      <c r="D20" s="37"/>
+      <c r="E20" s="38"/>
+      <c r="F20" s="32">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G20" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H20" s="37"/>
+      <c r="I20" s="39"/>
+    </row>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A21" s="23"/>
+      <c r="B21" s="40"/>
+      <c r="C21" s="40"/>
+      <c r="D21" s="37"/>
+      <c r="E21" s="38"/>
+      <c r="F21" s="32">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G21" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H21" s="37"/>
+      <c r="I21" s="39"/>
+    </row>
+    <row r="22" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A22" s="23"/>
+      <c r="B22" s="40"/>
+      <c r="C22" s="40"/>
+      <c r="D22" s="37"/>
+      <c r="E22" s="38"/>
+      <c r="F22" s="32">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G22" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H22" s="37"/>
+      <c r="I22" s="39"/>
+    </row>
+    <row r="23" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A23" s="23"/>
+      <c r="B23" s="40"/>
+      <c r="C23" s="40"/>
+      <c r="D23" s="37"/>
+      <c r="E23" s="38"/>
+      <c r="F23" s="32">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G23" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H23" s="37"/>
+      <c r="I23" s="39"/>
+    </row>
+    <row r="24" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A24" s="23"/>
+      <c r="B24" s="40"/>
+      <c r="C24" s="40"/>
+      <c r="D24" s="37"/>
+      <c r="E24" s="38"/>
+      <c r="F24" s="32">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G24" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H24" s="37"/>
+      <c r="I24" s="39"/>
+    </row>
+    <row r="25" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A25" s="23"/>
+      <c r="B25" s="40"/>
+      <c r="C25" s="40"/>
+      <c r="D25" s="37"/>
+      <c r="E25" s="38"/>
+      <c r="F25" s="32">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G25" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H25" s="37"/>
+      <c r="I25" s="39"/>
+    </row>
+    <row r="26" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A26" s="23"/>
+      <c r="B26" s="40"/>
+      <c r="C26" s="40"/>
+      <c r="D26" s="37"/>
+      <c r="E26" s="38"/>
+      <c r="F26" s="32">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G26" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H26" s="37"/>
+      <c r="I26" s="39"/>
+    </row>
+    <row r="27" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A27" s="23"/>
+      <c r="B27" s="40"/>
+      <c r="C27" s="40"/>
+      <c r="D27" s="37"/>
+      <c r="E27" s="38"/>
+      <c r="F27" s="32">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G27" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H27" s="37"/>
+      <c r="I27" s="39"/>
+    </row>
+    <row r="28" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A28" s="23"/>
+      <c r="B28" s="40"/>
+      <c r="C28" s="40"/>
+      <c r="D28" s="37"/>
+      <c r="E28" s="38"/>
+      <c r="F28" s="32">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G28" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H28" s="37"/>
+      <c r="I28" s="39"/>
+    </row>
+    <row r="29" spans="1:9" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="23"/>
+      <c r="B29" s="40"/>
+      <c r="C29" s="40"/>
+      <c r="D29" s="37"/>
+      <c r="E29" s="38"/>
+      <c r="F29" s="32">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G29" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H29" s="41"/>
+      <c r="I29" s="42"/>
+    </row>
+    <row r="30" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A30" s="23"/>
+      <c r="B30" s="30"/>
+      <c r="C30" s="36"/>
+      <c r="D30" s="43"/>
+      <c r="E30" s="44"/>
+      <c r="F30" s="32">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G30" s="34">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H30" s="45">
+        <f>SUM(H18:H29)</f>
+        <v>0</v>
+      </c>
+      <c r="I30" s="46">
+        <f>SUM(I18:I29)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="23"/>
+      <c r="B31" s="30"/>
+      <c r="C31" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="D31" s="31">
+        <f>(SUM(D32:D46))</f>
+        <v>0</v>
+      </c>
+      <c r="E31" s="31">
+        <f>(SUM(E32:E46))</f>
+        <v>0</v>
+      </c>
+      <c r="F31" s="32">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G31" s="34">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H31" s="47" t="s">
+        <v>22</v>
+      </c>
+      <c r="I31" s="48">
+        <f>I30-H30</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A32" s="49"/>
+      <c r="B32" s="30">
+        <v>1</v>
+      </c>
+      <c r="C32" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="D32" s="37"/>
+      <c r="E32" s="38"/>
+      <c r="F32" s="32">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G32" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H32" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="I32" s="51"/>
+    </row>
+    <row r="33" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A33" s="52"/>
+      <c r="B33" s="30">
+        <v>2</v>
+      </c>
+      <c r="C33" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="D33" s="37"/>
+      <c r="E33" s="38"/>
+      <c r="F33" s="32">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G33" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H33" s="53"/>
+      <c r="I33" s="51"/>
+    </row>
+    <row r="34" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A34" s="49"/>
+      <c r="B34" s="30">
+        <v>3</v>
+      </c>
+      <c r="C34" s="36" t="s">
+        <v>26</v>
+      </c>
+      <c r="D34" s="37"/>
+      <c r="E34" s="38"/>
+      <c r="F34" s="32">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G34" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H34" s="53"/>
+      <c r="I34" s="51"/>
+    </row>
+    <row r="35" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A35" s="49"/>
+      <c r="B35" s="30">
+        <v>4</v>
+      </c>
+      <c r="C35" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="D35" s="37"/>
+      <c r="E35" s="38"/>
+      <c r="F35" s="32">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G35" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H35" s="53"/>
+      <c r="I35" s="51"/>
+    </row>
+    <row r="36" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A36" s="49"/>
+      <c r="B36" s="30">
+        <v>5</v>
+      </c>
+      <c r="C36" s="36" t="s">
+        <v>21</v>
+      </c>
+      <c r="D36" s="37"/>
+      <c r="E36" s="38"/>
+      <c r="F36" s="32">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G36" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H36" s="53"/>
+      <c r="I36" s="51"/>
+    </row>
+    <row r="37" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A37" s="49"/>
+      <c r="B37" s="40"/>
+      <c r="C37" s="40"/>
+      <c r="D37" s="37"/>
+      <c r="E37" s="38"/>
+      <c r="F37" s="32">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G37" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H37" s="53"/>
+      <c r="I37" s="51"/>
+    </row>
+    <row r="38" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A38" s="49"/>
+      <c r="B38" s="40"/>
+      <c r="C38" s="40"/>
+      <c r="D38" s="37"/>
+      <c r="E38" s="38"/>
+      <c r="F38" s="32">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G38" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H38" s="53"/>
+      <c r="I38" s="51"/>
+    </row>
+    <row r="39" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A39" s="49"/>
+      <c r="B39" s="40"/>
+      <c r="C39" s="40"/>
+      <c r="D39" s="37"/>
+      <c r="E39" s="38"/>
+      <c r="F39" s="32">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G39" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H39" s="53"/>
+      <c r="I39" s="51"/>
+    </row>
+    <row r="40" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A40" s="49"/>
+      <c r="B40" s="40"/>
+      <c r="C40" s="40"/>
+      <c r="D40" s="37"/>
+      <c r="E40" s="38"/>
+      <c r="F40" s="32">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G40" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H40" s="53"/>
+      <c r="I40" s="51"/>
+    </row>
+    <row r="41" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A41" s="49"/>
+      <c r="B41" s="40"/>
+      <c r="C41" s="40"/>
+      <c r="D41" s="37"/>
+      <c r="E41" s="38"/>
+      <c r="F41" s="32">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G41" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H41" s="53"/>
+      <c r="I41" s="51"/>
+    </row>
+    <row r="42" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A42" s="49"/>
+      <c r="B42" s="40"/>
+      <c r="C42" s="40"/>
+      <c r="D42" s="37"/>
+      <c r="E42" s="38"/>
+      <c r="F42" s="32">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G42" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H42" s="53"/>
+      <c r="I42" s="51"/>
+    </row>
+    <row r="43" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A43" s="49"/>
+      <c r="B43" s="40"/>
+      <c r="C43" s="40"/>
+      <c r="D43" s="37"/>
+      <c r="E43" s="38"/>
+      <c r="F43" s="32">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G43" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H43" s="53"/>
+      <c r="I43" s="51"/>
+    </row>
+    <row r="44" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A44" s="49"/>
+      <c r="B44" s="40"/>
+      <c r="C44" s="40"/>
+      <c r="D44" s="37"/>
+      <c r="E44" s="38"/>
+      <c r="F44" s="32">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G44" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H44" s="53"/>
+      <c r="I44" s="51"/>
+    </row>
+    <row r="45" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A45" s="49"/>
+      <c r="B45" s="40"/>
+      <c r="C45" s="40"/>
+      <c r="D45" s="37"/>
+      <c r="E45" s="38"/>
+      <c r="F45" s="32">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G45" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H45" s="53"/>
+      <c r="I45" s="51"/>
+    </row>
+    <row r="46" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A46" s="49"/>
+      <c r="B46" s="40"/>
+      <c r="C46" s="40"/>
+      <c r="D46" s="37"/>
+      <c r="E46" s="38"/>
+      <c r="F46" s="54">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G46" s="55">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H46" s="53"/>
+      <c r="I46" s="51"/>
+    </row>
+    <row r="47" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A47" s="56"/>
+      <c r="B47" s="57"/>
+      <c r="C47" s="57" t="s">
+        <v>28</v>
+      </c>
+      <c r="D47" s="58">
+        <f>+D17+D31</f>
+        <v>0</v>
+      </c>
+      <c r="E47" s="58">
+        <f>+E17+E31</f>
+        <v>0</v>
+      </c>
+      <c r="F47" s="59">
+        <f>+E47-D47</f>
+        <v>0</v>
+      </c>
+      <c r="G47" s="60">
+        <f>IFERROR(E47/D47-1,0)</f>
+        <v>0</v>
+      </c>
+      <c r="H47" s="53"/>
+      <c r="I47" s="51"/>
+    </row>
+    <row r="48" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A48" s="49"/>
+      <c r="B48" s="30"/>
+      <c r="C48" s="61"/>
+      <c r="D48" s="62"/>
+      <c r="E48" s="62"/>
+      <c r="F48" s="63"/>
+      <c r="G48" s="64"/>
+      <c r="H48" s="53"/>
+      <c r="I48" s="51"/>
+    </row>
+    <row r="49" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A49" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="B49" s="30">
+        <v>1</v>
+      </c>
+      <c r="C49" s="65" t="s">
+        <v>30</v>
+      </c>
+      <c r="D49" s="37"/>
+      <c r="E49" s="38"/>
+      <c r="F49" s="32">
+        <f>+E49-D49</f>
+        <v>0</v>
+      </c>
+      <c r="G49" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H49" s="53"/>
+      <c r="I49" s="51"/>
+    </row>
+    <row r="50" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A50" s="23"/>
+      <c r="B50" s="30">
+        <v>2</v>
+      </c>
+      <c r="C50" s="65" t="s">
+        <v>31</v>
+      </c>
+      <c r="D50" s="37"/>
+      <c r="E50" s="38"/>
+      <c r="F50" s="32">
+        <f t="shared" ref="F50:F51" si="2">+E50-D50</f>
+        <v>0</v>
+      </c>
+      <c r="G50" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H50" s="53"/>
+      <c r="I50" s="51"/>
+    </row>
+    <row r="51" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A51" s="23"/>
+      <c r="B51" s="30">
+        <v>3</v>
+      </c>
+      <c r="C51" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="D51" s="37"/>
+      <c r="E51" s="38"/>
+      <c r="F51" s="32">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G51" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H51" s="53"/>
+      <c r="I51" s="51"/>
+    </row>
+    <row r="52" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A52" s="52"/>
+      <c r="B52" s="30">
+        <v>4</v>
+      </c>
+      <c r="C52" s="36" t="s">
+        <v>33</v>
+      </c>
+      <c r="D52" s="37"/>
+      <c r="E52" s="38"/>
+      <c r="F52" s="32">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G52" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H52" s="53"/>
+      <c r="I52" s="51"/>
+    </row>
+    <row r="53" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A53" s="52"/>
+      <c r="B53" s="30">
+        <v>5</v>
+      </c>
+      <c r="C53" s="36" t="s">
+        <v>34</v>
+      </c>
+      <c r="D53" s="37"/>
+      <c r="E53" s="38"/>
+      <c r="F53" s="32">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G53" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H53" s="53"/>
+      <c r="I53" s="51"/>
+    </row>
+    <row r="54" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A54" s="52"/>
+      <c r="B54" s="30">
+        <v>6</v>
+      </c>
+      <c r="C54" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="D54" s="37"/>
+      <c r="E54" s="38"/>
+      <c r="F54" s="32">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G54" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H54" s="53"/>
+      <c r="I54" s="51"/>
+    </row>
+    <row r="55" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A55" s="49"/>
+      <c r="B55" s="30">
+        <v>7</v>
+      </c>
+      <c r="C55" s="36" t="s">
+        <v>36</v>
+      </c>
+      <c r="D55" s="37"/>
+      <c r="E55" s="38"/>
+      <c r="F55" s="32">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G55" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H55" s="53"/>
+      <c r="I55" s="51"/>
+    </row>
+    <row r="56" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A56" s="49"/>
+      <c r="B56" s="30">
+        <v>8</v>
+      </c>
+      <c r="C56" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="D56" s="37"/>
+      <c r="E56" s="38"/>
+      <c r="F56" s="32">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G56" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H56" s="53"/>
+      <c r="I56" s="51"/>
+    </row>
+    <row r="57" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A57" s="52"/>
+      <c r="B57" s="30">
+        <v>9</v>
+      </c>
+      <c r="C57" s="36" t="s">
         <v>38</v>
       </c>
-    </row>
-[...120 lines deleted...]
-      <c r="C15" s="35" t="s">
+      <c r="D57" s="37"/>
+      <c r="E57" s="38"/>
+      <c r="F57" s="32">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G57" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H57" s="53"/>
+      <c r="I57" s="51"/>
+    </row>
+    <row r="58" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A58" s="49"/>
+      <c r="B58" s="30">
+        <v>10</v>
+      </c>
+      <c r="C58" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="D58" s="37"/>
+      <c r="E58" s="38"/>
+      <c r="F58" s="32">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G58" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H58" s="53"/>
+      <c r="I58" s="51"/>
+    </row>
+    <row r="59" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A59" s="52"/>
+      <c r="B59" s="30">
         <v>11</v>
       </c>
-      <c r="D15" s="36">
-[...23 lines deleted...]
-      <c r="C16" s="41" t="s">
+      <c r="C59" s="36" t="s">
+        <v>40</v>
+      </c>
+      <c r="D59" s="37"/>
+      <c r="E59" s="38"/>
+      <c r="F59" s="32">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G59" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H59" s="53"/>
+      <c r="I59" s="51"/>
+    </row>
+    <row r="60" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A60" s="52"/>
+      <c r="B60" s="30">
         <v>12</v>
       </c>
-      <c r="D16" s="4"/>
-[...38 lines deleted...]
-      <c r="C18" s="41" t="s">
+      <c r="C60" s="36" t="s">
+        <v>41</v>
+      </c>
+      <c r="D60" s="37"/>
+      <c r="E60" s="38"/>
+      <c r="F60" s="32">
+        <f>+E60-D60</f>
+        <v>0</v>
+      </c>
+      <c r="G60" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H60" s="53"/>
+      <c r="I60" s="51"/>
+    </row>
+    <row r="61" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A61" s="52"/>
+      <c r="B61" s="40"/>
+      <c r="C61" s="40"/>
+      <c r="D61" s="37"/>
+      <c r="E61" s="38"/>
+      <c r="F61" s="32">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G61" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H61" s="53"/>
+      <c r="I61" s="51"/>
+    </row>
+    <row r="62" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A62" s="52"/>
+      <c r="B62" s="40"/>
+      <c r="C62" s="40"/>
+      <c r="D62" s="37"/>
+      <c r="E62" s="38"/>
+      <c r="F62" s="32">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G62" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H62" s="53"/>
+      <c r="I62" s="51"/>
+    </row>
+    <row r="63" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A63" s="52"/>
+      <c r="B63" s="40"/>
+      <c r="C63" s="40"/>
+      <c r="D63" s="37"/>
+      <c r="E63" s="38"/>
+      <c r="F63" s="32">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G63" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H63" s="53"/>
+      <c r="I63" s="51"/>
+    </row>
+    <row r="64" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A64" s="52"/>
+      <c r="B64" s="40"/>
+      <c r="C64" s="40"/>
+      <c r="D64" s="37"/>
+      <c r="E64" s="38"/>
+      <c r="F64" s="32">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G64" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H64" s="53"/>
+      <c r="I64" s="51"/>
+    </row>
+    <row r="65" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A65" s="52"/>
+      <c r="B65" s="40"/>
+      <c r="C65" s="40"/>
+      <c r="D65" s="37"/>
+      <c r="E65" s="38"/>
+      <c r="F65" s="32">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G65" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H65" s="53"/>
+      <c r="I65" s="51"/>
+    </row>
+    <row r="66" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A66" s="49"/>
+      <c r="B66" s="66"/>
+      <c r="C66" s="66"/>
+      <c r="D66" s="37"/>
+      <c r="E66" s="38"/>
+      <c r="F66" s="67">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G66" s="68">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H66" s="53"/>
+      <c r="I66" s="51"/>
+    </row>
+    <row r="67" spans="1:11" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="69"/>
+      <c r="B67" s="70"/>
+      <c r="C67" s="70" t="s">
+        <v>28</v>
+      </c>
+      <c r="D67" s="58">
+        <f>SUM(D49:D66)</f>
+        <v>0</v>
+      </c>
+      <c r="E67" s="58">
+        <f>SUM(E49:E66)</f>
+        <v>0</v>
+      </c>
+      <c r="F67" s="71">
+        <f>+E67-D67</f>
+        <v>0</v>
+      </c>
+      <c r="G67" s="72">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I67" s="73"/>
+    </row>
+    <row r="68" spans="1:11" ht="14.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="74"/>
+      <c r="B68" s="75"/>
+      <c r="C68" s="76" t="s">
+        <v>42</v>
+      </c>
+      <c r="D68" s="77">
+        <f>D67-D47</f>
+        <v>0</v>
+      </c>
+      <c r="E68" s="78">
+        <f>E67-E47</f>
+        <v>0</v>
+      </c>
+      <c r="F68" s="79">
+        <f>+E68-D68</f>
+        <v>0</v>
+      </c>
+      <c r="G68" s="80">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H68" s="81"/>
+      <c r="I68" s="82"/>
+    </row>
+    <row r="69" spans="1:11" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C69" s="83"/>
+      <c r="D69" s="84"/>
+      <c r="E69" s="84"/>
+      <c r="F69"/>
+      <c r="G69"/>
+      <c r="H69" s="85"/>
+    </row>
+    <row r="70" spans="1:11" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="D70"/>
+      <c r="E70" s="86" t="str">
+        <f>IFERROR(E49/E67,"%")</f>
+        <v>%</v>
+      </c>
+      <c r="F70" s="85" t="s">
+        <v>43</v>
+      </c>
+      <c r="G70"/>
+      <c r="H70"/>
+    </row>
+    <row r="71" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A71" s="87" t="s">
+        <v>44</v>
+      </c>
+      <c r="B71" s="88"/>
+      <c r="C71" s="89"/>
+      <c r="D71" s="90"/>
+      <c r="E71" s="90"/>
+      <c r="F71" s="90"/>
+      <c r="G71" s="90"/>
+      <c r="H71" s="90"/>
+      <c r="K71" s="102" t="str">
+        <f>IF(C71="", "Indiquer la date","")</f>
+        <v>Indiquer la date</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A72" s="87" t="s">
         <v>45</v>
       </c>
-      <c r="D18" s="4"/>
-[...957 lines deleted...]
-      <c r="F68" s="104" t="s">
+      <c r="B72" s="91"/>
+      <c r="C72" s="92"/>
+      <c r="D72"/>
+      <c r="E72"/>
+      <c r="F72"/>
+      <c r="G72"/>
+      <c r="H72"/>
+      <c r="K72" s="102" t="str">
+        <f>IF(C72="", "Indiquer le nom,prénom du demandeur","")</f>
+        <v>Indiquer le nom,prénom du demandeur</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A73" s="93"/>
+      <c r="B73" s="94"/>
+      <c r="C73" s="109"/>
+    </row>
+    <row r="74" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A74" s="95" t="s">
         <v>46</v>
       </c>
-      <c r="G68" s="63"/>
-[...46 lines deleted...]
-      <c r="C74" s="115"/>
+      <c r="B74" s="96"/>
+      <c r="C74" s="110"/>
+    </row>
+    <row r="75" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A75" s="97"/>
+      <c r="B75" s="96"/>
+      <c r="C75" s="110"/>
+    </row>
+    <row r="76" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A76" s="98"/>
+      <c r="B76" s="99"/>
+      <c r="C76" s="111"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="R22Mw1vE6rrj1RmkwH1ZaZN1dqlm7WS/I0O1WvRuMuJ8bcFXPNKHKI84zp+Zr/WLwwaXKCC4jzIY5fyvBMzLUA==" saltValue="OmtMNKvRuLU26LfqUNbNdw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="4">
-    <mergeCell ref="C10:I10"/>
-[...1 lines deleted...]
-    <mergeCell ref="C11:I11"/>
     <mergeCell ref="C12:I12"/>
+    <mergeCell ref="C13:I13"/>
+    <mergeCell ref="C14:I14"/>
+    <mergeCell ref="C73:C76"/>
   </mergeCells>
-  <phoneticPr fontId="2" type="noConversion"/>
-[...8 lines deleted...]
-  </headerFooter>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Budget_comptes_Projet</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Feuil1</vt:lpstr>
+      <vt:lpstr>Feuil1!Zone_d_impression</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Institutions subventionnées</dc:title>
-[...2 lines deleted...]
-  <cp:keywords/>
+  <dc:creator>Hennequin Alexandre (DSM)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="SV_QUERY_LIST_4F35BF76-6C0D-4D9B-82B2-816C12CF3733">
     <vt:lpwstr>empty_477D106A-C0D6-4607-AEBD-E2C9D60EA279</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="SV_HIDDEN_GRID_QUERY_LIST_4F35BF76-6C0D-4D9B-82B2-816C12CF3733">
     <vt:lpwstr>empty_477D106A-C0D6-4607-AEBD-E2C9D60EA279</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_AdHocReviewCycleID">
-    <vt:i4>-2028774037</vt:i4>
+    <vt:i4>579356400</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_EmailSubject">
-    <vt:lpwstr>Document mis à jour</vt:lpwstr>
+    <vt:lpwstr>Documents demandés lors des demandes de subvention</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_AuthorEmail">
-    <vt:lpwstr>romain.bouchardy@etat.ge.ch</vt:lpwstr>
+    <vt:lpwstr>alexandre.hennequin@etat.ge.ch</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_AuthorEmailDisplayName">
-    <vt:lpwstr>Bouchardy Romain (DSM)</vt:lpwstr>
+    <vt:lpwstr>Hennequin Alexandre (DSM)</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_ReviewingToolsShownOnce">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>