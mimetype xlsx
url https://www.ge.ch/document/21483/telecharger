--- v0 (2025-10-09)
+++ v1 (2026-11-01)
@@ -1,69 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\UO3526\11_CONTROLE_MEDICAMENTS_ET_PROFS\08_Docs_profs\05_Docs_formalites\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1B4CEA84-3FD1-4FCC-A281-9AA151E740F8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="45" windowWidth="28515" windowHeight="13095"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Feuil1" sheetId="1" r:id="rId1"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId2"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="Texte1" localSheetId="0">Feuil1!$A$1</definedName>
-    <definedName name="Texte2" localSheetId="0">Feuil1!$D$1</definedName>
+    <definedName name="DeptLigne1" localSheetId="0">Feuil1!#REF!</definedName>
+    <definedName name="DeptLigne2" localSheetId="0">Feuil1!#REF!</definedName>
+    <definedName name="DeptLigne3" localSheetId="0">Feuil1!#REF!</definedName>
+    <definedName name="LogoService" localSheetId="0">Feuil1!#REF!</definedName>
+    <definedName name="OfficeLigne1" localSheetId="0">Feuil1!#REF!</definedName>
+    <definedName name="OfficeLigne2" localSheetId="0">Feuil1!#REF!</definedName>
+    <definedName name="OfficeLigne3" localSheetId="0">Feuil1!#REF!</definedName>
+    <definedName name="Texte1" localSheetId="0">Feuil1!$A$6</definedName>
+    <definedName name="Texte2" localSheetId="0">Feuil1!$D$6</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="24">
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Excipient ou autre substance</t>
   </si>
   <si>
     <t>Excipient revêtant un intérêt particulier</t>
   </si>
   <si>
     <t>     </t>
   </si>
   <si>
     <t>Adulte :</t>
   </si>
   <si>
     <t xml:space="preserve">Nom de la pharmacie : </t>
   </si>
   <si>
     <t>Principe actif</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
@@ -215,57 +231,63 @@
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>La quantité doit être précisée comme suit :  pour les gélules, suppositoires, etc : quantité par unité de prise  / pour les formes semi-solides et liquides : quantité en milligrammes ou en millilitres par gramme ou millilitre de solution (point III)</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">I. Composition </t>
   </si>
   <si>
     <t>II. Forme galénique :</t>
   </si>
   <si>
     <t>III. Présentation finale :</t>
   </si>
   <si>
     <t>III. Indication :</t>
   </si>
   <si>
     <t>IV. Posologie recommandée :</t>
   </si>
   <si>
-    <t>Pour les formules propres vétérinaires : rajouter sous indication (point III) l'animal concerné et la posologie recommandée sous point IV</t>
+    <t xml:space="preserve">           REPUBLIQUE ET CANTON DE GENEVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">           Département de la santé et des mobilités</t>
+  </si>
+  <si>
+    <t xml:space="preserve">           Service de la pharmacienne cantonale</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Arial"/>
@@ -518,247 +540,350 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
-    </xf>
-[...21 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...51 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1"/>
+      <protection locked="0"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>333375</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Image 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DEB3B2F-6578-0C2C-5EC4-9BE68F38DBAC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="333375" cy="542925"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -786,51 +911,51 @@
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -959,551 +1084,560 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G34"/>
+  <dimension ref="A1:G39"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A7" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="A34" sqref="A34"/>
+    <sheetView tabSelected="1" topLeftCell="A9" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="C12" sqref="C12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="40.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="7" width="20.5703125" customWidth="1"/>
+    <col min="1" max="1" width="40.85546875" style="8" customWidth="1"/>
+    <col min="2" max="3" width="15.5703125" style="8" customWidth="1"/>
+    <col min="4" max="6" width="12.42578125" style="8" customWidth="1"/>
+    <col min="7" max="7" width="20.5703125" style="8" customWidth="1"/>
+    <col min="8" max="16384" width="11.42578125" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="15" x14ac:dyDescent="0.2">
-      <c r="A1" s="21" t="s">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1" s="7" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A2" s="7" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A3" s="7" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="15" x14ac:dyDescent="0.2">
+      <c r="A4" s="9"/>
+    </row>
+    <row r="6" spans="1:7" ht="15" x14ac:dyDescent="0.2">
+      <c r="A6" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="B1" s="27"/>
-[...1 lines deleted...]
-      <c r="D1" s="1" t="s">
+      <c r="B6" s="32"/>
+      <c r="C6" s="32"/>
+      <c r="D6" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="F1" s="28"/>
-[...12 lines deleted...]
-      <c r="A3" s="18" t="s">
+      <c r="F6" s="33"/>
+      <c r="G6" s="33"/>
+    </row>
+    <row r="7" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="11"/>
+      <c r="B7" s="11"/>
+      <c r="C7" s="12"/>
+      <c r="D7" s="12"/>
+      <c r="E7" s="12"/>
+      <c r="F7" s="12"/>
+      <c r="G7" s="12"/>
+    </row>
+    <row r="8" spans="1:7" ht="15" x14ac:dyDescent="0.2">
+      <c r="A8" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="B3" s="9"/>
-[...7 lines deleted...]
-      <c r="A4" s="33" t="s">
+      <c r="B8" s="14"/>
+      <c r="C8" s="12"/>
+      <c r="D8" s="12"/>
+      <c r="E8" s="12"/>
+      <c r="F8" s="12"/>
+      <c r="G8" s="12"/>
+    </row>
+    <row r="9" spans="1:7" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="B4" s="33" t="s">
+      <c r="B9" s="38" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="33" t="s">
+      <c r="C9" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="D4" s="41" t="s">
+      <c r="D9" s="46" t="s">
         <v>7</v>
       </c>
-      <c r="E4" s="42"/>
-[...1 lines deleted...]
-      <c r="G4" s="36" t="s">
+      <c r="E9" s="47"/>
+      <c r="F9" s="48"/>
+      <c r="G9" s="41" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D5" s="39" t="s">
+    <row r="10" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="39"/>
+      <c r="B10" s="39"/>
+      <c r="C10" s="39"/>
+      <c r="D10" s="44" t="s">
         <v>6</v>
       </c>
-      <c r="E5" s="39" t="s">
+      <c r="E10" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="39" t="s">
+      <c r="F10" s="44" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="37"/>
-[...113 lines deleted...]
-      </c>
+      <c r="G10" s="42"/>
+    </row>
+    <row r="11" spans="1:7" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="40"/>
+      <c r="B11" s="40"/>
+      <c r="C11" s="40"/>
+      <c r="D11" s="45"/>
+      <c r="E11" s="45"/>
+      <c r="F11" s="45"/>
+      <c r="G11" s="43"/>
     </row>
     <row r="12" spans="1:7" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A12" s="5" t="s">
-[...15 lines deleted...]
-      <c r="G12" s="7" t="s">
+      <c r="A12" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B12" s="29"/>
+      <c r="C12" s="26"/>
+      <c r="D12" s="2"/>
+      <c r="E12" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="G12" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A13" s="5" t="s">
-[...15 lines deleted...]
-      <c r="G13" s="7" t="s">
+      <c r="A13" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B13" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="C13" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="D13" s="4"/>
+      <c r="E13" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="F13" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="G13" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A14" s="5" t="s">
-[...15 lines deleted...]
-      <c r="G14" s="7" t="s">
+      <c r="A14" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B14" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="C14" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="D14" s="4"/>
+      <c r="E14" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="F14" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="G14" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A15" s="5" t="s">
-[...15 lines deleted...]
-      <c r="G15" s="7" t="s">
+      <c r="A15" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B15" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="C15" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="D15" s="4"/>
+      <c r="E15" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="F15" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="G15" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A16" s="10"/>
-[...5 lines deleted...]
-      <c r="G16" s="13"/>
+      <c r="A16" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B16" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="C16" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="D16" s="4"/>
+      <c r="E16" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="F16" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="G16" s="4" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="17" spans="1:7" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A17" s="14"/>
-[...8 lines deleted...]
-      <c r="A18" s="18" t="s">
+      <c r="A17" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B17" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="C17" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="D17" s="4"/>
+      <c r="E17" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="F17" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="G17" s="4" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A18" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B18" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="C18" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="D18" s="4"/>
+      <c r="E18" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="F18" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="G18" s="4" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A19" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B19" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="C19" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="D19" s="4"/>
+      <c r="E19" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="F19" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="G19" s="4" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A20" s="3"/>
+      <c r="B20" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="C20" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="D20" s="4"/>
+      <c r="E20" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="F20" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="G20" s="4" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A21" s="5"/>
+      <c r="B21" s="31"/>
+      <c r="C21" s="28"/>
+      <c r="D21" s="6"/>
+      <c r="E21" s="6"/>
+      <c r="F21" s="6"/>
+      <c r="G21" s="6"/>
+    </row>
+    <row r="22" spans="1:7" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A22" s="15"/>
+      <c r="B22" s="16"/>
+      <c r="C22" s="16"/>
+      <c r="D22" s="16"/>
+      <c r="E22" s="16"/>
+      <c r="F22" s="16"/>
+      <c r="G22" s="16"/>
+    </row>
+    <row r="23" spans="1:7" ht="15" x14ac:dyDescent="0.2">
+      <c r="A23" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="29"/>
-[...16 lines deleted...]
-      <c r="A20" s="23" t="s">
+      <c r="B23" s="34"/>
+      <c r="C23" s="35"/>
+      <c r="D23" s="36"/>
+      <c r="E23" s="12"/>
+      <c r="F23" s="12"/>
+      <c r="G23" s="12"/>
+    </row>
+    <row r="24" spans="1:7" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A24" s="17"/>
+      <c r="B24" s="17"/>
+      <c r="C24" s="17"/>
+      <c r="D24" s="17"/>
+      <c r="E24" s="17"/>
+      <c r="F24" s="17"/>
+      <c r="G24" s="17"/>
+    </row>
+    <row r="25" spans="1:7" ht="15" x14ac:dyDescent="0.2">
+      <c r="A25" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="B20" s="44"/>
-[...16 lines deleted...]
-      <c r="A22" s="18" t="s">
+      <c r="B25" s="49"/>
+      <c r="C25" s="50"/>
+      <c r="D25" s="51"/>
+      <c r="E25" s="17"/>
+      <c r="F25" s="17"/>
+      <c r="G25" s="17"/>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A26" s="12"/>
+      <c r="B26" s="12"/>
+      <c r="C26" s="12"/>
+      <c r="D26" s="12"/>
+      <c r="E26" s="12"/>
+      <c r="F26" s="12"/>
+      <c r="G26" s="12"/>
+    </row>
+    <row r="27" spans="1:7" ht="15" x14ac:dyDescent="0.2">
+      <c r="A27" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="B22" s="44"/>
-[...16 lines deleted...]
-      <c r="A24" s="18" t="s">
+      <c r="B27" s="49"/>
+      <c r="C27" s="50"/>
+      <c r="D27" s="51"/>
+      <c r="E27" s="12"/>
+      <c r="F27" s="12"/>
+      <c r="G27" s="12"/>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A28" s="12"/>
+      <c r="B28" s="12"/>
+      <c r="C28" s="12"/>
+      <c r="D28" s="12"/>
+      <c r="E28" s="12"/>
+      <c r="F28" s="12"/>
+      <c r="G28" s="12"/>
+    </row>
+    <row r="29" spans="1:7" ht="15" x14ac:dyDescent="0.2">
+      <c r="A29" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="B24" s="8"/>
-[...16 lines deleted...]
-      <c r="A26" s="16" t="s">
+      <c r="B29" s="12"/>
+      <c r="C29" s="12"/>
+      <c r="D29" s="12"/>
+      <c r="E29" s="12"/>
+      <c r="F29" s="12"/>
+      <c r="G29" s="12"/>
+    </row>
+    <row r="30" spans="1:7" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="13"/>
+      <c r="B30" s="12"/>
+      <c r="C30" s="12"/>
+      <c r="D30" s="12"/>
+      <c r="E30" s="12"/>
+      <c r="F30" s="12"/>
+      <c r="G30" s="12"/>
+    </row>
+    <row r="31" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="B26" s="29"/>
-[...16 lines deleted...]
-      <c r="A28" s="19" t="s">
+      <c r="B31" s="34"/>
+      <c r="C31" s="35"/>
+      <c r="D31" s="35"/>
+      <c r="E31" s="36"/>
+      <c r="F31" s="12"/>
+      <c r="G31" s="12"/>
+    </row>
+    <row r="32" spans="1:7" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A32" s="20"/>
+      <c r="B32" s="21"/>
+      <c r="C32" s="21"/>
+      <c r="D32" s="21"/>
+      <c r="E32" s="21"/>
+      <c r="F32" s="12"/>
+      <c r="G32" s="12"/>
+    </row>
+    <row r="33" spans="1:7" ht="26.25" x14ac:dyDescent="0.2">
+      <c r="A33" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="B28" s="29"/>
-[...16 lines deleted...]
-      <c r="A30" s="24" t="s">
+      <c r="B33" s="34"/>
+      <c r="C33" s="35"/>
+      <c r="D33" s="35"/>
+      <c r="E33" s="36"/>
+      <c r="F33" s="12"/>
+      <c r="G33" s="12"/>
+    </row>
+    <row r="34" spans="1:7" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A34" s="14"/>
+      <c r="B34" s="12"/>
+      <c r="C34" s="12"/>
+      <c r="D34" s="12"/>
+      <c r="E34" s="12"/>
+      <c r="F34" s="12"/>
+      <c r="G34" s="12"/>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A35" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="B30" s="8"/>
-[...7 lines deleted...]
-      <c r="A31" s="25" t="s">
+      <c r="B35" s="12"/>
+      <c r="C35" s="12"/>
+      <c r="D35" s="12"/>
+      <c r="E35" s="12"/>
+      <c r="F35" s="12"/>
+      <c r="G35" s="12"/>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A36" s="24" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="32" spans="1:7" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="32" t="s">
+    <row r="37" spans="1:7" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="B32" s="32"/>
-[...12 lines deleted...]
-      <c r="A34" s="26"/>
+      <c r="B37" s="37"/>
+      <c r="C37" s="37"/>
+      <c r="D37" s="37"/>
+      <c r="E37" s="37"/>
+      <c r="F37" s="37"/>
+      <c r="G37" s="37"/>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A38" s="25"/>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A39" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="16">
-    <mergeCell ref="B1:C1"/>
-[...14 lines deleted...]
-    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="A37:G37"/>
+    <mergeCell ref="B33:E33"/>
+    <mergeCell ref="A9:A11"/>
+    <mergeCell ref="B9:B11"/>
+    <mergeCell ref="C9:C11"/>
+    <mergeCell ref="G9:G11"/>
+    <mergeCell ref="E10:E11"/>
+    <mergeCell ref="F10:F11"/>
+    <mergeCell ref="D9:F9"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="B27:D27"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0" right="0" top="0.39370078740157483" bottom="0" header="0" footer="0"/>
-[...3 lines deleted...]
-  </headerFooter>
+  <pageMargins left="0.23622047244094488" right="0.23622047244094488" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="83" orientation="landscape" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
@@ -1517,25 +1651,45 @@
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Feuil1</vt:lpstr>
       <vt:lpstr>Feuil2</vt:lpstr>
       <vt:lpstr>Feuil3</vt:lpstr>
       <vt:lpstr>Feuil1!Texte1</vt:lpstr>
       <vt:lpstr>Feuil1!Texte2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Etat de Genève</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Richner Fabienne (DEAS)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AdHocReviewCycleID">
+    <vt:i4>1039448084</vt:i4>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_NewReviewCycle">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_EmailSubject">
+    <vt:lpwstr>fichiers pour mise à jour internet formules propres</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_AuthorEmail">
+    <vt:lpwstr>fabienne.richner@etat.ge.ch</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_AuthorEmailDisplayName">
+    <vt:lpwstr>Richner Fabienne (DSM)</vt:lpwstr>
+  </property>
+</Properties>
+</file>