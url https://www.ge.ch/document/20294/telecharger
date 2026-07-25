--- v0 (2025-10-07)
+++ v1 (2026-07-25)
@@ -1,71 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\UO2935\14_SURVEILLANCE_FIN\06_Thematiques_specifiques\Site internet SAFCO\Budget à publier\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\UO2935\14_SURVEILLANCE_FIN\06_Thematiques_specifiques\Site internet SAFCO\Fiscalité\Passés 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0536029F-E35B-4E8C-AB14-CA19FF41AB87}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="16110" windowHeight="10170"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Valeur Centime Total" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="pp_pm_tot2007_2016">'Valeur Centime Total'!$B$5:$C$50</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="H51" i="1" l="1"/>
+  <c r="I51" i="1" l="1"/>
+  <c r="I52" i="1" s="1"/>
+  <c r="H51" i="1"/>
   <c r="H52" i="1" s="1"/>
   <c r="G51" i="1" l="1"/>
   <c r="G52" i="1" s="1"/>
   <c r="F51" i="1" l="1"/>
   <c r="F52" i="1" s="1"/>
   <c r="D51" i="1" l="1"/>
   <c r="D52" i="1" s="1"/>
   <c r="E51" i="1" l="1"/>
   <c r="E52" i="1" s="1"/>
   <c r="C51" i="1" l="1"/>
   <c r="C52" i="1" s="1"/>
   <c r="B51" i="1"/>
   <c r="B52" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="49">
   <si>
     <t>Valeur du centime de production de l'impôt courant (PP + PM)</t>
   </si>
   <si>
     <t>A10</t>
   </si>
   <si>
@@ -191,51 +207,51 @@
   <si>
     <t>TROINEX</t>
   </si>
   <si>
     <t>VANDOEUVRES</t>
   </si>
   <si>
     <t>VERNIER</t>
   </si>
   <si>
     <t>VERSOIX</t>
   </si>
   <si>
     <t>VEYRIER</t>
   </si>
   <si>
     <t>Total avec Genève</t>
   </si>
   <si>
     <t>Total sans Genève</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00\ \ "/>
   </numFmts>
   <fonts count="4">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Calibri"/>
@@ -485,163 +501,163 @@
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -774,1381 +790,1528 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H56"/>
+  <dimension ref="A1:I56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I1" sqref="I1"/>
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="4" customWidth="1"/>
     <col min="2" max="5" width="13.85546875" style="4" customWidth="1"/>
-    <col min="6" max="8" width="12.7109375" style="4" bestFit="1" customWidth="1"/>
-    <col min="9" max="16384" width="11.42578125" style="4"/>
+    <col min="6" max="9" width="12.7109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="10" max="16384" width="11.42578125" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="3" customFormat="1" ht="18.75">
+    <row r="1" spans="1:9" s="3" customFormat="1" ht="18.75">
       <c r="A1" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
     </row>
-    <row r="2" spans="1:8" s="3" customFormat="1" hidden="1">
+    <row r="2" spans="1:9" s="3" customFormat="1" hidden="1">
       <c r="A2" s="1"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
-    <row r="3" spans="1:8" s="3" customFormat="1">
+    <row r="3" spans="1:9" s="3" customFormat="1">
       <c r="A3" s="1"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
     </row>
-    <row r="4" spans="1:8" s="3" customFormat="1">
+    <row r="4" spans="1:9" s="3" customFormat="1">
       <c r="A4" s="12"/>
       <c r="B4" s="13">
         <v>2018</v>
       </c>
       <c r="C4" s="13">
         <v>2019</v>
       </c>
       <c r="D4" s="13">
         <v>2020</v>
       </c>
       <c r="E4" s="13">
         <v>2021</v>
       </c>
       <c r="F4" s="13">
         <v>2022</v>
       </c>
       <c r="G4" s="13">
         <v>2023</v>
       </c>
       <c r="H4" s="13">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:8" hidden="1">
+      <c r="I4" s="13">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" hidden="1">
       <c r="A5" s="10"/>
       <c r="B5" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="11" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="11"/>
       <c r="E5" s="11"/>
       <c r="F5" s="11"/>
       <c r="G5" s="11"/>
       <c r="H5" s="11"/>
-    </row>
-    <row r="6" spans="1:8">
+      <c r="I5" s="11"/>
+    </row>
+    <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="6">
         <v>61098.436199999996</v>
       </c>
       <c r="C6" s="6">
         <v>63916.352599999998</v>
       </c>
       <c r="D6" s="6">
         <v>62201.74760000001</v>
       </c>
       <c r="E6" s="6">
         <v>57116.538399999998</v>
       </c>
       <c r="F6" s="6">
         <v>52948.477400000003</v>
       </c>
       <c r="G6" s="6">
         <v>62112.964781821014</v>
       </c>
       <c r="H6" s="6">
         <v>57748.338818178992</v>
       </c>
-    </row>
-    <row r="7" spans="1:8">
+      <c r="I6" s="6">
+        <v>44568.588000000003</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="7">
         <v>524462.01333333342</v>
       </c>
       <c r="C7" s="7">
         <v>550930.5184375</v>
       </c>
       <c r="D7" s="7">
         <v>613666.41064516129</v>
       </c>
       <c r="E7" s="7">
         <v>558170.6216129032</v>
       </c>
       <c r="F7" s="7">
         <v>641131.95612903219</v>
       </c>
       <c r="G7" s="7">
         <v>828635.3658044911</v>
       </c>
       <c r="H7" s="7">
         <v>504982.6461309928</v>
       </c>
-    </row>
-    <row r="8" spans="1:8">
+      <c r="I7" s="7">
+        <v>696802.39741935488</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="7">
         <v>63215.920588235291</v>
       </c>
       <c r="C8" s="7">
         <v>55498.71</v>
       </c>
       <c r="D8" s="7">
         <v>49794.990784313726</v>
       </c>
       <c r="E8" s="7">
         <v>56004.806078431378</v>
       </c>
       <c r="F8" s="7">
         <v>57289.192745098037</v>
       </c>
       <c r="G8" s="7">
         <v>46088.781317184395</v>
       </c>
       <c r="H8" s="7">
         <v>55834.437898501885</v>
       </c>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8" s="7">
+        <v>39565.678431372551</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="7">
         <v>77290.701199999996</v>
       </c>
       <c r="C9" s="7">
         <v>79569.697400000005</v>
       </c>
       <c r="D9" s="7">
         <v>67797.979000000007</v>
       </c>
       <c r="E9" s="7">
         <v>71749.622199999998</v>
       </c>
       <c r="F9" s="7">
         <v>69106.960200000016</v>
       </c>
       <c r="G9" s="7">
         <v>72635.686581761795</v>
       </c>
       <c r="H9" s="7">
         <v>75719.027818238188</v>
       </c>
-    </row>
-    <row r="10" spans="1:8">
+      <c r="I9" s="7">
+        <v>75068.513000000006</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="7">
         <v>112288.88209302325</v>
       </c>
       <c r="C10" s="7">
         <v>117104.93558139534</v>
       </c>
       <c r="D10" s="7">
         <v>118070.93790697675</v>
       </c>
       <c r="E10" s="7">
         <v>124583.62255813954</v>
       </c>
       <c r="F10" s="7">
         <v>133695.46697674418</v>
       </c>
       <c r="G10" s="7">
         <v>136535.2995662388</v>
       </c>
       <c r="H10" s="7">
         <v>133753.99717794725</v>
       </c>
-    </row>
-    <row r="11" spans="1:8">
+      <c r="I10" s="7">
+        <v>112720.02209302326</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
       <c r="A11" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="15">
         <v>214117.95682926831</v>
       </c>
       <c r="C11" s="15">
         <v>269410.55634146341</v>
       </c>
       <c r="D11" s="15">
         <v>273763.28365853656</v>
       </c>
       <c r="E11" s="15">
         <v>264704.59073170734</v>
       </c>
       <c r="F11" s="15">
         <v>322131.58804878045</v>
       </c>
       <c r="G11" s="15">
         <v>258577.83100280529</v>
       </c>
       <c r="H11" s="15">
         <v>403137.17948499962</v>
       </c>
-    </row>
-    <row r="12" spans="1:8">
+      <c r="I11" s="15">
+        <v>477136.05564102565</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
       <c r="A12" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="15">
         <v>460991.75729166658</v>
       </c>
       <c r="C12" s="15">
         <v>470678.19895833335</v>
       </c>
       <c r="D12" s="15">
         <v>456629.82020833332</v>
       </c>
       <c r="E12" s="15">
         <v>471635.07250000001</v>
       </c>
       <c r="F12" s="15">
         <v>513785.4604166667</v>
       </c>
       <c r="G12" s="15">
         <v>538139.48509231315</v>
       </c>
       <c r="H12" s="15">
         <v>579638.29657435359</v>
       </c>
-    </row>
-    <row r="13" spans="1:8">
+      <c r="I12" s="15">
+        <v>532669.91645833338</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
       <c r="A13" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="15">
         <v>1622714.9671794872</v>
       </c>
       <c r="C13" s="15">
         <v>1638495.3222500002</v>
       </c>
       <c r="D13" s="15">
         <v>1698447.8829999999</v>
       </c>
       <c r="E13" s="15">
         <v>2003948.04825</v>
       </c>
       <c r="F13" s="15">
         <v>2119186.9564999999</v>
       </c>
       <c r="G13" s="15">
         <v>1884766.5405859028</v>
       </c>
       <c r="H13" s="15">
         <v>2483708.0126640974</v>
       </c>
-    </row>
-    <row r="14" spans="1:8">
+      <c r="I13" s="15">
+        <v>1908441.0564999999</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
       <c r="A14" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="15">
         <v>53534.044883720926</v>
       </c>
       <c r="C14" s="15">
         <v>55064.360465116282</v>
       </c>
       <c r="D14" s="15">
         <v>56112.516511627909</v>
       </c>
       <c r="E14" s="15">
         <v>65344.13604651163</v>
       </c>
       <c r="F14" s="15">
         <v>65027.313953488374</v>
       </c>
       <c r="G14" s="15">
         <v>74337.603043427865</v>
       </c>
       <c r="H14" s="15">
         <v>59276.074575619765</v>
       </c>
-    </row>
-    <row r="15" spans="1:8">
+      <c r="I14" s="15">
+        <v>59950.910238095246</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
       <c r="A15" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="15">
         <v>79379.038181818178</v>
       </c>
       <c r="C15" s="15">
         <v>62830.875757575755</v>
       </c>
       <c r="D15" s="15">
         <v>75461.437878787896</v>
       </c>
       <c r="E15" s="15">
         <v>75817.074545454539</v>
       </c>
       <c r="F15" s="15">
         <v>60526.677575757574</v>
       </c>
       <c r="G15" s="15">
         <v>63403.075830888571</v>
       </c>
       <c r="H15" s="15">
         <v>107227.19022971748</v>
       </c>
-    </row>
-    <row r="16" spans="1:8">
+      <c r="I15" s="15">
+        <v>92411.20818181819</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="7">
         <v>46194.710196078435</v>
       </c>
       <c r="C16" s="7">
         <v>49299.376078431364</v>
       </c>
       <c r="D16" s="7">
         <v>44885.106862745102</v>
       </c>
       <c r="E16" s="7">
         <v>50883.680980392157</v>
       </c>
       <c r="F16" s="7">
         <v>53936.368039215682</v>
       </c>
       <c r="G16" s="7">
         <v>47138.672098878276</v>
       </c>
       <c r="H16" s="7">
         <v>51726.415940337414</v>
       </c>
-    </row>
-    <row r="17" spans="1:8">
+      <c r="I16" s="7">
+        <v>45952.319019607843</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="7">
         <v>934572.82852941181</v>
       </c>
       <c r="C17" s="7">
         <v>1062535.7273529412</v>
       </c>
       <c r="D17" s="7">
         <v>1179154.975882353</v>
       </c>
       <c r="E17" s="7">
         <v>1148065.4638235294</v>
       </c>
       <c r="F17" s="7">
         <v>2569689.3329411764</v>
       </c>
       <c r="G17" s="7">
         <v>2772975.0820559906</v>
       </c>
       <c r="H17" s="7">
         <v>2732467.6788172601</v>
       </c>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17" s="7">
+        <v>3034004.7293750001</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="7">
         <v>345558.56934782612</v>
       </c>
       <c r="C18" s="7">
         <v>333826.11413043481</v>
       </c>
       <c r="D18" s="7">
         <v>319996.46108695649</v>
       </c>
       <c r="E18" s="7">
         <v>369268.11804347829</v>
       </c>
       <c r="F18" s="7">
         <v>429293.84804347827</v>
       </c>
       <c r="G18" s="7">
         <v>384314.1805678145</v>
       </c>
       <c r="H18" s="7">
         <v>424339.44117131591</v>
       </c>
-    </row>
-    <row r="19" spans="1:8">
+      <c r="I18" s="7">
+        <v>426601.72826086957</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="7">
         <v>96055.965681818183</v>
       </c>
       <c r="C19" s="7">
         <v>148496.08568181819</v>
       </c>
       <c r="D19" s="7">
         <v>107957.32976190478</v>
       </c>
       <c r="E19" s="7">
         <v>118411.29976190475</v>
       </c>
       <c r="F19" s="7">
         <v>125455.57999999999</v>
       </c>
       <c r="G19" s="7">
         <v>147392.07382143894</v>
       </c>
       <c r="H19" s="7">
         <v>143033.16692856106</v>
       </c>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19" s="7">
+        <v>231503.45499999999</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="7">
         <v>76957.302391304358</v>
       </c>
       <c r="C20" s="7">
         <v>78206.367826086949</v>
       </c>
       <c r="D20" s="7">
         <v>80825.016086956515</v>
       </c>
       <c r="E20" s="7">
         <v>86768.075434782615</v>
       </c>
       <c r="F20" s="7">
         <v>81249.226304347831</v>
       </c>
       <c r="G20" s="7">
         <v>92730.790431253321</v>
       </c>
       <c r="H20" s="7">
         <v>83429.234568746673</v>
       </c>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20" s="7">
+        <v>74991.835652173919</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="15">
         <v>951667.40689655172</v>
       </c>
       <c r="C21" s="15">
         <v>925362.95758620685</v>
       </c>
       <c r="D21" s="15">
         <v>1097054.4365517241</v>
       </c>
       <c r="E21" s="15">
         <v>1068022.6489655173</v>
       </c>
       <c r="F21" s="15">
         <v>1253359.2313793101</v>
       </c>
       <c r="G21" s="15">
         <v>1435346.9115339916</v>
       </c>
       <c r="H21" s="15">
         <v>1048069.2116255087</v>
       </c>
-    </row>
-    <row r="22" spans="1:8">
+      <c r="I21" s="15">
+        <v>1662412.1453571427</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
       <c r="A22" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="15">
         <v>1273296.6010344827</v>
       </c>
       <c r="C22" s="15">
         <v>2001009.0565517242</v>
       </c>
       <c r="D22" s="15">
         <v>2107975.8006896554</v>
       </c>
       <c r="E22" s="15">
         <v>2275541.7311111111</v>
       </c>
       <c r="F22" s="15">
         <v>1668802.3874074076</v>
       </c>
       <c r="G22" s="15">
         <v>1875251.9332012928</v>
       </c>
       <c r="H22" s="15">
         <v>1713843.7045764851</v>
       </c>
-    </row>
-    <row r="23" spans="1:8">
+      <c r="I22" s="15">
+        <v>2183768.8807999999</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
       <c r="A23" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="15">
         <v>237628.96127659574</v>
       </c>
       <c r="C23" s="15">
         <v>238531.38106382979</v>
       </c>
       <c r="D23" s="15">
         <v>246202.14829787234</v>
       </c>
       <c r="E23" s="15">
         <v>265620.71851063834</v>
       </c>
       <c r="F23" s="15">
         <v>285131.64659574471</v>
       </c>
       <c r="G23" s="15">
         <v>309685.85982080625</v>
       </c>
       <c r="H23" s="15">
         <v>286548.85257439362</v>
       </c>
-    </row>
-    <row r="24" spans="1:8">
+      <c r="I23" s="15">
+        <v>266244.43304347829</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
       <c r="A24" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="15">
         <v>162981.26742857142</v>
       </c>
       <c r="C24" s="15">
         <v>186297.59028571431</v>
       </c>
       <c r="D24" s="15">
         <v>246594.96885714284</v>
       </c>
       <c r="E24" s="15">
         <v>200934.57685714285</v>
       </c>
       <c r="F24" s="15">
         <v>450719.61942857143</v>
       </c>
       <c r="G24" s="15">
         <v>989247.98844996188</v>
       </c>
       <c r="H24" s="15">
         <v>1022092.0285219154</v>
       </c>
-    </row>
-    <row r="25" spans="1:8">
+      <c r="I24" s="15">
+        <v>418724.20633333328</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="15">
         <v>94074.166249999995</v>
       </c>
       <c r="C25" s="15">
         <v>72483.985625000001</v>
       </c>
       <c r="D25" s="15">
         <v>68969.938125000001</v>
       </c>
       <c r="E25" s="15">
         <v>84468.684166666673</v>
       </c>
       <c r="F25" s="15">
         <v>75125.89770833333</v>
       </c>
       <c r="G25" s="15">
         <v>98340.575965370241</v>
       </c>
       <c r="H25" s="15">
         <v>68051.666326296428</v>
       </c>
-    </row>
-    <row r="26" spans="1:8">
+      <c r="I25" s="15">
+        <v>72236.550208333327</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="7">
         <v>17397556.16263736</v>
       </c>
       <c r="C26" s="7">
         <v>16595111.054517476</v>
       </c>
       <c r="D26" s="7">
         <v>16203565.759727411</v>
       </c>
       <c r="E26" s="7">
         <v>17411248.295889206</v>
       </c>
       <c r="F26" s="7">
         <v>19963113.797537919</v>
       </c>
       <c r="G26" s="7">
         <v>21274184.0468565</v>
       </c>
       <c r="H26" s="7">
         <v>18401262.191877287</v>
       </c>
-    </row>
-    <row r="27" spans="1:8">
+      <c r="I26" s="7">
+        <v>18209263.821499228</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="7">
         <v>400980.658</v>
       </c>
       <c r="C27" s="7">
         <v>408252.93200000003</v>
       </c>
       <c r="D27" s="7">
         <v>421752.7708</v>
       </c>
       <c r="E27" s="7">
         <v>513918.9192</v>
       </c>
       <c r="F27" s="7">
         <v>377609.3272</v>
       </c>
       <c r="G27" s="7">
         <v>340414.01119855203</v>
       </c>
       <c r="H27" s="7">
         <v>526598.00320144801</v>
       </c>
-    </row>
-    <row r="28" spans="1:8">
+      <c r="I27" s="7">
+        <v>279905.27800000005</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="7">
         <v>690223.4806818181</v>
       </c>
       <c r="C28" s="7">
         <v>738251.10386363638</v>
       </c>
       <c r="D28" s="7">
         <v>762950.40568181814</v>
       </c>
       <c r="E28" s="7">
         <v>734553.0740909091</v>
       </c>
       <c r="F28" s="7">
         <v>633291.13522727275</v>
       </c>
       <c r="G28" s="7">
         <v>755093.62759608263</v>
       </c>
       <c r="H28" s="7">
         <v>729507.86876755359</v>
       </c>
-    </row>
-    <row r="29" spans="1:8">
+      <c r="I28" s="7">
+        <v>685198.12318181817</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="7">
         <v>23889.547608695651</v>
       </c>
       <c r="C29" s="7">
         <v>35343.185434782608</v>
       </c>
       <c r="D29" s="7">
         <v>31233.517826086951</v>
       </c>
       <c r="E29" s="7">
         <v>37797.694130434778</v>
       </c>
       <c r="F29" s="7">
         <v>24259.143695652176</v>
       </c>
       <c r="G29" s="7">
         <v>41637.367118951457</v>
       </c>
       <c r="H29" s="7">
         <v>34256.274185396374</v>
       </c>
-    </row>
-    <row r="30" spans="1:8">
+      <c r="I29" s="7">
+        <v>23782.005217391306</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="7">
         <v>65503.749761904764</v>
       </c>
       <c r="C30" s="7">
         <v>81947.512380952379</v>
       </c>
       <c r="D30" s="7">
         <v>80078.776666666658</v>
       </c>
       <c r="E30" s="7">
         <v>104012.05142857143</v>
       </c>
       <c r="F30" s="7">
         <v>98449.011190476187</v>
       </c>
       <c r="G30" s="7">
         <v>100550.04615407296</v>
       </c>
       <c r="H30" s="7">
         <v>120248.91503640322</v>
       </c>
-    </row>
-    <row r="31" spans="1:8">
+      <c r="I30" s="7">
+        <v>131728.35523809525</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
       <c r="A31" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="15">
         <v>103228.94642857142</v>
       </c>
       <c r="C31" s="15">
         <v>143455.96833333332</v>
       </c>
       <c r="D31" s="15">
         <v>108703.90642857141</v>
       </c>
       <c r="E31" s="15">
         <v>140075.96285714285</v>
       </c>
       <c r="F31" s="15">
         <v>141135.30523809523</v>
       </c>
       <c r="G31" s="15">
         <v>110074.63107753654</v>
       </c>
       <c r="H31" s="15">
         <v>227288.45770295127</v>
       </c>
-    </row>
-    <row r="32" spans="1:8">
+      <c r="I31" s="15">
+        <v>163959.61560975609</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9">
       <c r="A32" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="15">
         <v>31981.589545454543</v>
       </c>
       <c r="C32" s="15">
         <v>35264.17659090909</v>
       </c>
       <c r="D32" s="15">
         <v>46104.343409090907</v>
       </c>
       <c r="E32" s="15">
         <v>35407.449999999997</v>
       </c>
       <c r="F32" s="15">
         <v>33554.321818181816</v>
       </c>
       <c r="G32" s="15">
         <v>31669.325238431084</v>
       </c>
       <c r="H32" s="15">
         <v>34007.130443387105</v>
       </c>
-    </row>
-    <row r="33" spans="1:8">
+      <c r="I32" s="15">
+        <v>30756.184772727269</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9">
       <c r="A33" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="15">
         <v>2122504.253404255</v>
       </c>
       <c r="C33" s="15">
         <v>1726624.6555319149</v>
       </c>
       <c r="D33" s="15">
         <v>1877647.0010638298</v>
       </c>
       <c r="E33" s="15">
         <v>2301353.4025531914</v>
       </c>
       <c r="F33" s="15">
         <v>2512188.1223404258</v>
       </c>
       <c r="G33" s="15">
         <v>2141240.5959615661</v>
       </c>
       <c r="H33" s="15">
         <v>2784621.7121235402</v>
       </c>
-    </row>
-    <row r="34" spans="1:8">
+      <c r="I33" s="15">
+        <v>2475555.455319149</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9">
       <c r="A34" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="15">
         <v>140650.74952380956</v>
       </c>
       <c r="C34" s="15">
         <v>114956.14261904762</v>
       </c>
       <c r="D34" s="15">
         <v>118952.32190476192</v>
       </c>
       <c r="E34" s="15">
         <v>139638.84285714285</v>
       </c>
       <c r="F34" s="15">
         <v>163841.07738095237</v>
       </c>
       <c r="G34" s="15">
         <v>146937.30671067769</v>
       </c>
       <c r="H34" s="15">
         <v>182306.06852741755</v>
       </c>
-    </row>
-    <row r="35" spans="1:8">
+      <c r="I34" s="15">
+        <v>148195.22214285715</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9">
       <c r="A35" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="15">
         <v>1808600.0568181816</v>
       </c>
       <c r="C35" s="15">
         <v>1640148.635</v>
       </c>
       <c r="D35" s="15">
         <v>1609271.0024999999</v>
       </c>
       <c r="E35" s="15">
         <v>2036859.8834090908</v>
       </c>
       <c r="F35" s="15">
         <v>2540870.5259090904</v>
       </c>
       <c r="G35" s="15">
         <v>2684001.59525993</v>
       </c>
       <c r="H35" s="15">
         <v>3193300.4424673426</v>
       </c>
-    </row>
-    <row r="36" spans="1:8">
+      <c r="I35" s="15">
+        <v>2809860.4626190476</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="7">
         <v>545232.17168316827</v>
       </c>
       <c r="C36" s="7">
         <v>539415.26138613874</v>
       </c>
       <c r="D36" s="7">
         <v>537917.42613861384</v>
       </c>
       <c r="E36" s="7">
         <v>591284.64099009905</v>
       </c>
       <c r="F36" s="7">
         <v>578609.34316831687</v>
       </c>
       <c r="G36" s="7">
         <v>550417.54934892606</v>
       </c>
       <c r="H36" s="7">
         <v>654297.99817582639</v>
       </c>
-    </row>
-    <row r="37" spans="1:8">
+      <c r="I36" s="7">
+        <v>536214.76970297028</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="7">
         <v>193022.00604651164</v>
       </c>
       <c r="C37" s="7">
         <v>192198.47837209303</v>
       </c>
       <c r="D37" s="7">
         <v>190607.64558139537</v>
       </c>
       <c r="E37" s="7">
         <v>163682.43139534886</v>
       </c>
       <c r="F37" s="7">
         <v>153819.80558139534</v>
       </c>
       <c r="G37" s="7">
         <v>151681.17793318408</v>
       </c>
       <c r="H37" s="7">
         <v>171730.81788076943</v>
       </c>
-    </row>
-    <row r="38" spans="1:8">
+      <c r="I37" s="7">
+        <v>152640.2258139535</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B38" s="7">
         <v>1400574.1113888887</v>
       </c>
       <c r="C38" s="7">
         <v>1392122.9163888888</v>
       </c>
       <c r="D38" s="7">
         <v>1407128.8583333334</v>
       </c>
       <c r="E38" s="7">
         <v>1935848.6341666668</v>
       </c>
       <c r="F38" s="7">
         <v>2081922.6586111111</v>
       </c>
       <c r="G38" s="7">
         <v>1871431.0081529729</v>
       </c>
       <c r="H38" s="7">
         <v>2069754.5244712278</v>
       </c>
-    </row>
-    <row r="39" spans="1:8">
+      <c r="I38" s="7">
+        <v>1811164.902</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B39" s="7">
         <v>396689.45500000002</v>
       </c>
       <c r="C39" s="7">
         <v>365936.19968749996</v>
       </c>
       <c r="D39" s="7">
         <v>343609.63937500003</v>
       </c>
       <c r="E39" s="7">
         <v>318828.18718750001</v>
       </c>
       <c r="F39" s="7">
         <v>375820.99437500001</v>
       </c>
       <c r="G39" s="7">
         <v>470309.66341119842</v>
       </c>
       <c r="H39" s="7">
         <v>430099.87940130156</v>
       </c>
-    </row>
-    <row r="40" spans="1:8">
+      <c r="I39" s="7">
+        <v>451215.78312500002</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B40" s="7">
         <v>60172.003414634142</v>
       </c>
       <c r="C40" s="7">
         <v>47793.430731707318</v>
       </c>
       <c r="D40" s="7">
         <v>57867.706999999995</v>
       </c>
       <c r="E40" s="7">
         <v>75679.104249999989</v>
       </c>
       <c r="F40" s="7">
         <v>39018.646249999998</v>
       </c>
       <c r="G40" s="7">
         <v>67718.138454818545</v>
       </c>
       <c r="H40" s="7">
         <v>83238.451795181463</v>
       </c>
-    </row>
-    <row r="41" spans="1:8">
+      <c r="I40" s="7">
+        <v>44599.996250000004</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9">
       <c r="A41" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B41" s="15">
         <v>136979.55413043476</v>
       </c>
       <c r="C41" s="15">
         <v>126304.29229166667</v>
       </c>
       <c r="D41" s="15">
         <v>135133.01708333334</v>
       </c>
       <c r="E41" s="15">
         <v>143990.22958333333</v>
       </c>
       <c r="F41" s="15">
         <v>123726.96625</v>
       </c>
       <c r="G41" s="15">
         <v>140766.26411760235</v>
       </c>
       <c r="H41" s="15">
         <v>151425.32734073099</v>
       </c>
-    </row>
-    <row r="42" spans="1:8">
+      <c r="I41" s="15">
+        <v>128735.0712244898</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9">
       <c r="A42" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B42" s="15">
         <v>43244.880499999999</v>
       </c>
       <c r="C42" s="15">
         <v>73943.336250000008</v>
       </c>
       <c r="D42" s="15">
         <v>119129.1425</v>
       </c>
       <c r="E42" s="15">
         <v>76024.990500000014</v>
       </c>
       <c r="F42" s="15">
         <v>84617.933076923073</v>
       </c>
       <c r="G42" s="15">
         <v>100186.14589114551</v>
       </c>
       <c r="H42" s="15">
         <v>94891.589749880135</v>
       </c>
-    </row>
-    <row r="43" spans="1:8">
+      <c r="I42" s="15">
+        <v>63130.399230769232</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9">
       <c r="A43" s="14" t="s">
         <v>39</v>
       </c>
       <c r="B43" s="15">
         <v>509995.19564102555</v>
       </c>
       <c r="C43" s="15">
         <v>451227.82794871798</v>
       </c>
       <c r="D43" s="15">
         <v>432188.81435897434</v>
       </c>
       <c r="E43" s="15">
         <v>511232.74641025637</v>
       </c>
       <c r="F43" s="15">
         <v>574216.86384615384</v>
       </c>
       <c r="G43" s="15">
         <v>490087.87935777183</v>
       </c>
       <c r="H43" s="15">
         <v>565684.68833453604</v>
       </c>
-    </row>
-    <row r="44" spans="1:8">
+      <c r="I43" s="15">
+        <v>508211.05128205119</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9">
       <c r="A44" s="14" t="s">
         <v>40</v>
       </c>
       <c r="B44" s="15">
         <v>61444.786521739123</v>
       </c>
       <c r="C44" s="15">
         <v>41353.288695652169</v>
       </c>
       <c r="D44" s="15">
         <v>52721.46086956522</v>
       </c>
       <c r="E44" s="15">
         <v>44853.432954545453</v>
       </c>
       <c r="F44" s="15">
         <v>49070.833409090912</v>
       </c>
       <c r="G44" s="15">
         <v>49655.056275704759</v>
       </c>
       <c r="H44" s="15">
         <v>48476.876906113423</v>
       </c>
-    </row>
-    <row r="45" spans="1:8">
+      <c r="I44" s="15">
+        <v>50730.322500000002</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9">
       <c r="A45" s="14" t="s">
         <v>41</v>
       </c>
       <c r="B45" s="15">
         <v>641284.02318181819</v>
       </c>
       <c r="C45" s="15">
         <v>627497.18999999994</v>
       </c>
       <c r="D45" s="15">
         <v>685959.8738636364</v>
       </c>
       <c r="E45" s="15">
         <v>736328.86863636365</v>
       </c>
       <c r="F45" s="15">
         <v>681840.63704545447</v>
       </c>
       <c r="G45" s="15">
         <v>806133.77992290026</v>
       </c>
       <c r="H45" s="15">
         <v>928874.43848619063</v>
       </c>
-    </row>
-    <row r="46" spans="1:8">
+      <c r="I45" s="15">
+        <v>821833.1079545453</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9">
       <c r="A46" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B46" s="7">
         <v>171425.27799999999</v>
       </c>
       <c r="C46" s="7">
         <v>152979.90775000001</v>
       </c>
       <c r="D46" s="7">
         <v>196205.0675</v>
       </c>
       <c r="E46" s="7">
         <v>180182.46600000001</v>
       </c>
       <c r="F46" s="7">
         <v>203601.04125000001</v>
       </c>
       <c r="G46" s="7">
         <v>210383.35243463505</v>
       </c>
       <c r="H46" s="7">
         <v>176102.18631536499</v>
       </c>
-    </row>
-    <row r="47" spans="1:8">
+      <c r="I46" s="7">
+        <v>215891.67800000001</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9">
       <c r="A47" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B47" s="7">
         <v>368382.35451612895</v>
       </c>
       <c r="C47" s="7">
         <v>345562.44290322583</v>
       </c>
       <c r="D47" s="7">
         <v>419279.65862068965</v>
       </c>
       <c r="E47" s="7">
         <v>368558.80551724142</v>
       </c>
       <c r="F47" s="7">
         <v>419584.15137931041</v>
       </c>
       <c r="G47" s="7">
         <v>417994.41135444521</v>
       </c>
       <c r="H47" s="7">
         <v>489838.63278348569</v>
       </c>
-    </row>
-    <row r="48" spans="1:8">
+      <c r="I47" s="7">
+        <v>1008857.5222222223</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9">
       <c r="A48" s="5" t="s">
         <v>44</v>
       </c>
       <c r="B48" s="7">
         <v>1293587.5830000001</v>
       </c>
       <c r="C48" s="7">
         <v>1284632.432</v>
       </c>
       <c r="D48" s="7">
         <v>1320395.1063999999</v>
       </c>
       <c r="E48" s="7">
         <v>1404578.16</v>
       </c>
       <c r="F48" s="7">
         <v>1543075.7949999999</v>
       </c>
       <c r="G48" s="7">
         <v>1516149.9442934156</v>
       </c>
       <c r="H48" s="7">
         <v>3195671.5291065844</v>
       </c>
-    </row>
-    <row r="49" spans="1:8">
+      <c r="I48" s="7">
+        <v>1621356.5421999998</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9">
       <c r="A49" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B49" s="7">
         <v>650750.06791208801</v>
       </c>
       <c r="C49" s="7">
         <v>588845.60417582421</v>
       </c>
       <c r="D49" s="7">
         <v>586479.98505494511</v>
       </c>
       <c r="E49" s="7">
         <v>587281.94637362636</v>
       </c>
       <c r="F49" s="7">
         <v>720569.72395604395</v>
       </c>
       <c r="G49" s="7">
         <v>700394.57885297691</v>
       </c>
       <c r="H49" s="7">
         <v>704021.04598218796</v>
       </c>
-    </row>
-    <row r="50" spans="1:8">
+      <c r="I49" s="7">
+        <v>729693.74373626371</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9">
       <c r="A50" s="5" t="s">
         <v>46</v>
       </c>
       <c r="B50" s="7">
         <v>649074.9289473684</v>
       </c>
       <c r="C50" s="7">
         <v>642465.67368421063</v>
       </c>
       <c r="D50" s="7">
         <v>676163.13631578942</v>
       </c>
       <c r="E50" s="7">
         <v>723741.45421052631</v>
       </c>
       <c r="F50" s="7">
         <v>740771.91947368428</v>
       </c>
       <c r="G50" s="7">
         <v>711916.79686223739</v>
       </c>
       <c r="H50" s="7">
         <v>804820.67673608044</v>
       </c>
-    </row>
-    <row r="51" spans="1:8">
+      <c r="I50" s="7">
+        <v>767802.58945945941</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9">
       <c r="A51" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B51" s="17">
         <f t="shared" ref="B51:H51" si="0">SUM(B6:B50)</f>
         <v>37395059.091107041</v>
       </c>
       <c r="C51" s="17">
         <f t="shared" si="0"/>
         <v>36851181.818511248</v>
       </c>
       <c r="D51" s="17">
         <f t="shared" si="0"/>
         <v>37392609.534399576</v>
       </c>
       <c r="E51" s="17">
         <f t="shared" si="0"/>
         <v>40734020.805169493</v>
       </c>
       <c r="F51" s="17">
         <f t="shared" si="0"/>
         <v>45886172.268003717</v>
       </c>
       <c r="G51" s="17">
         <f t="shared" si="0"/>
         <v>47998685.001389869</v>
       </c>
       <c r="H51" s="17">
         <f t="shared" si="0"/>
         <v>48836952.33022166</v>
       </c>
-    </row>
-    <row r="52" spans="1:8">
+      <c r="I51" s="17">
+        <f t="shared" ref="I51" si="1">SUM(I6:I50)</f>
+        <v>46326056.857314773</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9">
       <c r="A52" s="18" t="s">
         <v>48</v>
       </c>
       <c r="B52" s="19">
-        <f t="shared" ref="B52:H52" si="1">B51-B26</f>
+        <f t="shared" ref="B52:H52" si="2">B51-B26</f>
         <v>19997502.92846968</v>
       </c>
       <c r="C52" s="19">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v>20256070.76399377</v>
       </c>
       <c r="D52" s="19">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v>21189043.774672166</v>
       </c>
       <c r="E52" s="19">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v>23322772.509280287</v>
       </c>
       <c r="F52" s="19">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v>25923058.470465798</v>
       </c>
       <c r="G52" s="19">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v>26724500.954533368</v>
       </c>
       <c r="H52" s="19">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v>30435690.138344374</v>
       </c>
-    </row>
-    <row r="53" spans="1:8">
+      <c r="I52" s="19">
+        <f t="shared" ref="I52" si="3">I51-I26</f>
+        <v>28116793.035815544</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9">
       <c r="B53" s="8"/>
     </row>
-    <row r="54" spans="1:8">
+    <row r="54" spans="1:9">
       <c r="B54" s="3"/>
       <c r="C54" s="8"/>
       <c r="D54" s="8"/>
       <c r="E54" s="8"/>
     </row>
-    <row r="55" spans="1:8">
+    <row r="55" spans="1:9">
       <c r="B55" s="3"/>
       <c r="C55" s="3"/>
       <c r="D55" s="3"/>
       <c r="E55" s="3"/>
     </row>
-    <row r="56" spans="1:8">
+    <row r="56" spans="1:9">
       <c r="C56" s="3"/>
       <c r="D56" s="3"/>
       <c r="E56" s="3"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="71" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>