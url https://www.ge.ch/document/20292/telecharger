--- v0 (2025-10-07)
+++ v1 (2026-07-25)
@@ -1,56 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\nguyent\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\UO2935\14_SURVEILLANCE_FIN\06_Thematiques_specifiques\Site internet SAFCO\Fiscalité\Passés 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A0ADF47D-3257-44CA-9361-B5EEB8D4DF2E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="405" windowWidth="16110" windowHeight="9765"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Valeur Centime" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="pp_pm_par_ht2007_2016">'Valeur Centime'!$B$5:$C$50</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="49">
   <si>
     <t>Valeur du centime de production de l'impôt courant (PP + PM) par habitant</t>
   </si>
   <si>
     <t>A10</t>
   </si>
   <si>
     <t>AIRE-LA-VILLE</t>
   </si>
   <si>
     <t>ANIERES</t>
   </si>
@@ -171,51 +172,51 @@
   <si>
     <t>TROINEX</t>
   </si>
   <si>
     <t>VANDOEUVRES</t>
   </si>
   <si>
     <t>VERNIER</t>
   </si>
   <si>
     <t>VERSOIX</t>
   </si>
   <si>
     <t>VEYRIER</t>
   </si>
   <si>
     <t>Total avec Genève</t>
   </si>
   <si>
     <t>Total sans Genève</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.00\ "/>
     <numFmt numFmtId="165" formatCode="#,##0.00\ \ "/>
   </numFmts>
   <fonts count="4">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
@@ -475,163 +476,163 @@
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -764,1416 +765,1561 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H245"/>
+  <dimension ref="A1:I245"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K43" sqref="K43"/>
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="6" customWidth="1"/>
     <col min="2" max="16384" width="11.42578125" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="3" customFormat="1" ht="18.75">
+    <row r="1" spans="1:9" s="3" customFormat="1" ht="18.75">
       <c r="A1" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
     </row>
-    <row r="2" spans="1:8" s="3" customFormat="1" hidden="1">
+    <row r="2" spans="1:9" s="3" customFormat="1" hidden="1">
       <c r="A2" s="1"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
-    <row r="3" spans="1:8" s="3" customFormat="1">
+    <row r="3" spans="1:9" s="3" customFormat="1">
       <c r="A3" s="1"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
     </row>
-    <row r="4" spans="1:8" s="3" customFormat="1">
+    <row r="4" spans="1:9" s="3" customFormat="1">
       <c r="A4" s="11"/>
       <c r="B4" s="12">
         <v>2018</v>
       </c>
       <c r="C4" s="12">
         <v>2019</v>
       </c>
       <c r="D4" s="12">
         <v>2020</v>
       </c>
       <c r="E4" s="12">
         <v>2021</v>
       </c>
       <c r="F4" s="12">
         <v>2022</v>
       </c>
       <c r="G4" s="12">
         <v>2023</v>
       </c>
       <c r="H4" s="12">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:8" hidden="1">
+      <c r="I4" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" hidden="1">
       <c r="A5" s="4"/>
       <c r="B5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
-    </row>
-    <row r="6" spans="1:8">
+      <c r="I5" s="5"/>
+    </row>
+    <row r="6" spans="1:9">
       <c r="A6" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="8">
         <v>51.910311129991499</v>
       </c>
       <c r="C6" s="8">
         <v>54.910955841924398</v>
       </c>
       <c r="D6" s="8">
         <v>53.854326926406934</v>
       </c>
       <c r="E6" s="8">
         <v>50.278642957746477</v>
       </c>
       <c r="F6" s="8">
         <v>46.202859860383946</v>
       </c>
       <c r="G6" s="8">
         <v>53.63813884440502</v>
       </c>
       <c r="H6" s="8">
         <v>49.526877202554878</v>
       </c>
-    </row>
-    <row r="7" spans="1:8">
+      <c r="I6" s="8">
+        <v>38.38810335917313</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
       <c r="A7" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="8">
         <v>212.50486763911402</v>
       </c>
       <c r="C7" s="8">
         <v>225.2373337847506</v>
       </c>
       <c r="D7" s="8">
         <v>252.32993858764857</v>
       </c>
       <c r="E7" s="8">
         <v>224.97808206888482</v>
       </c>
       <c r="F7" s="8">
         <v>249.56479413352753</v>
       </c>
       <c r="G7" s="8">
         <v>319.07407231593805</v>
       </c>
       <c r="H7" s="8">
         <v>192.37434138323536</v>
       </c>
-    </row>
-    <row r="8" spans="1:8">
+      <c r="I7" s="8">
+        <v>262.25156094066801</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="8">
         <v>35.979465331949513</v>
       </c>
       <c r="C8" s="8">
         <v>32.323069306930691</v>
       </c>
       <c r="D8" s="8">
         <v>28.421798392873132</v>
       </c>
       <c r="E8" s="8">
         <v>32.485386356398713</v>
       </c>
       <c r="F8" s="8">
         <v>32.905911973060334</v>
       </c>
       <c r="G8" s="8">
         <v>26.127427050558047</v>
       </c>
       <c r="H8" s="8">
         <v>31.905393084858218</v>
       </c>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8" s="8">
+        <v>22.416814975281898</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="8">
         <v>54.201052734922861</v>
       </c>
       <c r="C9" s="8">
         <v>56.713968210976482</v>
       </c>
       <c r="D9" s="8">
         <v>48.392561741613136</v>
       </c>
       <c r="E9" s="8">
         <v>52.030182886149383</v>
       </c>
       <c r="F9" s="8">
         <v>49.397398284488929</v>
       </c>
       <c r="G9" s="8">
         <v>51.441704378018265</v>
       </c>
       <c r="H9" s="8">
         <v>53.625373808950556</v>
       </c>
-    </row>
-    <row r="10" spans="1:8">
+      <c r="I9" s="8">
+        <v>52.568986694677875</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
       <c r="A10" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="8">
         <v>48.927617469726904</v>
       </c>
       <c r="C10" s="8">
         <v>51.588077348632311</v>
       </c>
       <c r="D10" s="8">
         <v>49.44344133457988</v>
       </c>
       <c r="E10" s="8">
         <v>50.15443742276149</v>
       </c>
       <c r="F10" s="8">
         <v>52.739829182147609</v>
       </c>
       <c r="G10" s="8">
         <v>53.648447766695007</v>
       </c>
       <c r="H10" s="8">
         <v>52.514329477011096</v>
       </c>
-    </row>
-    <row r="11" spans="1:8">
+      <c r="I10" s="8">
+        <v>44.483039500009177</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
       <c r="A11" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="14">
         <v>65.45947931191327</v>
       </c>
       <c r="C11" s="14">
         <v>80.613571616236811</v>
       </c>
       <c r="D11" s="14">
         <v>79.190999033421051</v>
       </c>
       <c r="E11" s="14">
         <v>75.157464716555182</v>
       </c>
       <c r="F11" s="14">
         <v>79.617298084226505</v>
       </c>
       <c r="G11" s="14">
         <v>63.361389611077016</v>
       </c>
       <c r="H11" s="14">
         <v>98.230306892056433</v>
       </c>
-    </row>
-    <row r="12" spans="1:8">
+      <c r="I11" s="14">
+        <v>116.68771231132934</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
       <c r="A12" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="14">
         <v>44.639465216584348</v>
       </c>
       <c r="C12" s="14">
         <v>45.586266242937853</v>
       </c>
       <c r="D12" s="14">
         <v>44.285696848834576</v>
       </c>
       <c r="E12" s="14">
         <v>45.878898103112839</v>
       </c>
       <c r="F12" s="14">
         <v>49.100292471011727</v>
       </c>
       <c r="G12" s="14">
         <v>49.28468587712365</v>
       </c>
       <c r="H12" s="14">
         <v>51.948225181426203</v>
       </c>
-    </row>
-    <row r="13" spans="1:8">
+      <c r="I12" s="14">
+        <v>47.525866921692845</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
       <c r="A13" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="14">
         <v>71.271739598536854</v>
       </c>
       <c r="C13" s="14">
         <v>71.180126080629051</v>
       </c>
       <c r="D13" s="14">
         <v>74.132420365763167</v>
       </c>
       <c r="E13" s="14">
         <v>88.174772220266647</v>
       </c>
       <c r="F13" s="14">
         <v>93.380935775976027</v>
       </c>
       <c r="G13" s="14">
         <v>83.396749583447018</v>
       </c>
       <c r="H13" s="14">
         <v>109.38072015960265</v>
       </c>
-    </row>
-    <row r="14" spans="1:8">
+      <c r="I13" s="14">
+        <v>82.795707440347073</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
       <c r="A14" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="14">
         <v>55.533241580623368</v>
       </c>
       <c r="C14" s="14">
         <v>56.016643402966714</v>
       </c>
       <c r="D14" s="14">
         <v>57.90765377876977</v>
       </c>
       <c r="E14" s="14">
         <v>64.633171163710813</v>
       </c>
       <c r="F14" s="14">
         <v>63.072079489319471</v>
       </c>
       <c r="G14" s="14">
         <v>71.754443092111842</v>
       </c>
       <c r="H14" s="14">
         <v>56.832286266174272</v>
       </c>
-    </row>
-    <row r="15" spans="1:8">
+      <c r="I14" s="14">
+        <v>57.259704143357446</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
       <c r="A15" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="14">
         <v>97.877975563277658</v>
       </c>
       <c r="C15" s="14">
         <v>78.050777338603424</v>
       </c>
       <c r="D15" s="14">
         <v>94.681854302117813</v>
       </c>
       <c r="E15" s="14">
         <v>91.566515151515148</v>
       </c>
       <c r="F15" s="14">
         <v>70.379857646229738</v>
       </c>
       <c r="G15" s="14">
         <v>72.295411437729271</v>
       </c>
       <c r="H15" s="14">
         <v>123.249643942204</v>
       </c>
-    </row>
-    <row r="16" spans="1:8">
+      <c r="I15" s="14">
+        <v>110.1444674395926</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="8">
         <v>27.464155883518689</v>
       </c>
       <c r="C16" s="8">
         <v>28.999632987312566</v>
       </c>
       <c r="D16" s="8">
         <v>26.371978180226264</v>
       </c>
       <c r="E16" s="8">
         <v>30.162229389681183</v>
       </c>
       <c r="F16" s="8">
         <v>32.629381753911481</v>
       </c>
       <c r="G16" s="8">
         <v>28.690609920193715</v>
       </c>
       <c r="H16" s="8">
         <v>31.311389794393108</v>
       </c>
-    </row>
-    <row r="17" spans="1:8">
+      <c r="I16" s="8">
+        <v>27.951532250369734</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
       <c r="A17" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="8">
         <v>76.360227839644722</v>
       </c>
       <c r="C17" s="8">
         <v>84.670948071793859</v>
       </c>
       <c r="D17" s="8">
         <v>93.420612888793613</v>
       </c>
       <c r="E17" s="8">
         <v>87.471654386554619</v>
       </c>
       <c r="F17" s="8">
         <v>191.63914780678473</v>
       </c>
       <c r="G17" s="8">
         <v>200.50434432798195</v>
       </c>
       <c r="H17" s="8">
         <v>191.34927722809945</v>
       </c>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17" s="8">
+        <v>203.54251505266336</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="8">
         <v>39.587417728013072</v>
       </c>
       <c r="C18" s="8">
         <v>38.357590960638262</v>
       </c>
       <c r="D18" s="8">
         <v>36.289006700720854</v>
       </c>
       <c r="E18" s="8">
         <v>41.495462191648308</v>
       </c>
       <c r="F18" s="8">
         <v>48.105541017870713</v>
       </c>
       <c r="G18" s="8">
         <v>40.595138963538027</v>
       </c>
       <c r="H18" s="8">
         <v>44.257346805518971</v>
       </c>
-    </row>
-    <row r="19" spans="1:8">
+      <c r="I18" s="8">
+        <v>43.664455297939568</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
       <c r="A19" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="8">
         <v>80.855189967860426</v>
       </c>
       <c r="C19" s="8">
         <v>123.84994635681251</v>
       </c>
       <c r="D19" s="8">
         <v>90.644273519651364</v>
       </c>
       <c r="E19" s="8">
         <v>98.103810904643538</v>
       </c>
       <c r="F19" s="8">
         <v>101.25551251008878</v>
       </c>
       <c r="G19" s="8">
         <v>116.97783636622138</v>
       </c>
       <c r="H19" s="8">
         <v>114.33506549045647</v>
       </c>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19" s="8">
+        <v>185.94655020080322</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="8">
         <v>46.027094731641363</v>
       </c>
       <c r="C20" s="8">
         <v>47.340416359616796</v>
       </c>
       <c r="D20" s="8">
         <v>48.196193253999112</v>
       </c>
       <c r="E20" s="8">
         <v>50.505282558080687</v>
       </c>
       <c r="F20" s="8">
         <v>46.481250746194412</v>
       </c>
       <c r="G20" s="8">
         <v>55.098508871808271</v>
       </c>
       <c r="H20" s="8">
         <v>49.808498249998017</v>
       </c>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20" s="8">
+        <v>43.854874650394102</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="14">
         <v>115.53568130345414</v>
       </c>
       <c r="C21" s="14">
         <v>110.68934899356542</v>
       </c>
       <c r="D21" s="14">
         <v>129.23246984941974</v>
       </c>
       <c r="E21" s="14">
         <v>124.72528891340853</v>
       </c>
       <c r="F21" s="14">
         <v>146.18138924414626</v>
       </c>
       <c r="G21" s="14">
         <v>165.99362918168055</v>
       </c>
       <c r="H21" s="14">
         <v>121.29026867555939</v>
       </c>
-    </row>
-    <row r="22" spans="1:8">
+      <c r="I21" s="14">
+        <v>191.6988174996705</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
       <c r="A22" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="14">
         <v>229.54689039741891</v>
       </c>
       <c r="C22" s="14">
         <v>358.47528780933789</v>
       </c>
       <c r="D22" s="14">
         <v>359.35489271900025</v>
       </c>
       <c r="E22" s="14">
         <v>383.66915041495719</v>
       </c>
       <c r="F22" s="14">
         <v>275.243672671517</v>
       </c>
       <c r="G22" s="14">
         <v>310.62645903615913</v>
       </c>
       <c r="H22" s="14">
         <v>285.16534185964809</v>
       </c>
-    </row>
-    <row r="23" spans="1:8">
+      <c r="I22" s="14">
+        <v>355.14211754756872</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
       <c r="A23" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="14">
         <v>51.146999844295252</v>
       </c>
       <c r="C23" s="14">
         <v>51.385476317068026</v>
       </c>
       <c r="D23" s="14">
         <v>53.627128795005952</v>
       </c>
       <c r="E23" s="14">
         <v>58.173613340043438</v>
       </c>
       <c r="F23" s="14">
         <v>61.971668462452662</v>
       </c>
       <c r="G23" s="14">
         <v>67.839180683637736</v>
       </c>
       <c r="H23" s="14">
         <v>62.715879311532859</v>
       </c>
-    </row>
-    <row r="24" spans="1:8">
+      <c r="I23" s="14">
+        <v>58.259175720673589</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
       <c r="A24" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="14">
         <v>76.588941460794842</v>
       </c>
       <c r="C24" s="14">
         <v>84.297552165481591</v>
       </c>
       <c r="D24" s="14">
         <v>106.79730136732042</v>
       </c>
       <c r="E24" s="14">
         <v>86.684459386170346</v>
       </c>
       <c r="F24" s="14">
         <v>196.39199103641457</v>
       </c>
       <c r="G24" s="14">
         <v>431.23277613337484</v>
       </c>
       <c r="H24" s="14">
         <v>440.74688595166685</v>
       </c>
-    </row>
-    <row r="25" spans="1:8">
+      <c r="I24" s="14">
+        <v>183.81220646766167</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="14">
         <v>50.092740282215118</v>
       </c>
       <c r="C25" s="14">
         <v>38.555311502659578</v>
       </c>
       <c r="D25" s="14">
         <v>36.921808418094216</v>
       </c>
       <c r="E25" s="14">
         <v>45.146276946374492</v>
       </c>
       <c r="F25" s="14">
         <v>40.303593191165952</v>
       </c>
       <c r="G25" s="14">
         <v>52.616680559320621</v>
       </c>
       <c r="H25" s="14">
         <v>36.884371992572589</v>
       </c>
-    </row>
-    <row r="26" spans="1:8">
+      <c r="I25" s="14">
+        <v>38.774315731794594</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
       <c r="A26" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="8">
         <v>85.65456747050834</v>
       </c>
       <c r="C26" s="8">
         <v>80.805129494368643</v>
       </c>
       <c r="D26" s="8">
         <v>79.039085298196696</v>
       </c>
       <c r="E26" s="8">
         <v>85.02250320283423</v>
       </c>
       <c r="F26" s="8">
         <v>97.40670126539635</v>
       </c>
       <c r="G26" s="8">
         <v>103.35351438190284</v>
       </c>
       <c r="H26" s="8">
         <v>88.4425196308609</v>
       </c>
-    </row>
-    <row r="27" spans="1:8">
+      <c r="I26" s="8">
+        <v>86.463330285702483</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="8">
         <v>142.04061565710236</v>
       </c>
       <c r="C27" s="8">
         <v>143.04587666433076</v>
       </c>
       <c r="D27" s="8">
         <v>146.1881354592721</v>
       </c>
       <c r="E27" s="8">
         <v>178.56807477414873</v>
       </c>
       <c r="F27" s="8">
         <v>130.57030677731674</v>
       </c>
       <c r="G27" s="8">
         <v>117.91271603690753</v>
       </c>
       <c r="H27" s="8">
         <v>184.64165610148947</v>
       </c>
-    </row>
-    <row r="28" spans="1:8">
+      <c r="I27" s="8">
+        <v>97.937466060181961</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="8">
         <v>57.137705354455143</v>
       </c>
       <c r="C28" s="8">
         <v>60.181878524793056</v>
       </c>
       <c r="D28" s="8">
         <v>61.558044673375676</v>
       </c>
       <c r="E28" s="8">
         <v>59.637336534132423</v>
       </c>
       <c r="F28" s="8">
         <v>51.449438234403509</v>
       </c>
       <c r="G28" s="8">
         <v>58.867515989403806</v>
       </c>
       <c r="H28" s="8">
         <v>56.241451604930504</v>
       </c>
-    </row>
-    <row r="29" spans="1:8">
+      <c r="I28" s="8">
+        <v>54.899296785659658</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
       <c r="A29" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="8">
         <v>49.460761094607975</v>
       </c>
       <c r="C29" s="8">
         <v>72.42456031717748</v>
       </c>
       <c r="D29" s="8">
         <v>65.342087502273955</v>
       </c>
       <c r="E29" s="8">
         <v>79.074673913043469</v>
       </c>
       <c r="F29" s="8">
         <v>47.84840965611869</v>
       </c>
       <c r="G29" s="8">
         <v>75.293611426675326</v>
       </c>
       <c r="H29" s="8">
         <v>62.058467727167347</v>
       </c>
-    </row>
-    <row r="30" spans="1:8">
+      <c r="I29" s="8">
+        <v>40.862551919916335</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
       <c r="A30" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="8">
         <v>60.933720708748616</v>
       </c>
       <c r="C30" s="8">
         <v>77.749062980030715</v>
       </c>
       <c r="D30" s="8">
         <v>74.215733704046954</v>
       </c>
       <c r="E30" s="8">
         <v>89.898056550191384</v>
       </c>
       <c r="F30" s="8">
         <v>80.629820794820787</v>
       </c>
       <c r="G30" s="8">
         <v>80.568947238840508</v>
       </c>
       <c r="H30" s="8">
         <v>95.968806892580389</v>
       </c>
-    </row>
-    <row r="31" spans="1:8">
+      <c r="I30" s="8">
+        <v>106.57633918939744</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
       <c r="A31" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="14">
         <v>81.091081247895858</v>
       </c>
       <c r="C31" s="14">
         <v>115.78367097121334</v>
       </c>
       <c r="D31" s="14">
         <v>88.090685922667276</v>
       </c>
       <c r="E31" s="14">
         <v>115.57422677982083</v>
       </c>
       <c r="F31" s="14">
         <v>116.73722517625743</v>
       </c>
       <c r="G31" s="14">
         <v>93.760333115448503</v>
       </c>
       <c r="H31" s="14">
         <v>185.84501856332892</v>
       </c>
-    </row>
-    <row r="32" spans="1:8">
+      <c r="I31" s="14">
+        <v>130.54109523069752</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9">
       <c r="A32" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="14">
         <v>46.149479863570768</v>
       </c>
       <c r="C32" s="14">
         <v>50.95979276142932</v>
       </c>
       <c r="D32" s="14">
         <v>64.481599173553718</v>
       </c>
       <c r="E32" s="14">
         <v>51.389622641509433</v>
       </c>
       <c r="F32" s="14">
         <v>47.326264905757142</v>
       </c>
       <c r="G32" s="14">
         <v>46.848114258034144</v>
       </c>
       <c r="H32" s="14">
         <v>47.89736682167198</v>
       </c>
-    </row>
-    <row r="33" spans="1:8">
+      <c r="I32" s="14">
+        <v>43.136304029070502</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9">
       <c r="A33" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="14">
         <v>64.330007074142415</v>
       </c>
       <c r="C33" s="14">
         <v>51.588773358388806</v>
       </c>
       <c r="D33" s="14">
         <v>55.153536630943186</v>
       </c>
       <c r="E33" s="14">
         <v>67.051844372507176</v>
       </c>
       <c r="F33" s="14">
         <v>72.131277200540538</v>
       </c>
       <c r="G33" s="14">
         <v>59.089896955089166</v>
       </c>
       <c r="H33" s="14">
         <v>74.787068596539186</v>
       </c>
-    </row>
-    <row r="34" spans="1:8">
+      <c r="I33" s="14">
+        <v>65.718640136960076</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9">
       <c r="A34" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="14">
         <v>65.663281757147317</v>
       </c>
       <c r="C34" s="14">
         <v>54.122477692583622</v>
       </c>
       <c r="D34" s="14">
         <v>56.003918034257026</v>
       </c>
       <c r="E34" s="14">
         <v>66.558075718371242</v>
       </c>
       <c r="F34" s="14">
         <v>78.694081354924293</v>
       </c>
       <c r="G34" s="14">
         <v>70.541193812135234</v>
       </c>
       <c r="H34" s="14">
         <v>88.070564505998817</v>
       </c>
-    </row>
-    <row r="35" spans="1:8">
+      <c r="I34" s="14">
+        <v>70.20143161670164</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9">
       <c r="A35" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="14">
         <v>71.715772109051969</v>
       </c>
       <c r="C35" s="14">
         <v>63.866229313500256</v>
       </c>
       <c r="D35" s="14">
         <v>61.523531081546047</v>
       </c>
       <c r="E35" s="14">
         <v>77.235700114101732</v>
       </c>
       <c r="F35" s="14">
         <v>95.43534126761908</v>
       </c>
       <c r="G35" s="14">
         <v>99.884693359381117</v>
       </c>
       <c r="H35" s="14">
         <v>118.27038675804972</v>
       </c>
-    </row>
-    <row r="36" spans="1:8">
+      <c r="I35" s="14">
+        <v>102.68081354354275</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9">
       <c r="A36" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="8">
         <v>28.747873651965005</v>
       </c>
       <c r="C36" s="8">
         <v>28.23867979196622</v>
       </c>
       <c r="D36" s="8">
         <v>28.323369110078655</v>
       </c>
       <c r="E36" s="8">
         <v>31.309750648138685</v>
       </c>
       <c r="F36" s="8">
         <v>30.701970878081124</v>
       </c>
       <c r="G36" s="8">
         <v>29.159649785384936</v>
       </c>
       <c r="H36" s="8">
         <v>34.540357819554792</v>
       </c>
-    </row>
-    <row r="37" spans="1:8">
+      <c r="I36" s="8">
+        <v>28.013937082857232</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9">
       <c r="A37" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="8">
         <v>63.161651193230249</v>
       </c>
       <c r="C37" s="8">
         <v>61.859825674957527</v>
       </c>
       <c r="D37" s="8">
         <v>60.877561667644642</v>
       </c>
       <c r="E37" s="8">
         <v>52.311419429641695</v>
       </c>
       <c r="F37" s="8">
         <v>48.878235011565089</v>
       </c>
       <c r="G37" s="8">
         <v>47.623603746682598</v>
       </c>
       <c r="H37" s="8">
         <v>51.882422320474149</v>
       </c>
-    </row>
-    <row r="38" spans="1:8">
+      <c r="I37" s="8">
+        <v>46.338866367320428</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9">
       <c r="A38" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B38" s="8">
         <v>130.89477676531669</v>
       </c>
       <c r="C38" s="8">
         <v>130.58089451166765</v>
       </c>
       <c r="D38" s="8">
         <v>132.3982742127713</v>
       </c>
       <c r="E38" s="8">
         <v>164.44517789387248</v>
       </c>
       <c r="F38" s="8">
         <v>171.84669076443345</v>
       </c>
       <c r="G38" s="8">
         <v>153.22015786417003</v>
       </c>
       <c r="H38" s="8">
         <v>169.9305849319563</v>
       </c>
-    </row>
-    <row r="39" spans="1:8">
+      <c r="I38" s="8">
+        <v>142.61140960629922</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9">
       <c r="A39" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B39" s="8">
         <v>107.50391734417344</v>
       </c>
       <c r="C39" s="8">
         <v>99.250393188906955</v>
       </c>
       <c r="D39" s="8">
         <v>91.997226070950475</v>
       </c>
       <c r="E39" s="8">
         <v>84.123532239445908</v>
       </c>
       <c r="F39" s="8">
         <v>96.811178355229259</v>
       </c>
       <c r="G39" s="8">
         <v>118.91521198766078</v>
       </c>
       <c r="H39" s="8">
         <v>104.57084352086106</v>
       </c>
-    </row>
-    <row r="40" spans="1:8">
+      <c r="I39" s="8">
+        <v>109.3856443939394</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9">
       <c r="A40" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B40" s="8">
         <v>83.110501953914564</v>
       </c>
       <c r="C40" s="8">
         <v>65.025075825452134</v>
       </c>
       <c r="D40" s="8">
         <v>81.73404943502824</v>
       </c>
       <c r="E40" s="8">
         <v>106.14180119214585</v>
       </c>
       <c r="F40" s="8">
         <v>51.611965939153436</v>
       </c>
       <c r="G40" s="8">
         <v>90.896830140696039</v>
       </c>
       <c r="H40" s="8">
         <v>115.28871439775826</v>
       </c>
-    </row>
-    <row r="41" spans="1:8">
+      <c r="I40" s="8">
+        <v>61.01230677154583</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9">
       <c r="A41" s="13" t="s">
         <v>37</v>
       </c>
       <c r="B41" s="14">
         <v>55.524748330131644</v>
       </c>
       <c r="C41" s="14">
         <v>51.011426612143246</v>
       </c>
       <c r="D41" s="14">
         <v>54.313913618703111</v>
       </c>
       <c r="E41" s="14">
         <v>57.161663193066033</v>
       </c>
       <c r="F41" s="14">
         <v>49.039621977804202</v>
       </c>
       <c r="G41" s="14">
         <v>54.986821920938418</v>
       </c>
       <c r="H41" s="14">
         <v>57.707822919485892</v>
       </c>
-    </row>
-    <row r="42" spans="1:8">
+      <c r="I41" s="14">
+        <v>47.662003415212808</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9">
       <c r="A42" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B42" s="14">
         <v>79.787602398523987</v>
       </c>
       <c r="C42" s="14">
         <v>137.44114544609667</v>
       </c>
       <c r="D42" s="14">
         <v>221.01881725417439</v>
       </c>
       <c r="E42" s="14">
         <v>143.7145378071834</v>
       </c>
       <c r="F42" s="14">
         <v>158.75784817433973</v>
       </c>
       <c r="G42" s="14">
         <v>192.29586543406049</v>
       </c>
       <c r="H42" s="14">
         <v>174.1130087153764</v>
       </c>
-    </row>
-    <row r="43" spans="1:8">
+      <c r="I42" s="14">
+        <v>112.73285576923077</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9">
       <c r="A43" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B43" s="14">
         <v>121.34075556531657</v>
       </c>
       <c r="C43" s="14">
         <v>104.40255158461777</v>
       </c>
       <c r="D43" s="14">
         <v>100.04370702754035</v>
       </c>
       <c r="E43" s="14">
         <v>116.0573771646439</v>
       </c>
       <c r="F43" s="14">
         <v>127.15165275601281</v>
       </c>
       <c r="G43" s="14">
         <v>105.57688051653852</v>
       </c>
       <c r="H43" s="14">
         <v>118.86629298897584</v>
       </c>
-    </row>
-    <row r="44" spans="1:8">
+      <c r="I43" s="14">
+        <v>104.41977630615393</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9">
       <c r="A44" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B44" s="14">
         <v>71.447426188068746</v>
       </c>
       <c r="C44" s="14">
         <v>43.484004937594293</v>
       </c>
       <c r="D44" s="14">
         <v>54.017890235210267</v>
       </c>
       <c r="E44" s="14">
         <v>46.09808114547323</v>
       </c>
       <c r="F44" s="14">
         <v>50.85060456900613</v>
       </c>
       <c r="G44" s="14">
         <v>52.049325236587798</v>
       </c>
       <c r="H44" s="14">
         <v>51.461652766574758</v>
       </c>
-    </row>
-    <row r="45" spans="1:8">
+      <c r="I44" s="14">
+        <v>54.315120449678801</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9">
       <c r="A45" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B45" s="14">
         <v>45.122714831256559</v>
       </c>
       <c r="C45" s="14">
         <v>44.056532331671697</v>
       </c>
       <c r="D45" s="14">
         <v>46.752990312407064</v>
       </c>
       <c r="E45" s="14">
         <v>49.229716429522206</v>
       </c>
       <c r="F45" s="14">
         <v>41.776890940840296</v>
       </c>
       <c r="G45" s="14">
         <v>48.08719756161419</v>
       </c>
       <c r="H45" s="14">
         <v>55.002039228220667</v>
       </c>
-    </row>
-    <row r="46" spans="1:8">
+      <c r="I45" s="14">
+        <v>48.173101286901833</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9">
       <c r="A46" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B46" s="8">
         <v>68.487925689172982</v>
       </c>
       <c r="C46" s="8">
         <v>60.875410962992447</v>
       </c>
       <c r="D46" s="8">
         <v>76.852748726987855</v>
       </c>
       <c r="E46" s="8">
         <v>69.407729583975353</v>
       </c>
       <c r="F46" s="8">
         <v>77.238634768588781</v>
       </c>
       <c r="G46" s="8">
         <v>73.278771311262645</v>
       </c>
       <c r="H46" s="8">
         <v>55.88771384175341</v>
       </c>
-    </row>
-    <row r="47" spans="1:8">
+      <c r="I46" s="8">
+        <v>64.158002377414562</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9">
       <c r="A47" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B47" s="8">
         <v>144.6338258799093</v>
       </c>
       <c r="C47" s="8">
         <v>131.69300415519277</v>
       </c>
       <c r="D47" s="8">
         <v>149.84977077222646</v>
       </c>
       <c r="E47" s="8">
         <v>127.13308227569556</v>
       </c>
       <c r="F47" s="8">
         <v>143.59484989024998</v>
       </c>
       <c r="G47" s="8">
         <v>140.50232314435132</v>
       </c>
       <c r="H47" s="8">
         <v>159.97342677448913</v>
       </c>
-    </row>
-    <row r="48" spans="1:8">
+      <c r="I47" s="8">
+        <v>322.42170732573419</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9">
       <c r="A48" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B48" s="8">
         <v>36.882718415875459</v>
       </c>
       <c r="C48" s="8">
         <v>36.453814755959137</v>
       </c>
       <c r="D48" s="8">
         <v>37.563514733577989</v>
       </c>
       <c r="E48" s="8">
         <v>39.258151936944486</v>
       </c>
       <c r="F48" s="8">
         <v>41.619263000323656</v>
       </c>
       <c r="G48" s="8">
         <v>40.391888967748713</v>
       </c>
       <c r="H48" s="8">
         <v>84.391991156061593</v>
       </c>
-    </row>
-    <row r="49" spans="1:8">
+      <c r="I48" s="8">
+        <v>41.762783458259271</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9">
       <c r="A49" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B49" s="8">
         <v>48.382904677478663</v>
       </c>
       <c r="C49" s="8">
         <v>43.780342317905145</v>
       </c>
       <c r="D49" s="8">
         <v>43.832584832208155</v>
       </c>
       <c r="E49" s="8">
         <v>43.925351262051336</v>
       </c>
       <c r="F49" s="8">
         <v>53.589894686601511</v>
       </c>
       <c r="G49" s="8">
         <v>50.106923655242305</v>
       </c>
       <c r="H49" s="8">
         <v>50.547174467417285</v>
       </c>
-    </row>
-    <row r="50" spans="1:8">
+      <c r="I49" s="8">
+        <v>51.991004184984945</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9">
       <c r="A50" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B50" s="8">
         <v>55.714586175739775</v>
       </c>
       <c r="C50" s="8">
         <v>53.875528191548064</v>
       </c>
       <c r="D50" s="8">
         <v>56.916088915470489</v>
       </c>
       <c r="E50" s="8">
         <v>61.116488279895819</v>
       </c>
       <c r="F50" s="8">
         <v>62.061990572527165</v>
       </c>
       <c r="G50" s="8">
         <v>59.704528418503642</v>
       </c>
       <c r="H50" s="8">
         <v>66.646296516734054</v>
       </c>
-    </row>
-    <row r="51" spans="1:8">
+      <c r="I50" s="8">
+        <v>62.580698464378465</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9">
       <c r="A51" s="15" t="s">
         <v>47</v>
       </c>
       <c r="B51" s="16">
         <v>74.529562830558447</v>
       </c>
       <c r="C51" s="16">
         <v>72.718482567879093</v>
       </c>
       <c r="D51" s="16">
         <v>73.49551968929147</v>
       </c>
       <c r="E51" s="16">
         <v>79.570911928148078</v>
       </c>
       <c r="F51" s="16">
         <v>88.617217137059569</v>
       </c>
       <c r="G51" s="16">
         <v>91.53433871568059</v>
       </c>
       <c r="H51" s="16">
         <v>92.10244363978542</v>
       </c>
-    </row>
-    <row r="52" spans="1:8">
+      <c r="I51" s="16">
+        <v>86.237589344041083</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9">
       <c r="A52" s="17" t="s">
         <v>48</v>
       </c>
       <c r="B52" s="18">
         <v>66.963024858002854</v>
       </c>
       <c r="C52" s="18">
         <v>67.208165962692462</v>
       </c>
       <c r="D52" s="18">
         <v>69.754264863109441</v>
       </c>
       <c r="E52" s="18">
         <v>75.93605625268296</v>
       </c>
       <c r="F52" s="18">
         <v>82.8593936842055</v>
       </c>
       <c r="G52" s="18">
         <v>83.896844837487819</v>
       </c>
       <c r="H52" s="18">
         <v>94.465916186389805</v>
       </c>
-    </row>
-    <row r="53" spans="1:8">
+      <c r="I52" s="18">
+        <v>86.092020685922847</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9">
       <c r="B53" s="3"/>
       <c r="C53" s="3"/>
       <c r="D53" s="3"/>
       <c r="E53" s="3"/>
     </row>
-    <row r="54" spans="1:8">
+    <row r="54" spans="1:9">
       <c r="B54" s="9"/>
       <c r="C54" s="9"/>
       <c r="D54" s="9"/>
       <c r="E54" s="9"/>
     </row>
-    <row r="55" spans="1:8">
+    <row r="55" spans="1:9">
       <c r="B55" s="9"/>
       <c r="C55" s="9"/>
       <c r="D55" s="9"/>
       <c r="E55" s="9"/>
     </row>
-    <row r="56" spans="1:8">
+    <row r="56" spans="1:9">
       <c r="B56" s="3"/>
       <c r="C56" s="3"/>
       <c r="D56" s="3"/>
       <c r="E56" s="3"/>
     </row>
-    <row r="57" spans="1:8">
+    <row r="57" spans="1:9">
       <c r="B57" s="3"/>
       <c r="C57" s="3"/>
       <c r="D57" s="3"/>
       <c r="E57" s="3"/>
     </row>
-    <row r="58" spans="1:8">
+    <row r="58" spans="1:9">
       <c r="B58" s="3"/>
       <c r="C58" s="3"/>
       <c r="D58" s="3"/>
       <c r="E58" s="3"/>
     </row>
-    <row r="59" spans="1:8">
+    <row r="59" spans="1:9">
       <c r="B59" s="3"/>
       <c r="C59" s="3"/>
       <c r="D59" s="3"/>
       <c r="E59" s="3"/>
     </row>
-    <row r="60" spans="1:8">
+    <row r="60" spans="1:9">
       <c r="B60" s="3"/>
       <c r="C60" s="3"/>
       <c r="D60" s="3"/>
       <c r="E60" s="3"/>
     </row>
-    <row r="61" spans="1:8">
+    <row r="61" spans="1:9">
       <c r="B61" s="3"/>
       <c r="C61" s="3"/>
       <c r="D61" s="3"/>
       <c r="E61" s="3"/>
     </row>
-    <row r="62" spans="1:8">
+    <row r="62" spans="1:9">
       <c r="B62" s="3"/>
       <c r="C62" s="3"/>
       <c r="D62" s="3"/>
       <c r="E62" s="3"/>
     </row>
-    <row r="63" spans="1:8">
+    <row r="63" spans="1:9">
       <c r="B63" s="3"/>
       <c r="C63" s="3"/>
       <c r="D63" s="3"/>
       <c r="E63" s="3"/>
     </row>
-    <row r="64" spans="1:8">
+    <row r="64" spans="1:9">
       <c r="B64" s="3"/>
       <c r="C64" s="3"/>
       <c r="D64" s="3"/>
       <c r="E64" s="3"/>
     </row>
     <row r="65" spans="2:5">
       <c r="B65" s="3"/>
       <c r="C65" s="3"/>
       <c r="D65" s="3"/>
       <c r="E65" s="3"/>
     </row>
     <row r="66" spans="2:5">
       <c r="B66" s="3"/>
       <c r="C66" s="3"/>
       <c r="D66" s="3"/>
       <c r="E66" s="3"/>
     </row>
     <row r="67" spans="2:5">
       <c r="B67" s="3"/>
       <c r="C67" s="3"/>
       <c r="D67" s="3"/>
       <c r="E67" s="3"/>
     </row>
     <row r="68" spans="2:5">
       <c r="B68" s="3"/>
@@ -3225,51 +3371,51 @@
       <c r="D242" s="3"/>
       <c r="E242" s="3"/>
     </row>
     <row r="243" spans="2:5">
       <c r="B243" s="3"/>
       <c r="C243" s="3"/>
       <c r="D243" s="3"/>
       <c r="E243" s="3"/>
     </row>
     <row r="244" spans="2:5">
       <c r="B244" s="3"/>
       <c r="C244" s="3"/>
       <c r="D244" s="3"/>
       <c r="E244" s="3"/>
     </row>
     <row r="245" spans="2:5">
       <c r="B245" s="3"/>
       <c r="C245" s="3"/>
       <c r="D245" s="3"/>
       <c r="E245" s="3"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="71" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>