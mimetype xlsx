--- v1 (2026-03-15)
+++ v2 (2026-08-24)
@@ -3,105 +3,105 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\UO2935\14_SURVEILLANCE_FIN\06_Thematiques_specifiques\Site internet SAFCO\Budget à publier\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\UO2935\14_SURVEILLANCE_FIN\06_Thematiques_specifiques\Site internet SAFCO\Fiscalité\Passés 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{73F0A19D-AC4C-4EE7-A145-CDCE47375CF5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{75C7F58B-53AF-454E-B237-F30069C64DAF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Taux centimes add" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="centimes2008_2017">'Taux centimes add'!$B$3:$C$48</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="J50" i="1" l="1"/>
+  <c r="J49" i="1"/>
   <c r="I50" i="1"/>
-  <c r="J49" i="1"/>
   <c r="I49" i="1"/>
   <c r="H50" i="1" l="1"/>
   <c r="H49" i="1"/>
   <c r="G50" i="1" l="1"/>
   <c r="G49" i="1"/>
   <c r="E50" i="1" l="1"/>
   <c r="E49" i="1"/>
   <c r="F50" i="1" l="1"/>
   <c r="F49" i="1"/>
   <c r="C50" i="1"/>
   <c r="C49" i="1"/>
   <c r="D50" i="1"/>
   <c r="D49" i="1"/>
   <c r="B50" i="1"/>
   <c r="B49" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="49">
   <si>
     <t>Taux de centimes additionnels</t>
   </si>
   <si>
     <t>A10</t>
   </si>
   <si>
     <t>AIRE-LA-VILLE</t>
   </si>
   <si>
     <t>ANIERES</t>
   </si>
   <si>
     <t>AVULLY</t>
   </si>
   <si>
     <t>AVUSY</t>
   </si>
   <si>
     <t>BARDONNEX</t>
   </si>
   <si>
     <t>BELLEVUE</t>
   </si>
   <si>
@@ -204,53 +204,50 @@
     <t>SORAL</t>
   </si>
   <si>
     <t>THONEX</t>
   </si>
   <si>
     <t>TROINEX</t>
   </si>
   <si>
     <t>VANDOEUVRES</t>
   </si>
   <si>
     <t>VERNIER</t>
   </si>
   <si>
     <t>VERSOIX</t>
   </si>
   <si>
     <t>VEYRIER</t>
   </si>
   <si>
     <t>Total avec Genève</t>
   </si>
   <si>
     <t>Total sans Genève</t>
-  </si>
-[...1 lines deleted...]
-    <t>Vernier 2026: douzièmes provisionnels</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="164" formatCode="#,##0.0\ "/>
     <numFmt numFmtId="165" formatCode="#,##0.00\ "/>
     <numFmt numFmtId="166" formatCode="0\ \ "/>
     <numFmt numFmtId="167" formatCode="0.0\ \ "/>
     <numFmt numFmtId="168" formatCode="0.00\ \ "/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -855,53 +852,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J57"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row r="2" spans="1:10" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A2" s="13"/>
       <c r="B2" s="14">
         <v>2018</v>
       </c>
       <c r="C2" s="14">
         <v>2019</v>
       </c>
       <c r="D2" s="14">
         <v>2020</v>
       </c>
       <c r="E2" s="14">
@@ -2303,51 +2298,53 @@
       </c>
       <c r="B46" s="8">
         <v>50</v>
       </c>
       <c r="C46" s="8">
         <v>50</v>
       </c>
       <c r="D46" s="8">
         <v>50</v>
       </c>
       <c r="E46" s="8">
         <v>50</v>
       </c>
       <c r="F46" s="8">
         <v>50</v>
       </c>
       <c r="G46" s="8">
         <v>50</v>
       </c>
       <c r="H46" s="8">
         <v>50</v>
       </c>
       <c r="I46" s="8">
         <v>50</v>
       </c>
-      <c r="J46" s="8"/>
+      <c r="J46" s="8">
+        <v>50</v>
+      </c>
     </row>
     <row r="47" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A47" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B47" s="10">
         <v>45.5</v>
       </c>
       <c r="C47" s="10">
         <v>45.5</v>
       </c>
       <c r="D47" s="10">
         <v>45.5</v>
       </c>
       <c r="E47" s="10">
         <v>45.5</v>
       </c>
       <c r="F47" s="10">
         <v>45.5</v>
       </c>
       <c r="G47" s="10">
         <v>45.5</v>
       </c>
       <c r="H47" s="10">
         <v>45.5</v>
@@ -2402,107 +2399,104 @@
       <c r="C49" s="20">
         <f t="shared" si="0"/>
         <v>41.899777777777778</v>
       </c>
       <c r="D49" s="20">
         <f t="shared" si="0"/>
         <v>41.766444444444446</v>
       </c>
       <c r="E49" s="20">
         <f t="shared" si="0"/>
         <v>41.677555555555557</v>
       </c>
       <c r="F49" s="20">
         <f t="shared" si="0"/>
         <v>41.655333333333331</v>
       </c>
       <c r="G49" s="20">
         <f t="shared" si="0"/>
         <v>41.521999999999998</v>
       </c>
       <c r="H49" s="20">
         <f t="shared" ref="H49" si="1">SUM(H4:H48)/45</f>
         <v>41.366444444444447</v>
       </c>
       <c r="I49" s="20">
-        <f t="shared" ref="I49" si="2">SUM(I4:I48)/45</f>
+        <f t="shared" ref="I49:J49" si="2">SUM(I4:I48)/45</f>
         <v>41.166444444444444</v>
       </c>
       <c r="J49" s="20">
-        <f>SUM(J4:J48)/44</f>
-        <v>41.011136363636361</v>
+        <f t="shared" si="2"/>
+        <v>41.210888888888888</v>
       </c>
     </row>
     <row r="50" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A50" s="17" t="s">
         <v>48</v>
       </c>
       <c r="B50" s="18">
         <f t="shared" ref="B50:G50" si="3">(SUM(B4:B23)+SUM(B25:B48))/44</f>
         <v>41.772727272727273</v>
       </c>
       <c r="C50" s="18">
         <f t="shared" si="3"/>
         <v>41.81818181818182</v>
       </c>
       <c r="D50" s="18">
         <f t="shared" si="3"/>
         <v>41.68181818181818</v>
       </c>
       <c r="E50" s="18">
         <f t="shared" si="3"/>
         <v>41.590909090909093</v>
       </c>
       <c r="F50" s="18">
         <f t="shared" si="3"/>
         <v>41.56818181818182</v>
       </c>
       <c r="G50" s="18">
         <f t="shared" si="3"/>
         <v>41.43181818181818</v>
       </c>
       <c r="H50" s="18">
         <f t="shared" ref="H50" si="4">(SUM(H4:H23)+SUM(H25:H48))/44</f>
         <v>41.272727272727273</v>
       </c>
       <c r="I50" s="18">
-        <f t="shared" ref="I50" si="5">(SUM(I4:I23)+SUM(I25:I48))/44</f>
+        <f t="shared" ref="I50:J50" si="5">(SUM(I4:I23)+SUM(I25:I48))/44</f>
         <v>41.06818181818182</v>
       </c>
       <c r="J50" s="18">
-        <f>(SUM(J4:J23)+SUM(J25:J45)+SUM(J47:J48))/43</f>
-        <v>40.906976744186046</v>
+        <f t="shared" si="5"/>
+        <v>41.113636363636367</v>
       </c>
     </row>
     <row r="51" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B51" s="5"/>
       <c r="C51" s="5"/>
     </row>
     <row r="52" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B52" s="6"/>
       <c r="C52" s="6"/>
     </row>
     <row r="53" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B53" s="6"/>
       <c r="C53" s="6"/>
     </row>
     <row r="54" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B54" s="6"/>
       <c r="C54" s="6"/>
     </row>
     <row r="55" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B55" s="6"/>
       <c r="C55" s="6"/>
     </row>
     <row r="56" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B56" s="7"/>
       <c r="C56" s="7"/>
     </row>
     <row r="57" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B57" s="7"/>
       <c r="C57" s="7"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>