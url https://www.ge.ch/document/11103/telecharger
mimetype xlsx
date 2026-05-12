--- v0 (2025-10-06)
+++ v1 (2026-05-12)
@@ -1,589 +1,561 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="docx" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\UO0884\19_Ind\RIS\SGEF 2015 et après\INDICATEURS 2025\fin_chantier_Narain\Lot RIS G\G1\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\UO0884\19_Ind\RIS\SGEF 2015 et après\INDICATEURS 2026\4_fin_chantier_Sarah\G1 Taux certification\Travail Sarah\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{148E2373-958E-4778-9C00-C5B68E85C289}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E088045C-2032-4104-A9A9-6A1A5DA5B8F5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="938" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-165" yWindow="-165" windowWidth="29130" windowHeight="15810" tabRatio="938" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Contenu" sheetId="6" r:id="rId1"/>
     <sheet name="Tab &amp; graph G1a" sheetId="69" r:id="rId2"/>
     <sheet name="Graph G1b" sheetId="74" r:id="rId3"/>
     <sheet name="Graph G1c" sheetId="70" r:id="rId4"/>
     <sheet name="Tab &amp; graph G1d " sheetId="66" r:id="rId5"/>
-    <sheet name="Tab &amp; graph G1e" sheetId="72" r:id="rId6"/>
+    <sheet name="Tab &amp; graph G1e" sheetId="81" r:id="rId6"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId7"/>
     <externalReference r:id="rId8"/>
     <externalReference r:id="rId9"/>
     <externalReference r:id="rId10"/>
     <externalReference r:id="rId11"/>
     <externalReference r:id="rId12"/>
   </externalReferences>
   <definedNames>
     <definedName name="BB" localSheetId="2">#REF!</definedName>
     <definedName name="BB" localSheetId="3">#REF!</definedName>
     <definedName name="BB" localSheetId="1">#REF!</definedName>
     <definedName name="BB" localSheetId="4">#REF!</definedName>
     <definedName name="BB" localSheetId="5">#REF!</definedName>
     <definedName name="BB">#REF!</definedName>
     <definedName name="C1.1a" localSheetId="2">#REF!</definedName>
     <definedName name="C1.1a" localSheetId="5">#REF!</definedName>
     <definedName name="C1.1a">#REF!</definedName>
     <definedName name="codecatidlern">[1]TID!$A$4:$A$20</definedName>
     <definedName name="codektbj">[2]TEns!$K$4:$K$16</definedName>
     <definedName name="gjdfg" localSheetId="2">#REF!</definedName>
     <definedName name="gjdfg" localSheetId="3">#REF!</definedName>
     <definedName name="gjdfg" localSheetId="1">#REF!</definedName>
     <definedName name="gjdfg" localSheetId="4">#REF!</definedName>
     <definedName name="gjdfg" localSheetId="5">#REF!</definedName>
     <definedName name="gjdfg">#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Graph G1b'!$B:$B</definedName>
     <definedName name="libclint">'[1]Institut - Classes'!$G$11:$G$310</definedName>
     <definedName name="libform">[3]MoEn!$B$4:$B$14</definedName>
     <definedName name="libgem">[4]Com!$C$4:$C$3403</definedName>
     <definedName name="liblangue">[1]Lan!$B$4:$B$103</definedName>
     <definedName name="libnat">[1]Nat!$B$4:$B$319</definedName>
     <definedName name="libschartabb">[1]TEns!$M$4:$M$657</definedName>
     <definedName name="libsex">[1]Sexe!$B$4:$B$5</definedName>
     <definedName name="p5_age">[5]p5_ageISC5a!$A$1:$D$55</definedName>
     <definedName name="p5nr">[6]P5nr_2!$A$1:$AC$43</definedName>
     <definedName name="Print_Area" localSheetId="0">Contenu!$A$1:$H$39</definedName>
     <definedName name="SPSS" localSheetId="2">#REF!</definedName>
     <definedName name="SPSS" localSheetId="3">#REF!</definedName>
     <definedName name="SPSS" localSheetId="1">#REF!</definedName>
     <definedName name="SPSS" localSheetId="4">#REF!</definedName>
     <definedName name="SPSS" localSheetId="5">#REF!</definedName>
     <definedName name="SPSS">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Contenu!$A$1:$H$39</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Graph G1b'!$A$1:$I$29</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="3">'Graph G1c'!$A$1:$H$29</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'Graph G1c'!$A$1:$H$30</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Tab &amp; graph G1a'!$A$1:$I$28</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'Tab &amp; graph G1d '!$A$1:$F$29</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="5">'Tab &amp; graph G1e'!$A$1:$F$33</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'Tab &amp; graph G1e'!$A$1:$F$35</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="43">
   <si>
     <t>Tableaux</t>
   </si>
   <si>
     <t>Graphiques</t>
   </si>
   <si>
     <t>Repères et indicateurs statistiques</t>
   </si>
   <si>
     <t xml:space="preserve">© Service de la recherche en éducation (SRED) </t>
-  </si>
-[...1 lines deleted...]
-    <t>G1. Première et deuxième certification de niveau secondaire II</t>
   </si>
   <si>
     <t>Mise en garde : il peut exister des écarts entre les "Repères et indicateurs statistiques" et d'autres indicateurs portant sur d’autres situations de référence (champ de population et date de référence). Par ailleurs, les données ne sont pas nécessairement comparables à des indicateurs statistiques précédemment publiés (dans le cas de ruptures de séries par exemple).</t>
   </si>
   <si>
     <t>Département de l'instruction publique, de la formation et de la jeunesse</t>
   </si>
   <si>
     <t>Source : OFS/analyses longitudinales dans le domaine de la formation (LABB)</t>
   </si>
   <si>
     <t>Genève</t>
   </si>
   <si>
     <t>Suisse</t>
   </si>
   <si>
     <t>Rang de Genève</t>
   </si>
   <si>
     <t>26e</t>
   </si>
   <si>
     <t>24e</t>
   </si>
   <si>
     <t>22e</t>
   </si>
   <si>
     <t xml:space="preserve">Genève </t>
   </si>
   <si>
     <t>Hommes</t>
   </si>
   <si>
     <t>Femmes</t>
   </si>
   <si>
     <t>Ensemble</t>
   </si>
   <si>
     <t>Source : OFS/analyses longitudinales dans le domaine de la formation (LABB).</t>
   </si>
   <si>
     <t>Ecart 
 Suisse-Genève</t>
   </si>
   <si>
-    <t>* Moyenne sur trois années. La valeur 2022 est ainsi calculée à partir des données des années 2021, 2022 et 2023.</t>
-[...1 lines deleted...]
-  <si>
     <t>Population suisse née en Suisse</t>
   </si>
   <si>
     <t>Population suisse née à l'étranger</t>
   </si>
   <si>
     <t>Population étrangère née à l'étranger</t>
   </si>
   <si>
     <t>Population étrangère née en Suisse</t>
   </si>
   <si>
     <t>Suisse
 romande</t>
   </si>
   <si>
-    <r>
-[...16 lines deleted...]
-  <si>
     <t>Source : SRED/nBDS ; OCSTAT (population résidente et migrations) ; OFS/analyses longitudinales dans le domaine de la formation (LABB).</t>
   </si>
   <si>
-    <r>
-[...10 lines deleted...]
-    </r>
+    <t>N.B. Le périmètre du taux annuel (calcul réalisé par le SRED) est une approximation de celui du taux de l’OFS, le couplage des diplômes et de la population résidente à partir du numéro AVS13 n’étant pas possible. Ce taux annuel n’est présenté qu’à des fins purement indicatives pour comprendre l’évolution du taux OFS.</t>
   </si>
   <si>
-    <r>
-[...31 lines deleted...]
-    </r>
+    <t>* Moyenne sur trois années. La valeur 2023 est ainsi calculée à partir des données des années 2022, 2023 et 2024.</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial Narrow"/>
         <family val="2"/>
       </rPr>
       <t>G1.a</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="4" tint="-0.249977111117893"/>
         <rFont val="Arial Narrow"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> Taux OFS de première certification* secondaire II obtenue au plus tard à 25 ans, 2015-2022</t>
+      <t xml:space="preserve"> Taux OFS de première certification* secondaire II obtenue au plus tard à 25 ans, 2015-2023</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">G1.d </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FF365F91"/>
         <rFont val="Arial Narrow"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Taux OFS de première certification* secondaire II obtenue au plus tard à 25 ans, à Genève et en Suisse, 
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="0"/>
         <rFont val="Arial Narrow"/>
         <family val="2"/>
       </rPr>
       <t>G1.d</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FF365F91"/>
         <rFont val="Arial Narrow"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> selon le genre, la nationalité et le lieu de naissance, 2022</t>
+      <t xml:space="preserve"> selon le genre, la nationalité et le lieu de naissance, 2023</t>
     </r>
   </si>
   <si>
-    <t>date de publication : juillet 2025</t>
-[...8 lines deleted...]
-    <t>* Moyenne sur trois années. La valeur 2022 est ainsi calculée à partir des données des années 2021, 2022 et 2023.</t>
+    <r>
+      <t xml:space="preserve">G1.e </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF365F91"/>
+        <rFont val="Arial Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Taux OFS de première certification* secondaire II obtenue au plus tard à 25 ans, à Genève, 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="0"/>
+        <rFont val="Arial Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">G1.e </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF365F91"/>
+        <rFont val="Arial Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t>selon le genre, la nationalité et le lieu de naissance, évolution 2022-2023</t>
+    </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial Narrow"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">G1.b </t>
+      <t xml:space="preserve">G1.c </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="4" tint="-0.249977111117893"/>
         <rFont val="Arial Narrow"/>
         <family val="2"/>
       </rPr>
-      <t>Taux OFS de première certification* secondaire II obtenue au plus tard à 25 ans (moyenne trisannuelle mobile) et évolution annuelle, Genève, 2014-2024</t>
+      <t>Taux OFS de première certification secondaire II obtenue au plus tard à 25 ans, selon le genre, la nationalité et le lieu de naissance, Genève et Suisse, 2023</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>(1)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Moyenne mobile sur trois années. Le taux OFS 2023 est ainsi calculé à partir des données des années 2022, 2023 et 2024.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>(2)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Chaque taux annuel repose uniquement sur les certifications obtenues au cours de l’année. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Arial Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">G1.c </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Arial Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t>Taux OFS de première certification* secondaire II obtenue au plus tard à 25 ans, selon le genre, la nationalité et le lieu de naissance, Genève et Suisse, 2023</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial Narrow"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">G1.b </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="4" tint="-0.249977111117893"/>
         <rFont val="Arial Narrow"/>
         <family val="2"/>
       </rPr>
-      <t>Taux OFS de première certification* secondaire II obtenue au plus tard à 25 ans (moyenne trisannuelle mobile</t>
+      <t>Taux OFS de première certification secondaire II obtenue au plus tard à 25 ans (moyenne trisannuelle mobile</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="4" tint="-0.249977111117893"/>
         <rFont val="Arial Narrow"/>
         <family val="2"/>
       </rPr>
       <t>(1)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="4" tint="-0.249977111117893"/>
         <rFont val="Arial Narrow"/>
         <family val="2"/>
       </rPr>
       <t>) et évolution annuelle</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="4" tint="-0.249977111117893"/>
         <rFont val="Arial Narrow"/>
         <family val="2"/>
       </rPr>
       <t>(2)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="4" tint="-0.249977111117893"/>
         <rFont val="Arial Narrow"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">, 
-</t>
+      <t>, Genève, 2014-2024</t>
     </r>
+  </si>
+  <si>
+    <t>* Moyenne sur trois années. La valeur 2023 est ainsi calculée à partir des données des années 2022, 2023 et 2024.</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
-        <color theme="0"/>
         <rFont val="Arial Narrow"/>
         <family val="2"/>
       </rPr>
-      <t>G1.b</t>
+      <t>G1.a</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="4" tint="-0.249977111117893"/>
         <rFont val="Arial Narrow"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> Genève, 2014-2024</t>
+      <t xml:space="preserve"> Taux OFS de première certification secondaire II obtenue au plus tard à 25 ans, 2015-2023</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial Narrow"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">G1.c </t>
+      <t xml:space="preserve">G1.b </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="4" tint="-0.249977111117893"/>
         <rFont val="Arial Narrow"/>
         <family val="2"/>
       </rPr>
-      <t>Taux OFS de première certification* secondaire II obtenue au plus tard à 25 ans, selon le genre, la nationalité et le lieu de naissance, Genève et Suisse, 2022</t>
+      <t>Taux OFS de première certification secondaire II obtenue au plus tard à 25 ans (moyenne trisannuelle mobile) et évolution annuelle, Genève, 2014-2024</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">G1.d </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF365F91"/>
+        <rFont val="Arial Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t>Taux OFS de première certification secondaire II obtenue au plus tard à 25 ans, à Genève et en Suisse, selon le genre, la nationalité et le lieu de naissance, 2023</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">G1.e </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FF365F91"/>
         <rFont val="Arial Narrow"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">Taux OFS de première certification* secondaire II obtenue au plus tard à 25 ans, à Genève, 
-[...20 lines deleted...]
-      <t>selon le genre, la nationalité et le lieu de naissance, évolution 2019-2022</t>
+      <t>Taux OFS de première certification secondaire II obtenue au plus tard à 25 ans, à Genève, selon le genre, la nationalité et le lieu de naissance, évolution 2022-2023</t>
     </r>
   </si>
   <si>
-    <r>
-[...11 lines deleted...]
-    </r>
+    <t>G1. Taux de première certification de niveau secondaire II</t>
   </si>
   <si>
-    <r>
-[...11 lines deleted...]
-    </r>
+    <t>Date de publication : mai 2026</t>
   </si>
   <si>
-    <t xml:space="preserve">                                                           Genève</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">                                                           Suisse</t>
+    <t>date : mai 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="5">
+  <numFmts count="4">
     <numFmt numFmtId="164" formatCode="_ [$€-2]\ * #,##0.00_ ;_ [$€-2]\ * \-#,##0.00_ ;_ [$€-2]\ * &quot;-&quot;??_ "/>
     <numFmt numFmtId="165" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="168" formatCode="0.0"/>
     <numFmt numFmtId="169" formatCode="#,##0.0"/>
-    <numFmt numFmtId="170" formatCode="\+#,##0.0;\-#,##0.0"/>
   </numFmts>
-  <fonts count="58" x14ac:knownFonts="1">
+  <fonts count="57" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
@@ -887,66 +859,59 @@
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color theme="4" tint="-0.249977111117893"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="7"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
-      <i/>
-[...1 lines deleted...]
-      <sz val="8"/>
+      <b/>
+      <sz val="10"/>
+      <color theme="0"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
-      <i/>
+      <vertAlign val="superscript"/>
       <sz val="8"/>
-      <name val="Arial Narrow"/>
-[...5 lines deleted...]
-      <color theme="0"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="30">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
@@ -1447,51 +1412,51 @@
     </xf>
     <xf numFmtId="0" fontId="30" fillId="23" borderId="2">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="37" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="20" borderId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="20" borderId="0"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="52" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="53" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="52" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="83">
+  <cellXfs count="84">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="38" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="52"/>
     <xf numFmtId="3" fontId="38" fillId="2" borderId="20" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="3" applyFill="1"/>
     <xf numFmtId="0" fontId="41" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="42" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="38" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="36" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="38" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="43" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="20" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="46" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="38" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="40" fillId="2" borderId="20" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
@@ -1537,55 +1502,55 @@
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="75" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="2" borderId="0" xfId="75" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="20" xfId="75" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="75" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="75" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="2" borderId="0" xfId="73" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="53" fillId="2" borderId="0" xfId="74" applyFill="1"/>
     <xf numFmtId="0" fontId="36" fillId="2" borderId="0" xfId="73" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="2" borderId="0" xfId="75" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="48" fillId="2" borderId="0" xfId="73" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="37" fillId="2" borderId="19" xfId="73" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="2" borderId="0" xfId="52" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="18" xfId="73" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="18" xfId="71" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="18" xfId="73" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="29" borderId="21" xfId="75" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="29" borderId="21" xfId="75" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="2"/>
     </xf>
@@ -1598,88 +1563,91 @@
     <xf numFmtId="169" fontId="38" fillId="27" borderId="21" xfId="75" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="28" borderId="21" xfId="75" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="39" fillId="28" borderId="21" xfId="75" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="169" fontId="38" fillId="28" borderId="21" xfId="75" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="27" borderId="21" xfId="75" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="36" fillId="27" borderId="21" xfId="75" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="55" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="43" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="2" borderId="21" xfId="75" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="48" fillId="2" borderId="0" xfId="73" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="38" fillId="2" borderId="21" xfId="75" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="48" fillId="2" borderId="0" xfId="73" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="36" fillId="2" borderId="21" xfId="75" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="56" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="2" borderId="0" xfId="52" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="2" borderId="0" xfId="73" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="37" fillId="2" borderId="0" xfId="52" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="2" borderId="0" xfId="75" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="2" borderId="0" xfId="73" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="80">
     <cellStyle name="20% - Accent1" xfId="5" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - Accent2" xfId="6" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Accent3" xfId="7" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - Accent4" xfId="8" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Accent5" xfId="9" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - Accent6" xfId="10" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="40% - Accent1" xfId="11" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="40% - Accent2" xfId="12" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="40% - Accent3" xfId="13" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="40% - Accent4" xfId="14" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="40% - Accent5" xfId="15" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="40% - Accent6" xfId="16" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="60% - Accent1" xfId="17" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="60% - Accent2" xfId="18" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="60% - Accent3" xfId="19" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="60% - Accent4" xfId="20" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="60% - Accent5" xfId="21" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="60% - Accent6" xfId="22" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Bad" xfId="23" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="bin" xfId="24" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="Calculation" xfId="25" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="cell" xfId="26" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -1750,79 +1718,79 @@
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing2.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>571500</xdr:colOff>
           <xdr:row>2</xdr:row>
-          <xdr:rowOff>184150</xdr:rowOff>
+          <xdr:rowOff>180975</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
           <xdr:colOff>571500</xdr:colOff>
           <xdr:row>4</xdr:row>
           <xdr:rowOff>114300</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1027" name="Object 3" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1027"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -2029,88 +1997,88 @@
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4298674" y="76200"/>
           <a:ext cx="1134244" cy="390708"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>13805</xdr:rowOff>
+      <xdr:rowOff>93180</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
-      <xdr:colOff>558800</xdr:colOff>
+      <xdr:colOff>547895</xdr:colOff>
       <xdr:row>14</xdr:row>
-      <xdr:rowOff>77305</xdr:rowOff>
+      <xdr:rowOff>112230</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Image 3">
+        <xdr:cNvPr id="7" name="Image 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8C64948-8580-1BF6-242E-A9ABCCFE9392}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C8EA2F3-C6B3-E042-893A-BEF6A55F3291}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="1263098"/>
-          <a:ext cx="6149561" cy="2258392"/>
+          <a:off x="0" y="1335571"/>
+          <a:ext cx="6159362" cy="2172529"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
@@ -2144,417 +2112,478 @@
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6079825" y="67214"/>
           <a:ext cx="1134244" cy="390708"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
-      <xdr:colOff>349250</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>117123</xdr:rowOff>
+      <xdr:colOff>352425</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Image 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CB23C47-851F-C130-205F-0334FE02991B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A387C14-9B1B-8914-68EC-39FB45251101}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="1485900"/>
-          <a:ext cx="6800850" cy="3143250"/>
+          <a:off x="0" y="1609725"/>
+          <a:ext cx="6819900" cy="3209925"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>5</xdr:col>
-      <xdr:colOff>2178968</xdr:colOff>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>43059</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>140341</xdr:rowOff>
+      <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1134244" cy="350341"/>
+    <xdr:ext cx="1134244" cy="390708"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Image 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="7605332" y="140341"/>
-          <a:ext cx="1134244" cy="350341"/>
+          <a:off x="8054497" y="76200"/>
+          <a:ext cx="1134244" cy="390708"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>20875</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
-      <xdr:rowOff>94403</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>6</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>275808</xdr:rowOff>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>342900</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>295274</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Image 5">
+        <xdr:cNvPr id="3" name="Image 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000006000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{157F4EF4-D227-2AD3-60A1-A7AA3182B94C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="20875" y="1794150"/>
-          <a:ext cx="8689530" cy="3054941"/>
+          <a:off x="0" y="1752600"/>
+          <a:ext cx="5029200" cy="3924300"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>59532</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>71437</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>973932</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>235743</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Image 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FB42687-3794-2B7F-80AB-60B6394FDC93}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="4750595" y="1797843"/>
+          <a:ext cx="4962525" cy="3748088"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>5</xdr:col>
-      <xdr:colOff>221486</xdr:colOff>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>531049</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>149727</xdr:rowOff>
+      <xdr:rowOff>173539</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1134244" cy="390708"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Image 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000007000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="5702539" y="149727"/>
+          <a:off x="5519768" y="173539"/>
           <a:ext cx="1134244" cy="390708"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>79375</xdr:rowOff>
+      <xdr:rowOff>83343</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>952500</xdr:colOff>
       <xdr:row>16</xdr:row>
-      <xdr:rowOff>79375</xdr:rowOff>
+      <xdr:rowOff>92868</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Image 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF79D763-EA1F-3CA1-214A-DB3631E6E682}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EAC1AFEC-320B-1ED2-91A7-0C5B3B4C16A3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="1404938"/>
-          <a:ext cx="6738938" cy="2095500"/>
+          <a:off x="0" y="1416843"/>
+          <a:ext cx="6750844" cy="2152650"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>531048</xdr:colOff>
+      <xdr:colOff>364361</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>213227</xdr:rowOff>
+      <xdr:rowOff>149727</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1134244" cy="390708"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-000002000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2ED334B-F33A-42EF-81AD-FAF133F9368D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="5317361" y="213227"/>
+          <a:off x="5150674" y="149727"/>
           <a:ext cx="1134244" cy="390708"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>666750</xdr:colOff>
+      <xdr:colOff>647700</xdr:colOff>
       <xdr:row>20</xdr:row>
-      <xdr:rowOff>57150</xdr:rowOff>
+      <xdr:rowOff>66675</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Image 2">
+        <xdr:cNvPr id="4" name="Image 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5C64B93-E28A-0B65-31D1-1C542D8835E3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CAEB1BC-75B9-01DE-25E9-56E86148AB65}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="1511300"/>
-          <a:ext cx="6337300" cy="2724150"/>
+          <a:off x="0" y="1514475"/>
+          <a:ext cx="6334125" cy="2781300"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///X:\PRD\Partage\Op&#233;rationnel%20relev&#233;s_HSI\Relev&#233;%20SDL\Collecte%202017-18\Excel%20Tool%20SDL%20-%20valid&#233;s\Excel%20Tool%20SDL%202017%20-%20Acad&#233;mie%20de%20coiffure.xlsx" TargetMode="External"/></Relationships>
 </file>
 
@@ -29007,2357 +29036,2364 @@
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:W39"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
       <selection activeCell="A7" sqref="A7:H7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="7" width="11.58203125" customWidth="1"/>
-    <col min="8" max="8" width="10.33203125" customWidth="1"/>
+    <col min="1" max="7" width="11.625" customWidth="1"/>
+    <col min="8" max="8" width="10.375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="19.75" customHeight="1" x14ac:dyDescent="0.3"/>
-[...4 lines deleted...]
-    <row r="6" spans="1:23" ht="19.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:23" ht="19.7" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:23" ht="19.7" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="3" spans="1:23" ht="19.7" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="4" spans="1:23" ht="19.7" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="5" spans="1:23" ht="19.7" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="6" spans="1:23" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="75"/>
       <c r="B6" s="75"/>
       <c r="C6" s="75"/>
       <c r="D6" s="75"/>
       <c r="E6" s="75"/>
       <c r="F6" s="75"/>
       <c r="G6" s="75"/>
       <c r="H6" s="75"/>
     </row>
-    <row r="7" spans="1:23" ht="19.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:23" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="74" t="s">
-        <v>4</v>
+        <v>40</v>
       </c>
       <c r="B7" s="74"/>
       <c r="C7" s="74"/>
       <c r="D7" s="74"/>
       <c r="E7" s="74"/>
       <c r="F7" s="74"/>
       <c r="G7" s="74"/>
       <c r="H7" s="74"/>
     </row>
-    <row r="8" spans="1:23" ht="19.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:23" ht="19.7" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="8"/>
       <c r="B8" s="8"/>
       <c r="C8" s="8"/>
       <c r="D8" s="8"/>
       <c r="E8" s="8"/>
       <c r="F8" s="8"/>
       <c r="G8" s="8"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:23" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="8"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="G9" s="8"/>
       <c r="H9" s="8"/>
     </row>
-    <row r="10" spans="1:23" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:23" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="77" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="B10" s="77"/>
       <c r="C10" s="77"/>
       <c r="D10" s="77"/>
       <c r="E10" s="77"/>
       <c r="F10" s="77"/>
       <c r="G10" s="77"/>
       <c r="H10" s="77"/>
     </row>
-    <row r="11" spans="1:23" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:23" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="78" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="B11" s="78"/>
       <c r="C11" s="78"/>
       <c r="D11" s="78"/>
       <c r="E11" s="78"/>
       <c r="F11" s="78"/>
       <c r="G11" s="78"/>
       <c r="H11" s="78"/>
     </row>
-    <row r="12" spans="1:23" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:23" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="78" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="B12" s="78"/>
       <c r="C12" s="78"/>
       <c r="D12" s="78"/>
       <c r="E12" s="78"/>
       <c r="F12" s="78"/>
       <c r="G12" s="78"/>
       <c r="H12" s="78"/>
     </row>
-    <row r="13" spans="1:23" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:23" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A13" s="10"/>
       <c r="B13" s="10"/>
       <c r="C13" s="10"/>
       <c r="D13" s="10"/>
       <c r="E13" s="10"/>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="8"/>
     </row>
-    <row r="14" spans="1:23" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:23" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A14" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B14" s="10"/>
       <c r="C14" s="10"/>
       <c r="D14" s="10"/>
       <c r="E14" s="10"/>
       <c r="F14" s="10"/>
       <c r="G14" s="10"/>
       <c r="H14" s="8"/>
     </row>
-    <row r="15" spans="1:23" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:23" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="77" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="B15" s="77"/>
       <c r="C15" s="77"/>
       <c r="D15" s="77"/>
       <c r="E15" s="77"/>
       <c r="F15" s="77"/>
       <c r="G15" s="77"/>
       <c r="H15" s="77"/>
     </row>
-    <row r="16" spans="1:23" s="5" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:23" s="5" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="77" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B16" s="77"/>
       <c r="C16" s="77"/>
       <c r="D16" s="77"/>
       <c r="E16" s="77"/>
       <c r="F16" s="77"/>
       <c r="G16" s="77"/>
       <c r="H16" s="77"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
     </row>
-    <row r="17" spans="1:8" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:8" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="77" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B17" s="77"/>
       <c r="C17" s="77"/>
       <c r="D17" s="77"/>
       <c r="E17" s="77"/>
       <c r="F17" s="77"/>
       <c r="G17" s="77"/>
       <c r="H17" s="77"/>
     </row>
-    <row r="18" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="78" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="B18" s="78"/>
       <c r="C18" s="78"/>
       <c r="D18" s="78"/>
       <c r="E18" s="78"/>
       <c r="F18" s="78"/>
       <c r="G18" s="78"/>
       <c r="H18" s="78"/>
     </row>
-    <row r="19" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="78" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="B19" s="78"/>
       <c r="C19" s="78"/>
       <c r="D19" s="78"/>
       <c r="E19" s="78"/>
       <c r="F19" s="78"/>
       <c r="G19" s="78"/>
       <c r="H19" s="78"/>
     </row>
-    <row r="20" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:8" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A20" s="11"/>
       <c r="B20" s="10"/>
       <c r="C20" s="10"/>
       <c r="D20" s="10"/>
       <c r="E20" s="10"/>
       <c r="F20" s="10"/>
       <c r="G20" s="10"/>
       <c r="H20" s="8"/>
     </row>
     <row r="21" spans="1:8" ht="50.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="76" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B21" s="76"/>
       <c r="C21" s="76"/>
       <c r="D21" s="76"/>
       <c r="E21" s="76"/>
       <c r="F21" s="76"/>
       <c r="G21" s="76"/>
       <c r="H21" s="76"/>
     </row>
     <row r="22" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="12"/>
       <c r="B22" s="12"/>
       <c r="C22" s="12"/>
       <c r="D22" s="12"/>
       <c r="E22" s="12"/>
       <c r="F22" s="12"/>
       <c r="G22" s="12"/>
       <c r="H22" s="8"/>
     </row>
     <row r="23" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="10" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="B23" s="8"/>
       <c r="C23" s="8"/>
       <c r="D23" s="8"/>
       <c r="E23" s="8"/>
       <c r="F23" s="8"/>
       <c r="G23" s="8"/>
       <c r="H23" s="8"/>
     </row>
-    <row r="24" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:8" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A24" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B24" s="8"/>
       <c r="C24" s="8"/>
       <c r="D24" s="8"/>
       <c r="E24" s="8"/>
       <c r="F24" s="8"/>
       <c r="G24" s="8"/>
       <c r="H24" s="8"/>
     </row>
-    <row r="25" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A25" s="15"/>
       <c r="B25" s="15"/>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="1"/>
     </row>
-    <row r="26" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A26" s="1"/>
       <c r="B26" s="1"/>
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
-    <row r="27" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="27" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="1"/>
       <c r="B27" s="18"/>
       <c r="C27" s="1"/>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
-    <row r="28" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A28" s="1"/>
       <c r="B28" s="1"/>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
-    <row r="29" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A29" s="1"/>
       <c r="B29" s="1"/>
       <c r="C29" s="1"/>
       <c r="D29" s="1"/>
       <c r="E29" s="1"/>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
-    <row r="30" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="30" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="1"/>
       <c r="B30" s="18"/>
       <c r="C30" s="1"/>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
-    <row r="31" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A31" s="1"/>
       <c r="B31" s="1"/>
       <c r="C31" s="1"/>
       <c r="D31" s="1"/>
       <c r="E31" s="1"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
-    <row r="32" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A32" s="1"/>
       <c r="B32" s="1"/>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
-    <row r="33" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A33" s="1"/>
       <c r="B33" s="1"/>
       <c r="C33" s="1"/>
       <c r="D33" s="1"/>
       <c r="E33" s="1"/>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
-    <row r="34" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A34" s="1"/>
       <c r="B34" s="1"/>
       <c r="C34" s="1"/>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
-    <row r="35" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A35" s="1"/>
       <c r="B35" s="1"/>
       <c r="C35" s="1"/>
       <c r="D35" s="1"/>
       <c r="E35" s="1"/>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
-    <row r="36" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A36" s="1"/>
       <c r="B36" s="1"/>
       <c r="C36" s="1"/>
       <c r="D36" s="1"/>
       <c r="E36" s="1"/>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
-    <row r="37" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A37" s="1"/>
       <c r="B37" s="1"/>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
-    <row r="38" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A38" s="15"/>
       <c r="B38" s="15"/>
       <c r="C38" s="15"/>
       <c r="D38" s="15"/>
       <c r="E38" s="15"/>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15"/>
     </row>
-    <row r="39" spans="1:8" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A39" s="17"/>
       <c r="B39" s="17"/>
       <c r="C39" s="17"/>
       <c r="D39" s="17"/>
       <c r="E39" s="17"/>
       <c r="F39" s="17"/>
       <c r="G39" s="17"/>
       <c r="H39" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A6:H6"/>
     <mergeCell ref="A21:H21"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="A18:H18"/>
     <mergeCell ref="A17:H17"/>
     <mergeCell ref="A12:H12"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A19:H19"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.74803149606299213" bottom="1.1811023622047245" header="0.31496062992125984" footer="0.59055118110236227"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;G&amp;R&amp;G</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <legacyDrawingHF r:id="rId4"/>
   <oleObjects>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="Word.Document.12" shapeId="1027" r:id="rId5">
           <objectPr defaultSize="0" autoPict="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>1</xdr:col>
                 <xdr:colOff>571500</xdr:colOff>
                 <xdr:row>2</xdr:row>
-                <xdr:rowOff>184150</xdr:rowOff>
+                <xdr:rowOff>180975</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>1</xdr:col>
                 <xdr:colOff>571500</xdr:colOff>
                 <xdr:row>4</xdr:row>
                 <xdr:rowOff>114300</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="Word.Document.12" shapeId="1027" r:id="rId5"/>
       </mc:Fallback>
     </mc:AlternateContent>
   </oleObjects>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:I28"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScale="92" zoomScaleNormal="92" workbookViewId="0">
       <selection activeCell="A4" sqref="A4:I4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10.33203125" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="8.58203125" style="32" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="16384" width="10.33203125" style="32"/>
+    <col min="1" max="1" width="8.625" style="32" customWidth="1"/>
+    <col min="2" max="3" width="10.625" style="32" customWidth="1"/>
+    <col min="4" max="4" width="9.125" style="32" customWidth="1"/>
+    <col min="5" max="7" width="8.125" style="32" customWidth="1"/>
+    <col min="8" max="8" width="10.375" style="32" customWidth="1"/>
+    <col min="9" max="16384" width="10.375" style="32"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="3" customFormat="1" ht="34" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:9" s="3" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="19" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B1" s="19"/>
       <c r="C1" s="19"/>
       <c r="D1" s="19"/>
       <c r="E1" s="19"/>
       <c r="F1" s="19"/>
       <c r="G1" s="19"/>
       <c r="H1" s="4"/>
+      <c r="I1" s="4"/>
     </row>
-    <row r="2" spans="1:9" s="3" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:9" s="3" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="20" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="20"/>
       <c r="C2" s="20"/>
       <c r="D2" s="20"/>
       <c r="E2" s="20"/>
       <c r="F2" s="20"/>
       <c r="G2" s="20"/>
       <c r="H2" s="20"/>
       <c r="I2" s="20"/>
     </row>
-    <row r="3" spans="1:9" s="3" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:9" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
+      <c r="I3" s="4"/>
     </row>
-    <row r="4" spans="1:9" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:9" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="77" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="B4" s="77"/>
       <c r="C4" s="77"/>
       <c r="D4" s="77"/>
       <c r="E4" s="77"/>
       <c r="F4" s="77"/>
       <c r="G4" s="77"/>
       <c r="H4" s="77"/>
       <c r="I4" s="77"/>
     </row>
-    <row r="5" spans="1:9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
     </row>
-    <row r="6" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="33"/>
       <c r="B6" s="33"/>
       <c r="C6" s="33"/>
       <c r="D6" s="33"/>
       <c r="E6" s="33"/>
       <c r="F6" s="33"/>
       <c r="G6" s="33"/>
       <c r="H6" s="33"/>
       <c r="I6" s="46"/>
     </row>
-    <row r="7" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="33"/>
       <c r="B7" s="33"/>
       <c r="C7" s="33"/>
       <c r="D7" s="33"/>
       <c r="E7" s="33"/>
       <c r="F7" s="33"/>
       <c r="G7" s="33"/>
       <c r="H7" s="33"/>
       <c r="I7" s="46"/>
     </row>
-    <row r="8" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="33"/>
       <c r="B8" s="33"/>
       <c r="C8" s="33"/>
       <c r="D8" s="33"/>
       <c r="E8" s="33"/>
       <c r="F8" s="33"/>
       <c r="G8" s="33"/>
       <c r="H8" s="33"/>
       <c r="I8" s="35"/>
     </row>
-    <row r="9" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="34"/>
       <c r="B9" s="34"/>
       <c r="C9" s="34"/>
       <c r="D9" s="34"/>
       <c r="E9" s="34"/>
       <c r="F9" s="34"/>
       <c r="G9" s="34"/>
       <c r="H9" s="35"/>
       <c r="I9" s="35"/>
     </row>
-    <row r="10" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="34"/>
       <c r="B10" s="34"/>
       <c r="C10" s="34"/>
       <c r="D10" s="34"/>
       <c r="E10" s="34"/>
       <c r="F10" s="34"/>
       <c r="G10" s="34"/>
       <c r="H10" s="35"/>
       <c r="I10" s="35"/>
     </row>
-    <row r="11" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="34"/>
       <c r="B11" s="34"/>
       <c r="C11" s="34"/>
       <c r="D11" s="34"/>
       <c r="E11" s="34"/>
       <c r="F11" s="34"/>
       <c r="G11" s="34"/>
       <c r="H11" s="35"/>
       <c r="I11" s="35"/>
     </row>
-    <row r="12" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="34"/>
       <c r="B12" s="34"/>
       <c r="C12" s="34"/>
       <c r="D12" s="34"/>
       <c r="E12" s="34"/>
       <c r="F12" s="34"/>
       <c r="G12" s="34"/>
       <c r="H12" s="35"/>
       <c r="I12" s="35"/>
     </row>
-    <row r="13" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="34"/>
       <c r="B13" s="34"/>
       <c r="C13" s="34"/>
       <c r="D13" s="34"/>
       <c r="E13" s="34"/>
       <c r="F13" s="34"/>
       <c r="G13" s="34"/>
       <c r="H13" s="35"/>
       <c r="I13" s="35"/>
     </row>
-    <row r="14" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="34"/>
       <c r="B14" s="34"/>
       <c r="C14" s="34"/>
       <c r="D14" s="34"/>
       <c r="E14" s="34"/>
       <c r="F14" s="34"/>
       <c r="G14" s="34"/>
       <c r="H14" s="35"/>
       <c r="I14" s="35"/>
     </row>
-    <row r="15" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="34"/>
       <c r="B15" s="34"/>
       <c r="C15" s="34"/>
       <c r="D15" s="34"/>
       <c r="E15" s="34"/>
       <c r="F15" s="34"/>
       <c r="G15" s="34"/>
       <c r="H15" s="35"/>
       <c r="I15" s="35"/>
     </row>
-    <row r="16" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-      <c r="H16" s="35"/>
+    <row r="16" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="25"/>
+      <c r="B16" s="24" t="s">
+        <v>7</v>
+      </c>
+      <c r="C16" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="D16" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="1"/>
+      <c r="G16" s="1"/>
+      <c r="H16" s="4"/>
       <c r="I16" s="35"/>
     </row>
-    <row r="17" spans="1:9" ht="25" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-        <v>8</v>
+    <row r="17" spans="1:9" s="3" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="26">
+        <v>2015</v>
       </c>
-      <c r="C17" s="53" t="s">
-        <v>25</v>
+      <c r="B17" s="27">
+        <v>83.4</v>
       </c>
-      <c r="D17" s="28" t="s">
-        <v>9</v>
+      <c r="C17" s="54">
+        <v>86.7</v>
       </c>
-      <c r="E17" s="28" t="s">
+      <c r="D17" s="27">
+        <v>91.1</v>
+      </c>
+      <c r="E17" s="29" t="s">
         <v>10</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
-      <c r="H17" s="4"/>
-      <c r="I17" s="35"/>
+      <c r="H17" s="30"/>
+      <c r="I17" s="4"/>
     </row>
-    <row r="18" spans="1:9" s="3" customFormat="1" ht="15.65" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:9" s="21" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="26">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B18" s="27">
-        <v>83.4</v>
+        <v>84.8</v>
       </c>
-      <c r="C18" s="54">
-        <v>86.7</v>
+      <c r="C18" s="55">
+        <v>87.7</v>
       </c>
       <c r="D18" s="27">
-        <v>91.1</v>
+        <v>91.5</v>
       </c>
       <c r="E18" s="29" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="30"/>
-      <c r="I18" s="4"/>
+      <c r="I18" s="30"/>
     </row>
-    <row r="19" spans="1:9" s="21" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:9" s="21" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="26">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B19" s="27">
-        <v>84.8</v>
+        <v>86.7</v>
       </c>
       <c r="C19" s="55">
-        <v>87.7</v>
+        <v>87.9</v>
       </c>
       <c r="D19" s="27">
-        <v>91.5</v>
+        <v>91.3</v>
       </c>
       <c r="E19" s="29" t="s">
         <v>11</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="30"/>
       <c r="I19" s="30"/>
     </row>
-    <row r="20" spans="1:9" s="21" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:9" s="21" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="26">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B20" s="27">
-        <v>86.7</v>
+        <v>87.7</v>
       </c>
       <c r="C20" s="55">
-        <v>87.9</v>
+        <v>87.2</v>
       </c>
       <c r="D20" s="27">
-        <v>91.3</v>
+        <v>90.5</v>
       </c>
       <c r="E20" s="29" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="30"/>
       <c r="I20" s="30"/>
     </row>
-    <row r="21" spans="1:9" s="21" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:9" s="21" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="26">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B21" s="27">
-        <v>87.7</v>
+        <v>89.6</v>
       </c>
       <c r="C21" s="55">
-        <v>87.2</v>
+        <v>88.2</v>
       </c>
       <c r="D21" s="27">
-        <v>90.5</v>
+        <v>91.1</v>
       </c>
       <c r="E21" s="29" t="s">
         <v>12</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="30"/>
       <c r="I21" s="30"/>
     </row>
-    <row r="22" spans="1:9" s="21" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:9" s="21" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="26">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B22" s="27">
-        <v>89.6</v>
+        <v>87.9</v>
       </c>
       <c r="C22" s="55">
-        <v>88.2</v>
+        <v>87.1</v>
       </c>
       <c r="D22" s="27">
-        <v>91.1</v>
+        <v>90.4</v>
       </c>
       <c r="E22" s="29" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="30"/>
       <c r="I22" s="30"/>
     </row>
-    <row r="23" spans="1:9" s="21" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:9" s="21" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="26">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B23" s="27">
-        <v>87.9</v>
+        <v>86.9</v>
       </c>
       <c r="C23" s="55">
-        <v>87.1</v>
+        <v>87.2</v>
       </c>
       <c r="D23" s="27">
-        <v>90.4</v>
+        <v>90.9</v>
       </c>
       <c r="E23" s="29" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="30"/>
       <c r="I23" s="30"/>
     </row>
-    <row r="24" spans="1:9" s="21" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:9" s="21" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="26">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B24" s="27">
-        <v>86.9</v>
+        <v>83.5</v>
       </c>
       <c r="C24" s="55">
-        <v>87.2</v>
+        <v>86.3</v>
       </c>
       <c r="D24" s="27">
-        <v>90.9</v>
+        <v>90</v>
       </c>
       <c r="E24" s="29" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="30"/>
       <c r="I24" s="30"/>
     </row>
-    <row r="25" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="26">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B25" s="27">
-        <v>84</v>
+        <v>84.7</v>
       </c>
       <c r="C25" s="56">
-        <v>86.4</v>
+        <v>86.6</v>
       </c>
       <c r="D25" s="27">
-        <v>90.1</v>
+        <v>90.2</v>
       </c>
-      <c r="E25" s="49" t="s">
-        <v>11</v>
+      <c r="E25" s="50" t="s">
+        <v>10</v>
       </c>
       <c r="F25" s="34"/>
       <c r="G25" s="34"/>
       <c r="H25" s="35"/>
       <c r="I25" s="35"/>
     </row>
-    <row r="26" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="79" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="B26" s="79"/>
       <c r="C26" s="79"/>
       <c r="D26" s="79"/>
       <c r="E26" s="79"/>
       <c r="F26" s="79"/>
       <c r="G26" s="79"/>
       <c r="H26" s="79"/>
       <c r="I26" s="35"/>
     </row>
-    <row r="27" spans="1:9" s="21" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:9" s="21" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="31" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B27" s="22"/>
       <c r="C27" s="22"/>
       <c r="D27" s="22"/>
       <c r="E27" s="22"/>
       <c r="F27" s="22"/>
       <c r="G27" s="23"/>
       <c r="I27" s="13" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
     </row>
-    <row r="28" spans="1:9" s="3" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:9" s="3" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A28" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B28" s="6"/>
       <c r="C28" s="6"/>
       <c r="D28" s="6"/>
       <c r="E28" s="6"/>
       <c r="F28" s="6"/>
       <c r="G28" s="6"/>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A26:H26"/>
     <mergeCell ref="A4:I4"/>
   </mergeCells>
-  <pageMargins left="0.62992125984251968" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I29"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A4" sqref="A4:I4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.08203125" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="6.33203125" style="2" customWidth="1"/>
+    <col min="1" max="1" width="6.375" style="2" customWidth="1"/>
     <col min="2" max="2" width="46.5" style="2" customWidth="1"/>
-    <col min="3" max="3" width="7.33203125" style="68" customWidth="1"/>
-    <col min="4" max="4" width="6.33203125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="7.375" style="68" customWidth="1"/>
+    <col min="4" max="4" width="6.375" style="2" customWidth="1"/>
     <col min="5" max="5" width="6" style="2" customWidth="1"/>
-    <col min="6" max="9" width="6.08203125" style="2" customWidth="1"/>
-    <col min="10" max="16384" width="11.08203125" style="2"/>
+    <col min="6" max="8" width="6.125" style="2" customWidth="1"/>
+    <col min="9" max="9" width="16.5" style="2" customWidth="1"/>
+    <col min="10" max="16384" width="11.125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="3" customFormat="1" ht="34" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:9" s="3" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="19" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B1" s="19"/>
       <c r="C1" s="19"/>
       <c r="D1" s="19"/>
       <c r="E1" s="19"/>
       <c r="F1" s="19"/>
       <c r="G1" s="19"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
     </row>
-    <row r="2" spans="1:9" s="3" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:9" s="3" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="20" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="20"/>
       <c r="C2" s="20"/>
       <c r="D2" s="20"/>
       <c r="E2" s="20"/>
       <c r="F2" s="20"/>
       <c r="G2" s="20"/>
       <c r="H2" s="20"/>
       <c r="I2" s="20"/>
     </row>
-    <row r="3" spans="1:9" s="3" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:9" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
     </row>
-    <row r="4" spans="1:9" s="5" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:9" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="77" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="B4" s="77"/>
       <c r="C4" s="77"/>
       <c r="D4" s="77"/>
       <c r="E4" s="77"/>
       <c r="F4" s="77"/>
       <c r="G4" s="77"/>
       <c r="H4" s="77"/>
       <c r="I4" s="77"/>
     </row>
-    <row r="5" spans="1:9" ht="14" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:9" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A5" s="67"/>
       <c r="B5" s="7"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="7"/>
     </row>
-    <row r="6" spans="1:9" ht="14" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:9" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A6" s="67"/>
       <c r="B6" s="7"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="7"/>
     </row>
-    <row r="7" spans="1:9" ht="14" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:9" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7"/>
       <c r="B7" s="7"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
     </row>
-    <row r="8" spans="1:9" ht="14" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:9" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A8" s="7"/>
       <c r="B8" s="7"/>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
     </row>
-    <row r="9" spans="1:9" ht="14" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:9" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A9" s="7"/>
       <c r="B9" s="7"/>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
     </row>
-    <row r="10" spans="1:9" ht="14" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:9" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A10" s="7"/>
       <c r="B10" s="7"/>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
     </row>
-    <row r="11" spans="1:9" ht="14" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:9" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A11" s="7"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
       <c r="I11" s="1"/>
     </row>
-    <row r="12" spans="1:9" ht="14" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:9" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A12" s="7"/>
       <c r="B12" s="7"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
       <c r="I12" s="1"/>
     </row>
-    <row r="13" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A13" s="7"/>
       <c r="B13" s="7"/>
       <c r="C13" s="69"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
     </row>
-    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A14" s="7"/>
       <c r="B14" s="7"/>
       <c r="C14" s="69"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
     </row>
-    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A15" s="7"/>
       <c r="B15" s="7"/>
       <c r="C15" s="69"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
     </row>
-    <row r="16" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A16" s="7"/>
       <c r="B16" s="7"/>
       <c r="C16" s="69"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
     </row>
-    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A17" s="7"/>
       <c r="B17" s="7"/>
       <c r="C17" s="69"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
     </row>
-    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A18" s="7"/>
       <c r="B18" s="7"/>
       <c r="C18" s="69"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
     </row>
-    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A19" s="7"/>
       <c r="B19" s="7"/>
       <c r="C19" s="69"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
     </row>
-    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A20" s="7"/>
       <c r="B20" s="7"/>
       <c r="C20" s="69"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
     </row>
-    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A21" s="7"/>
       <c r="B21" s="7"/>
       <c r="C21" s="69"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
     </row>
-    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A22" s="7"/>
       <c r="B22" s="7"/>
       <c r="C22" s="69"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
     </row>
-    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A23" s="7"/>
       <c r="B23" s="7"/>
       <c r="C23" s="69"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
     </row>
-    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A24" s="7"/>
       <c r="B24" s="7"/>
       <c r="C24" s="69"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
     </row>
-    <row r="25" spans="1:9" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:9" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="80" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="B25" s="80"/>
       <c r="C25" s="80"/>
       <c r="D25" s="80"/>
       <c r="E25" s="80"/>
       <c r="F25" s="80"/>
       <c r="G25" s="80"/>
       <c r="H25" s="80"/>
       <c r="I25" s="80"/>
     </row>
-    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>29</v>
+    <row r="26" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A26" s="73" t="s">
+        <v>31</v>
       </c>
       <c r="B26" s="14"/>
       <c r="C26" s="69"/>
       <c r="D26" s="14"/>
       <c r="E26" s="14"/>
       <c r="F26" s="14"/>
       <c r="G26" s="14"/>
       <c r="H26" s="14"/>
       <c r="I26" s="14"/>
     </row>
-    <row r="27" spans="1:9" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>30</v>
+    <row r="27" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A27" s="73" t="s">
+        <v>32</v>
       </c>
       <c r="B27" s="14"/>
       <c r="C27" s="69"/>
       <c r="D27" s="14"/>
       <c r="E27" s="14"/>
       <c r="F27" s="14"/>
       <c r="G27" s="14"/>
       <c r="H27" s="14"/>
       <c r="I27" s="14"/>
     </row>
-    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:9" ht="13.5" x14ac:dyDescent="0.25">
       <c r="A28" s="52" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B28" s="14"/>
       <c r="C28" s="69"/>
       <c r="D28" s="14"/>
       <c r="E28" s="14"/>
       <c r="F28" s="14"/>
       <c r="G28" s="14"/>
       <c r="H28" s="14"/>
       <c r="I28" s="13" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
     </row>
-    <row r="29" spans="1:9" s="3" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:9" s="3" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A29" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B29" s="6"/>
       <c r="C29" s="6"/>
       <c r="D29" s="6"/>
       <c r="E29" s="6"/>
       <c r="F29" s="6"/>
       <c r="G29" s="6"/>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A25:I25"/>
   </mergeCells>
-  <pageMargins left="0.59055118110236227" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="89" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="86" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A1:H29"/>
+  <dimension ref="A1:H30"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A4" sqref="A4:H4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.83203125" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9.875" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="2" width="20.83203125" style="36" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="9.83203125" style="44"/>
+    <col min="1" max="2" width="20.875" style="36" customWidth="1"/>
+    <col min="3" max="4" width="9.875" style="43"/>
+    <col min="5" max="5" width="9.875" style="44"/>
     <col min="6" max="6" width="33.5" style="36" customWidth="1"/>
-    <col min="7" max="7" width="9.83203125" style="36"/>
-[...1 lines deleted...]
-    <col min="9" max="16384" width="9.83203125" style="36"/>
+    <col min="7" max="7" width="9.875" style="36"/>
+    <col min="8" max="8" width="13.125" style="36" customWidth="1"/>
+    <col min="9" max="16384" width="9.875" style="36"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="3" customFormat="1" ht="34" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:8" s="3" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="19" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B1" s="19"/>
       <c r="C1" s="19"/>
       <c r="D1" s="19"/>
       <c r="E1" s="19"/>
       <c r="F1" s="19"/>
       <c r="G1" s="19"/>
       <c r="H1" s="4"/>
     </row>
-    <row r="2" spans="1:8" s="3" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:8" s="3" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="20" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="20"/>
       <c r="C2" s="20"/>
       <c r="D2" s="20"/>
       <c r="E2" s="20"/>
       <c r="F2" s="20"/>
       <c r="G2" s="20"/>
       <c r="H2" s="20"/>
     </row>
-    <row r="3" spans="1:8" s="3" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:8" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
     </row>
-    <row r="4" spans="1:8" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>40</v>
+    <row r="4" spans="1:8" s="5" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="81" t="s">
+        <v>33</v>
       </c>
-      <c r="B4" s="77"/>
-[...5 lines deleted...]
-      <c r="H4" s="77"/>
+      <c r="B4" s="81"/>
+      <c r="C4" s="81"/>
+      <c r="D4" s="81"/>
+      <c r="E4" s="81"/>
+      <c r="F4" s="81"/>
+      <c r="G4" s="81"/>
+      <c r="H4" s="81"/>
     </row>
-    <row r="5" spans="1:8" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:8" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="51"/>
       <c r="B5" s="51"/>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="51"/>
       <c r="G5" s="51"/>
       <c r="H5" s="51"/>
     </row>
-    <row r="6" spans="1:8" customFormat="1" ht="17.5" customHeight="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>44</v>
+    <row r="6" spans="1:8" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="83" t="s">
+        <v>7</v>
       </c>
-      <c r="B6" s="81"/>
-[...3 lines deleted...]
-        <v>45</v>
+      <c r="B6" s="83"/>
+      <c r="C6" s="83"/>
+      <c r="D6" s="83"/>
+      <c r="E6" s="49"/>
+      <c r="F6" s="82" t="s">
+        <v>8</v>
       </c>
-      <c r="F6" s="82"/>
       <c r="G6" s="82"/>
       <c r="H6" s="82"/>
     </row>
-    <row r="7" spans="1:8" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="1"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
     </row>
-    <row r="8" spans="1:8" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="1"/>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
-    <row r="9" spans="1:8" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
-    <row r="10" spans="1:8" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="1"/>
       <c r="B10" s="1"/>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
-    <row r="11" spans="1:8" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="1"/>
       <c r="B11" s="1"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
-    <row r="12" spans="1:8" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
-    <row r="13" spans="1:8" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
-    <row r="14" spans="1:8" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
-    <row r="15" spans="1:8" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
-    <row r="16" spans="1:8" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="1"/>
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
-    <row r="17" spans="1:8" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="1"/>
       <c r="B17" s="1"/>
       <c r="C17" s="1"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
-    <row r="18" spans="1:8" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="1"/>
       <c r="B18" s="1"/>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
-    <row r="19" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="1"/>
       <c r="B19" s="1"/>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
-    <row r="20" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="1"/>
       <c r="B20" s="1"/>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
-    <row r="21" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A21" s="1"/>
       <c r="B21" s="1"/>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
-    <row r="22" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A22" s="1"/>
       <c r="B22" s="1"/>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
-    <row r="23" spans="1:8" ht="29.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A23" s="1"/>
       <c r="B23" s="1"/>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
-    <row r="24" spans="1:8" ht="29.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A24" s="1"/>
       <c r="B24" s="1"/>
       <c r="C24" s="1"/>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
-    <row r="25" spans="1:8" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-      <c r="H25" s="38"/>
+    <row r="25" spans="1:8" ht="29.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="1"/>
+      <c r="B25" s="1"/>
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1"/>
+      <c r="F25" s="1"/>
+      <c r="G25" s="1"/>
+      <c r="H25" s="1"/>
     </row>
-    <row r="26" spans="1:8" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-      <c r="H26" s="38"/>
+    <row r="26" spans="1:8" ht="29.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="1"/>
+      <c r="B26" s="1"/>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1"/>
+      <c r="F26" s="1"/>
+      <c r="G26" s="1"/>
+      <c r="H26" s="1"/>
     </row>
-    <row r="27" spans="1:8" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>20</v>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A27" s="38"/>
+      <c r="B27" s="38"/>
+      <c r="C27" s="39"/>
+      <c r="D27" s="39"/>
+      <c r="E27" s="40"/>
+      <c r="F27" s="38"/>
+      <c r="G27" s="38"/>
+      <c r="H27" s="38"/>
+    </row>
+    <row r="28" spans="1:8" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="79" t="s">
+        <v>26</v>
       </c>
-      <c r="B27" s="79"/>
-[...5 lines deleted...]
-      <c r="H27" s="79"/>
+      <c r="B28" s="79"/>
+      <c r="C28" s="79"/>
+      <c r="D28" s="79"/>
+      <c r="E28" s="79"/>
+      <c r="F28" s="79"/>
+      <c r="G28" s="79"/>
+      <c r="H28" s="79"/>
     </row>
-    <row r="28" spans="1:8" s="21" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>7</v>
+    <row r="29" spans="1:8" s="21" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="31" t="s">
+        <v>6</v>
       </c>
-      <c r="B28" s="22"/>
-[...6 lines deleted...]
-        <v>34</v>
+      <c r="B29" s="22"/>
+      <c r="C29" s="22"/>
+      <c r="D29" s="22"/>
+      <c r="E29" s="22"/>
+      <c r="F29" s="22"/>
+      <c r="G29" s="23"/>
+      <c r="H29" s="13" t="s">
+        <v>42</v>
       </c>
     </row>
-    <row r="29" spans="1:8" s="3" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A29" s="16" t="s">
+    <row r="30" spans="1:8" s="3" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="B29" s="6"/>
-[...5 lines deleted...]
-      <c r="H29" s="6"/>
+      <c r="B30" s="6"/>
+      <c r="C30" s="6"/>
+      <c r="D30" s="6"/>
+      <c r="E30" s="6"/>
+      <c r="F30" s="6"/>
+      <c r="G30" s="6"/>
+      <c r="H30" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="A27:H27"/>
+    <mergeCell ref="A28:H28"/>
     <mergeCell ref="A4:H4"/>
+    <mergeCell ref="F6:H6"/>
     <mergeCell ref="A6:D6"/>
-    <mergeCell ref="E6:H6"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.31496062992125984" right="0.11811023622047245" top="0.55118110236220474" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:F29"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A4" sqref="A4:F4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10.58203125" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="28.08203125" style="36" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="10.58203125" style="36"/>
+    <col min="1" max="1" width="28.125" style="36" customWidth="1"/>
+    <col min="2" max="2" width="11.125" style="36" customWidth="1"/>
+    <col min="3" max="3" width="11.125" style="43" customWidth="1"/>
+    <col min="4" max="4" width="15.125" style="43" customWidth="1"/>
+    <col min="5" max="5" width="10.625" style="44"/>
+    <col min="6" max="6" width="14.625" style="36" customWidth="1"/>
+    <col min="7" max="16384" width="10.625" style="36"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="3" customFormat="1" ht="34" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:6" s="3" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="19" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B1" s="19"/>
       <c r="C1" s="19"/>
       <c r="D1" s="19"/>
       <c r="E1" s="19"/>
       <c r="F1" s="19"/>
     </row>
-    <row r="2" spans="1:6" s="3" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:6" s="3" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="20" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="20"/>
       <c r="C2" s="20"/>
       <c r="D2" s="20"/>
       <c r="E2" s="20"/>
       <c r="F2" s="20"/>
     </row>
-    <row r="3" spans="1:6" s="3" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:6" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
     </row>
-    <row r="4" spans="1:6" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:6" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="78" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="B4" s="78"/>
       <c r="C4" s="78"/>
       <c r="D4" s="78"/>
       <c r="E4" s="78"/>
       <c r="F4" s="78"/>
     </row>
-    <row r="5" spans="1:6" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="47"/>
       <c r="B5" s="47"/>
       <c r="C5" s="47"/>
       <c r="D5" s="47"/>
       <c r="E5" s="47"/>
       <c r="F5" s="47"/>
     </row>
-    <row r="6" spans="1:6" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="37"/>
       <c r="B6" s="37"/>
       <c r="C6" s="37"/>
       <c r="D6" s="37"/>
       <c r="E6" s="37"/>
       <c r="F6" s="37"/>
     </row>
-    <row r="7" spans="1:6" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="37"/>
       <c r="B7" s="37"/>
       <c r="C7" s="37"/>
       <c r="D7" s="37"/>
       <c r="E7" s="37"/>
       <c r="F7" s="37"/>
     </row>
-    <row r="8" spans="1:6" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="37"/>
       <c r="B8" s="37"/>
       <c r="C8" s="37"/>
       <c r="D8" s="37"/>
       <c r="E8" s="37"/>
       <c r="F8" s="37"/>
     </row>
-    <row r="9" spans="1:6" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="37"/>
       <c r="B9" s="37"/>
       <c r="C9" s="37"/>
       <c r="D9" s="37"/>
       <c r="E9" s="37"/>
       <c r="F9" s="37"/>
     </row>
-    <row r="10" spans="1:6" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="37"/>
       <c r="B10" s="37"/>
       <c r="C10" s="37"/>
       <c r="D10" s="37"/>
       <c r="E10" s="37"/>
       <c r="F10" s="37"/>
     </row>
-    <row r="11" spans="1:6" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="37"/>
       <c r="B11" s="37"/>
       <c r="C11" s="37"/>
       <c r="D11" s="37"/>
       <c r="E11" s="37"/>
       <c r="F11" s="37"/>
     </row>
-    <row r="12" spans="1:6" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="45"/>
       <c r="B12" s="45"/>
       <c r="C12" s="45"/>
       <c r="D12" s="45"/>
       <c r="E12" s="45"/>
       <c r="F12" s="45"/>
     </row>
-    <row r="13" spans="1:6" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="45"/>
       <c r="B13" s="45"/>
       <c r="C13" s="45"/>
       <c r="D13" s="45"/>
       <c r="E13" s="45"/>
       <c r="F13" s="45"/>
     </row>
-    <row r="14" spans="1:6" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="45"/>
       <c r="B14" s="45"/>
       <c r="C14" s="45"/>
       <c r="D14" s="45"/>
       <c r="E14" s="45"/>
       <c r="F14" s="45"/>
     </row>
-    <row r="15" spans="1:6" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="45"/>
       <c r="B15" s="45"/>
       <c r="C15" s="45"/>
       <c r="D15" s="45"/>
       <c r="E15" s="45"/>
       <c r="F15" s="45"/>
     </row>
-    <row r="16" spans="1:6" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="45"/>
       <c r="B16" s="45"/>
       <c r="C16" s="45"/>
       <c r="D16" s="45"/>
       <c r="E16" s="45"/>
       <c r="F16" s="45"/>
     </row>
-    <row r="17" spans="1:6" customFormat="1" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:6" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A17" s="45"/>
       <c r="B17" s="45"/>
       <c r="C17" s="45"/>
       <c r="D17" s="45"/>
       <c r="E17" s="45"/>
       <c r="F17" s="45"/>
     </row>
-    <row r="18" spans="1:6" customFormat="1" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:6" customFormat="1" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A18" s="57"/>
       <c r="B18" s="58" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C18" s="58" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D18" s="57" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E18" s="44"/>
       <c r="F18" s="45"/>
     </row>
-    <row r="19" spans="1:6" customFormat="1" ht="19" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:6" customFormat="1" ht="18.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A19" s="59" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B19" s="60">
-        <v>81.400000000000006</v>
+        <v>81.5</v>
       </c>
       <c r="C19" s="60">
-        <v>88.5</v>
+        <v>88.9</v>
       </c>
       <c r="D19" s="61">
-        <v>-7.0999999999999943</v>
+        <v>-7.4000000000000057</v>
       </c>
       <c r="E19" s="40"/>
       <c r="F19" s="45"/>
     </row>
-    <row r="20" spans="1:6" customFormat="1" ht="19" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:6" customFormat="1" ht="18.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A20" s="62" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B20" s="63">
-        <v>86.6</v>
+        <v>87.9</v>
       </c>
       <c r="C20" s="63">
         <v>91.6</v>
       </c>
       <c r="D20" s="64">
-        <v>-5</v>
+        <v>-3.6999999999999886</v>
       </c>
       <c r="E20" s="40"/>
       <c r="F20" s="45"/>
     </row>
-    <row r="21" spans="1:6" customFormat="1" ht="19" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:6" customFormat="1" ht="18.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A21" s="59" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B21" s="60">
-        <v>85.4</v>
+        <v>86.1</v>
       </c>
       <c r="C21" s="60">
         <v>92.1</v>
       </c>
       <c r="D21" s="61">
-        <v>-6.6999999999999886</v>
+        <v>-6</v>
       </c>
       <c r="E21" s="40"/>
       <c r="F21" s="45"/>
     </row>
-    <row r="22" spans="1:6" customFormat="1" ht="19" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:6" customFormat="1" ht="18.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A22" s="62" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B22" s="63">
-        <v>83.3</v>
+        <v>85.2</v>
       </c>
       <c r="C22" s="63">
-        <v>85</v>
+        <v>85.2</v>
       </c>
       <c r="D22" s="64">
-        <v>-1.7000000000000028</v>
+        <v>0</v>
       </c>
       <c r="E22" s="40"/>
       <c r="F22" s="45"/>
     </row>
-    <row r="23" spans="1:6" customFormat="1" ht="19" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:6" customFormat="1" ht="18.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A23" s="59" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B23" s="60">
-        <v>76.8</v>
+        <v>75.7</v>
       </c>
       <c r="C23" s="60">
-        <v>85</v>
+        <v>84.9</v>
       </c>
       <c r="D23" s="61">
-        <v>-8.2000000000000028</v>
+        <v>-9.2000000000000028</v>
       </c>
       <c r="E23" s="40"/>
       <c r="F23" s="45"/>
     </row>
-    <row r="24" spans="1:6" customFormat="1" ht="19" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:6" customFormat="1" ht="18.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A24" s="62" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B24" s="63">
-        <v>86.4</v>
+        <v>88.2</v>
       </c>
       <c r="C24" s="63">
-        <v>85.3</v>
+        <v>86.7</v>
       </c>
       <c r="D24" s="64">
-        <v>1.1000000000000085</v>
+        <v>1.5</v>
       </c>
       <c r="E24" s="40"/>
       <c r="F24" s="45"/>
     </row>
-    <row r="25" spans="1:6" customFormat="1" ht="19" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:6" customFormat="1" ht="18.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A25" s="65" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B25" s="60">
-        <v>84</v>
+        <v>84.7</v>
       </c>
       <c r="C25" s="60">
-        <v>90.1</v>
+        <v>90.2</v>
       </c>
       <c r="D25" s="66">
-        <v>-6.0999999999999943</v>
+        <v>-5.5</v>
       </c>
       <c r="E25" s="40"/>
       <c r="F25" s="46"/>
     </row>
-    <row r="26" spans="1:6" customFormat="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>27</v>
+    <row r="26" spans="1:6" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="70" t="s">
+        <v>26</v>
       </c>
-      <c r="B26" s="41"/>
-[...3 lines deleted...]
-      <c r="F26" s="38"/>
+      <c r="B26" s="70"/>
+      <c r="C26" s="70"/>
+      <c r="D26" s="70"/>
+      <c r="E26" s="70"/>
+      <c r="F26" s="70"/>
     </row>
-    <row r="27" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A27" s="48" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B27" s="41"/>
       <c r="C27" s="39"/>
       <c r="D27" s="39"/>
       <c r="E27" s="40"/>
       <c r="F27" s="38"/>
     </row>
-    <row r="28" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A28" s="38"/>
       <c r="B28" s="38"/>
       <c r="C28" s="39"/>
       <c r="D28" s="39"/>
       <c r="E28" s="38"/>
       <c r="F28" s="13" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
     </row>
-    <row r="29" spans="1:6" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A29" s="42" t="s">
         <v>3</v>
       </c>
       <c r="B29" s="42"/>
       <c r="C29" s="6"/>
       <c r="D29" s="6"/>
       <c r="E29" s="6"/>
       <c r="F29" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
-  <dimension ref="A1:F33"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3EE470D-37FA-4DA8-848B-09E623923641}">
+  <dimension ref="A1:F35"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A4" sqref="A4:F4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10.58203125" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="28.08203125" style="36" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="11.58203125" style="36" customWidth="1"/>
+    <col min="1" max="1" width="28.125" style="36" customWidth="1"/>
+    <col min="2" max="2" width="11.625" style="36" customWidth="1"/>
+    <col min="3" max="4" width="11.625" style="43" customWidth="1"/>
+    <col min="5" max="5" width="11.625" style="44" customWidth="1"/>
+    <col min="6" max="6" width="11.625" style="36" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="34" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:6" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="19" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B1" s="19"/>
       <c r="C1" s="19"/>
       <c r="D1" s="19"/>
       <c r="E1" s="19"/>
       <c r="F1" s="19"/>
     </row>
-    <row r="2" spans="1:6" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:6" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="20" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="20"/>
       <c r="C2" s="20"/>
       <c r="D2" s="20"/>
       <c r="E2" s="20"/>
       <c r="F2" s="20"/>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
     </row>
-    <row r="4" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="78" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="B4" s="78"/>
       <c r="C4" s="78"/>
       <c r="D4" s="78"/>
       <c r="E4" s="78"/>
       <c r="F4" s="78"/>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A5" s="47"/>
       <c r="B5" s="47"/>
       <c r="C5" s="47"/>
       <c r="D5" s="47"/>
       <c r="E5" s="47"/>
       <c r="F5" s="47"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="F6" s="50"/>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A6" s="71"/>
+      <c r="B6" s="71"/>
+      <c r="C6" s="71"/>
+      <c r="D6" s="71"/>
+      <c r="E6" s="71"/>
+      <c r="F6" s="71"/>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="F7" s="50"/>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A7" s="71"/>
+      <c r="B7" s="71"/>
+      <c r="C7" s="71"/>
+      <c r="D7" s="71"/>
+      <c r="E7" s="71"/>
+      <c r="F7" s="71"/>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="F8" s="50"/>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A8" s="71"/>
+      <c r="B8" s="71"/>
+      <c r="C8" s="71"/>
+      <c r="D8" s="71"/>
+      <c r="E8" s="71"/>
+      <c r="F8" s="71"/>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="F9" s="50"/>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A9" s="71"/>
+      <c r="B9" s="71"/>
+      <c r="C9" s="71"/>
+      <c r="D9" s="71"/>
+      <c r="E9" s="71"/>
+      <c r="F9" s="71"/>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="F10" s="50"/>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A10" s="71"/>
+      <c r="B10" s="71"/>
+      <c r="C10" s="71"/>
+      <c r="D10" s="71"/>
+      <c r="E10" s="71"/>
+      <c r="F10" s="71"/>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="F11" s="50"/>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A11" s="71"/>
+      <c r="B11" s="71"/>
+      <c r="C11" s="71"/>
+      <c r="D11" s="71"/>
+      <c r="E11" s="71"/>
+      <c r="F11" s="71"/>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A12" s="45"/>
       <c r="B12" s="45"/>
       <c r="C12" s="45"/>
       <c r="D12" s="45"/>
       <c r="E12" s="45"/>
       <c r="F12" s="45"/>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A13" s="45"/>
       <c r="B13" s="45"/>
       <c r="C13" s="45"/>
       <c r="D13" s="45"/>
       <c r="E13" s="45"/>
       <c r="F13" s="45"/>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A14" s="45"/>
       <c r="B14" s="45"/>
       <c r="C14" s="45"/>
       <c r="D14" s="45"/>
       <c r="E14" s="45"/>
       <c r="F14" s="45"/>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A15" s="45"/>
       <c r="B15" s="45"/>
       <c r="C15" s="45"/>
       <c r="D15" s="45"/>
       <c r="E15" s="45"/>
       <c r="F15" s="45"/>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A16" s="45"/>
       <c r="B16" s="45"/>
       <c r="C16" s="45"/>
       <c r="D16" s="45"/>
       <c r="E16" s="45"/>
       <c r="F16" s="45"/>
     </row>
-    <row r="17" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A17" s="45"/>
       <c r="B17" s="45"/>
       <c r="C17" s="45"/>
       <c r="D17" s="45"/>
       <c r="E17" s="45"/>
       <c r="F17" s="45"/>
     </row>
-    <row r="18" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A18" s="45"/>
       <c r="B18" s="45"/>
       <c r="C18" s="45"/>
       <c r="D18" s="45"/>
       <c r="E18" s="45"/>
       <c r="F18" s="45"/>
     </row>
-    <row r="19" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A19" s="45"/>
       <c r="B19" s="45"/>
       <c r="C19" s="45"/>
       <c r="D19" s="45"/>
       <c r="E19" s="45"/>
       <c r="F19" s="45"/>
     </row>
-    <row r="20" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A20" s="45"/>
       <c r="B20" s="45"/>
       <c r="C20" s="45"/>
       <c r="D20" s="45"/>
       <c r="E20" s="45"/>
       <c r="F20" s="45"/>
     </row>
-    <row r="21" spans="1:6" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A21" s="45"/>
       <c r="B21" s="45"/>
       <c r="C21" s="45"/>
       <c r="D21" s="45"/>
       <c r="E21" s="45"/>
       <c r="F21" s="45"/>
     </row>
-    <row r="22" spans="1:6" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...10 lines deleted...]
-      <c r="E22" s="58">
+    <row r="22" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A22" s="45"/>
+      <c r="B22" s="45"/>
+      <c r="C22" s="45"/>
+      <c r="D22" s="45"/>
+      <c r="E22" s="45"/>
+      <c r="F22" s="45"/>
+    </row>
+    <row r="23" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="71"/>
+      <c r="B23" s="71"/>
+      <c r="C23" s="71"/>
+      <c r="D23" s="72"/>
+      <c r="E23" s="72"/>
+      <c r="F23" s="72"/>
+    </row>
+    <row r="24" spans="1:6" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="57"/>
+      <c r="B24" s="58">
         <v>2022</v>
       </c>
-      <c r="F22" s="71"/>
+      <c r="C24" s="58">
+        <v>2023</v>
+      </c>
+      <c r="D24" s="39"/>
+      <c r="E24" s="40"/>
+      <c r="F24" s="38"/>
     </row>
-    <row r="23" spans="1:6" ht="19" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A23" s="59" t="s">
+    <row r="25" spans="1:6" ht="18.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="59" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" s="60">
+        <v>80.900000000000006</v>
+      </c>
+      <c r="C25" s="60">
+        <v>81.5</v>
+      </c>
+      <c r="D25" s="38"/>
+      <c r="E25" s="38"/>
+      <c r="F25" s="38"/>
+    </row>
+    <row r="26" spans="1:6" ht="18.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="62" t="s">
         <v>15</v>
       </c>
-      <c r="B23" s="60">
-        <v>87.3</v>
+      <c r="B26" s="63">
+        <v>86</v>
       </c>
-      <c r="C23" s="60">
-        <v>85.9</v>
+      <c r="C26" s="63">
+        <v>87.9</v>
       </c>
-      <c r="D23" s="60">
+      <c r="D26" s="38"/>
+      <c r="E26" s="38"/>
+      <c r="F26" s="38"/>
+    </row>
+    <row r="27" spans="1:6" ht="18.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="59" t="s">
+        <v>19</v>
+      </c>
+      <c r="B27" s="60">
+        <v>84.8</v>
+      </c>
+      <c r="C27" s="60">
+        <v>86.1</v>
+      </c>
+      <c r="D27" s="38"/>
+      <c r="E27" s="38"/>
+      <c r="F27" s="38"/>
+    </row>
+    <row r="28" spans="1:6" ht="18.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="62" t="s">
+        <v>20</v>
+      </c>
+      <c r="B28" s="63">
+        <v>83.1</v>
+      </c>
+      <c r="C28" s="63">
         <v>85.2</v>
       </c>
-      <c r="E23" s="60">
-        <v>81.400000000000006</v>
+      <c r="D28" s="38"/>
+      <c r="E28" s="38"/>
+      <c r="F28" s="38"/>
+    </row>
+    <row r="29" spans="1:6" ht="18.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="59" t="s">
+        <v>22</v>
       </c>
-      <c r="F23" s="72"/>
+      <c r="B29" s="60">
+        <v>76.2</v>
+      </c>
+      <c r="C29" s="60">
+        <v>75.7</v>
+      </c>
+      <c r="D29" s="38"/>
+      <c r="E29" s="38"/>
+      <c r="F29" s="38"/>
     </row>
-    <row r="24" spans="1:6" ht="19" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A24" s="62" t="s">
+    <row r="30" spans="1:6" ht="18.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="62" t="s">
+        <v>21</v>
+      </c>
+      <c r="B30" s="63">
+        <v>85.8</v>
+      </c>
+      <c r="C30" s="63">
+        <v>88.2</v>
+      </c>
+      <c r="D30" s="38"/>
+      <c r="E30" s="38"/>
+      <c r="F30" s="38"/>
+    </row>
+    <row r="31" spans="1:6" ht="18.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="65" t="s">
         <v>16</v>
       </c>
-      <c r="B24" s="63">
-        <v>91.9</v>
+      <c r="B31" s="60">
+        <v>83.5</v>
       </c>
-      <c r="C24" s="63">
-        <v>89.9</v>
+      <c r="C31" s="60">
+        <v>84.7</v>
       </c>
-      <c r="D24" s="63">
-        <v>88.7</v>
+      <c r="D31" s="38"/>
+      <c r="E31" s="38"/>
+      <c r="F31" s="38"/>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A32" s="48" t="s">
+        <v>35</v>
       </c>
-      <c r="E24" s="63">
-[...2 lines deleted...]
-      <c r="F24" s="72"/>
+      <c r="B32" s="41"/>
+      <c r="C32" s="39"/>
+      <c r="D32" s="39"/>
+      <c r="E32" s="40"/>
+      <c r="F32" s="38"/>
     </row>
-    <row r="25" spans="1:6" ht="19" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...72 lines deleted...]
-      <c r="A29" s="65" t="s">
+    <row r="33" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A33" s="48" t="s">
         <v>17</v>
       </c>
-      <c r="B29" s="60">
-[...11 lines deleted...]
-      <c r="F29" s="73"/>
+      <c r="B33" s="41"/>
+      <c r="C33" s="39"/>
+      <c r="D33" s="39"/>
+      <c r="E33" s="40"/>
+      <c r="F33" s="38"/>
     </row>
-    <row r="30" spans="1:6" x14ac:dyDescent="0.3">
-[...26 lines deleted...]
-        <v>34</v>
+    <row r="34" spans="1:6" ht="15" x14ac:dyDescent="0.25">
+      <c r="A34" s="38"/>
+      <c r="B34" s="38"/>
+      <c r="C34" s="39"/>
+      <c r="D34" s="39"/>
+      <c r="E34" s="38"/>
+      <c r="F34" s="13" t="s">
+        <v>42</v>
       </c>
     </row>
-    <row r="33" spans="1:6" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A33" s="42" t="s">
+    <row r="35" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="B33" s="42"/>
-[...3 lines deleted...]
-      <c r="F33" s="6"/>
+      <c r="B35" s="42"/>
+      <c r="C35" s="6"/>
+      <c r="D35" s="6"/>
+      <c r="E35" s="6"/>
+      <c r="F35" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>